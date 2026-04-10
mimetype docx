--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -72,158 +72,162 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jusqu’à ce que l’effacement des souvenirs nous sépare ? Du prendre soin par la mémoire, au prendre soin autrement</w:t>
+                <w:t xml:space="preserve">Ce qui survit à la perte : le deuil des familles et proches de jeunes victimes de la route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Zolnowski-Kolp</w:t>
+                <w:t xml:space="preserve">Cynthia Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lennize Pereira Paulo</w:t>
+                <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2025, </w:t>
+                <w:t xml:space="preserve">Margaux Merand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/15atg⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+                <w:t xml:space="preserve">Alexandre Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaire de philosophie à l'hôpital (GHU Paris Psychiatrie et neurosciences); Association Antoine Alléno. 2025, pp.100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05468124v1</w:t>
+                <w:t xml:space="preserve">hal-05186808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -241,276 +245,276 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un essai d’approche philosophique clinique des terrains à l’Hôpital de Panzi en République démocratique du Congo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Fleury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
+                <w:t xml:space="preserve">Denis Mukwege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 28-29, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/120j2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratie sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue hospitalière de France </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graduation of Patients at the University: An Innovative Program to Train Patients as Care Partners in Oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennize Pereira Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -521,87 +525,87 @@
               <w:t xml:space="preserve">Psycho-Oncologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1 - 10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32604/po.2023.042981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douleur, pouvoir d’agir et dignité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Douleurs : Évaluation - Diagnostic - Traitement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (5-6), pp.219-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -782,51 +786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaître l’expertise des malades du Covid long. Une master class de patients partenaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Hélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -903,51 +907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaître l’expertise des malades du Covid long : Une master class de patients partenaires (2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Chomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Helie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1011,51 +1015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications des modes de vie et impact psychosocial du confinement lié à la COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1102,51 +1106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience patient, autorité épistémique et enjeux sanitaires : l'exemple du Covid long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1232,51 +1236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience patient, autorité épistémique et enjeux sanitaires : l'exemple du Covid-long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1362,64 +1366,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les différentes dimensions de l’expérience vécue du confinement lié à la COVID-19 par la population générale et les acquis expérientiels des malades chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennize Pereira Paulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, pp.113-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1587,51 +1591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Université des patients-Sorbonne : contexte de la création de cursus diplômants à destination des patients en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennize Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1669,51 +1673,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact psychosocial du (dé)confinement : repenser l’accompagnement de la population générale en période de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1760,51 +1764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact psychosocial du (dé)confinement : repenser l’accompagnement de la population générale en période de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1851,51 +1855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de la lutte contre le sida à la démocratie en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 64 (836), pp.58-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1942,51 +1946,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vécu des parents réalisant une injection sous-cutanée sur leur enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Benleulmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Galeotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2059,51 +2063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. L. Feral-Pierssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tazarourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2161,239 +2165,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place du sujet en prévention, exemple des maladies chroniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quand des malades transforment leur expérience du cancer en expertise disponible pour la collectivité : l’exemple d’un parcours diplômant à l’université des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennize Pereira Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 64 (832), pp.35-38. </w:t>
+              <w:t xml:space="preserve">Vie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 25-26 (25-26), pp.159-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soin.2018.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/vsoc.191.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04061352v1</w:t>
+                <w:t xml:space="preserve">hal-04061389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand des malades transforment leur expérience du cancer en expertise disponible pour la collectivité : l’exemple d’un parcours diplômant à l’université des patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La place du sujet en prévention, exemple des maladies chroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, n° 25-26 (25-26), pp.159-177. </w:t>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (832), pp.35-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/vsoc.191.0159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soin.2018.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04061389v1</w:t>
+                <w:t xml:space="preserve">hal-04061352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport des malades à l’amélioration de l’organisation des soins : vers une science participative en nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 33 (4), pp.290-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2427,64 +2431,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être malade chronique : exercer un métier au service du maintien de soi en vie et transformer son expérience en expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennize Pereira Paulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sisyphus. Journal of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2518,64 +2522,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une école française du soin ? Analyse de deux cas d’innovation thérapeutique : l’Université des Patients et la Chaire de Philosophie à l’Hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7, pp.183-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2609,77 +2613,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Après un cancer, inclure le rétablissement dans le parcours de soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gligorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2765,51 +2769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaihia Zeroulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fontaine Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2860,51 +2864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours de vie, rupture de santé : quand se maintenir en vie devient un projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (2), pp.91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3072,51 +3076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation thérapeutique du patient : champ de pratique et champ de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Thievenaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3157,347 +3161,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reconnaissance du « travail » des malades : un enjeu pour le champ de l'éducation et de la formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’introduction d’une dimension éducative dans les pratiques de soin et nouveaux enjeux de professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joris Thievenaz</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lsdle.464.0069⟩</w:t>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30, pp.121-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dse.266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04997583v1</w:t>
+                <w:t xml:space="preserve">hal-04754301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’introduction d’une dimension éducative dans les pratiques de soin et nouveaux enjeux de professionnalisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analyser le « travail du malade » : nouveaux enjeux pour la formation et la recherche en éducation thérapeutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Thievenaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Wittorski</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Khaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 195 (2), pp.47-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754301v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser le « travail du malade » : nouveaux enjeux pour la formation et la recherche en éducation thérapeutique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La reconnaissance du « travail » des malades : un enjeu pour le champ de l'éducation et de la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Thievenaz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Khaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (4), pp.69-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.464.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04998570v1</w:t>
+                <w:t xml:space="preserve">hal-04997583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichir son expérience de chercheur au contact du terrain : le cas d'une enquête menée auprès de malades atteints du VIH en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Thievenaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3535,51 +3539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance du pouvoir d’agir des sujets vulnérables : un enjeu pour les sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Thievenaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3626,51 +3630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'injonction au bonheur : l'impensé du travail du patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Thievenaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3851,77 +3855,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et perspectives en éducation thérapeutique : des soignants formés en sciences de l’éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Transitions professionnelles et recompositions identitaires dans les métiers de l’enseignement et de l’éducation, n°11, pp.118-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4072,162 +4076,158 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce qui survit à la perte : le deuil des familles et proches de jeunes victimes de la route</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Jusqu’à ce que l’effacement des souvenirs nous sépare ? Du prendre soin par la mémoire, au prendre soin autrement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Zolnowski-Kolp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennize Pereira Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lebeau</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Rapport</w:t>
+                <w:t xml:space="preserve">⟨10.58079/15atg⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186808v1</w:t>
+                <w:t xml:space="preserve">hal-05468124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4245,51 +4245,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'humiliation à la résistance : la mobilisation des malades du sida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cynthia Fleury. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La clinique de la dignité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seuil, pp.181-196, 2023, Coll. Le compte à rebours</w:t>
@@ -4318,51 +4318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact psychosocial du confinement : prendre soin de la population générale confinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Marie Chauvin; Annick Clement. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sorbonnavirus. Regards sur la crise du coronavirus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université Presses, pp.98-110, 2021, 979-10-231-0705-0</w:t>
@@ -4391,64 +4391,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment penser le soin et la démocratie en santé dans des circonstances épidémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennize Pereira Paulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Obertelli; Richard Wittorski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les questions de démocraties dans les transformations du monde actuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ social, pp.27-41, 2021, 9791034606856. </w:t>
@@ -4486,51 +4486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Simon; Sophie Arborio; Arnaud Halloy; Fabienne Hejoaka. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les savoirs expérientiels en santé. Fondements épistémologiques et enjeux identitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Nancy - Éditions Universitaires de Lorraine, 2020, 978-2-8143-0564-9</w:t>
@@ -4559,51 +4559,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre en compte et reconnaitre l’« expérience du malade » : un enjeu pour la formation des adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Thievenaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4645,51 +4645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre pour objet de recherche l’activité du soignant et du soigné : un champ de recherche en construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Thievenaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4763,51 +4763,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’université des patients-Sorbonne. Une approche capacitaire pour penser la formation des adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire thématique européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Genève, Nov 2022, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4832,51 +4832,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du paternalisme médical au partenariat en santé : vers une reconnaissance mutuelle et une hybridation des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e colloque international sur le partenariat de soin avec les patients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Feb 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4901,51 +4901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'université des patients. Un exemple d'usage d'un instrument d'État au service de la reconnaissance de l'expérience des malades : mise en récit et mises sous tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. Éducation thérapeutique, Dispositifs de médiation de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREM (centre de recherche sur les médiations), Nov 2019, Nancy (Centre de Congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4970,51 +4970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment transformer l'expérience en expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université de patients : comment transformer l'expérience en expertise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hôpitaux Universitaires Genève (HUG), Apr 2019, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5039,51 +5039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The notion of ‘recovery’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFODS 2018 (International and French Oncology Days). Role of therapeutic education and expert patients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5108,64 +5108,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’un référentiel de formation à destination des patients désirant transformer leur expérience du cancer en expertise au service de la collectivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennize Pereira Paulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5203,51 +5203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'université des patients : diplômer des malades et participer à l'émergence de nouveaux métiers dans la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème congrès mondial des infirmières et infirmiers francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Secrétariat international des infirmières et infirmiers de l’espace francophone (SIDIIEF), Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5272,51 +5272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation thérapeutique en oncologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème congrès de la Société Française de Psycho-Oncologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5373,64 +5373,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie conceptuelle de l’Université des Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennize Pereira Paulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5513,51 +5513,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de la maladie chronique et du sujet malade comme objet de recherche dans les sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennize Pereira-Paulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/nc14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5616,51 +5616,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation thérapeutique du patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vocabulaire des histoires de vie et de la recherche biographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.410-413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5863,51 +5863,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468124v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Zolnowski-Kolp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennize Pereira Paulo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tourette-Turgis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15atg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661616v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fleury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mukwege" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Lauffenburger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120j2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sergent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397486v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vannier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2023.042981" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344221v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.douler.2023.09.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04038894v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamim Alsuliman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jondreville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baylet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha de Bentzmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11051196" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661622v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chomette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine H&#233;lie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Rahel Damamme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Oustric" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061248v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Chomette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Helie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahel Damamme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061365v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chollier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2020.12.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061398v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salmon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0814(21)00217-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661625v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434355v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.011.0113" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493656v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Casabona" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.05.012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061373v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennize Pereira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661621v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.262.0191" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061364v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061356v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2019.04.016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04054327v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Benleulmi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Galeotti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spp.2019.07.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02019716v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Feral-Pierssens" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tazarourte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Freund" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2018-0118" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061352v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2018.12.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061389v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.191.0159" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04039423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.08.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061383v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25749/sis.14254" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04039305v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.hs07.0183" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061368v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gligorov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pelletier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2018.02.016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061319v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Messaadi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bayen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaihia Zeroulou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontaine Pierre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2018.381" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061362v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.172.0091" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Reach" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silla M Consoli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Halimi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Colas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S68941" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997557v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Thievenaz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.035.0009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997583v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.464.0069" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04754301v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baeza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.266" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998570v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Khaldi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997576v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997601v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.003.0139" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997605v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.086.0018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150023v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sagui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Machault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Ollivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Orlandi-Pradines" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-10-232" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01500951v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150046v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naick Ollivier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Texier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-9-41" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186808v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Merand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276011v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04041731v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04041773v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.obert.2021.01.0028" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04041744v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000798v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000799v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082884v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082891v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082897v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082900v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082911v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04081020v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082616v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082908v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04081017v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02573723v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennize Pereira-Paulo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nc14" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04041734v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.delor.2019.01.0410" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fleury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tourette-Turgis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Merand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661616v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mukwege" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Lauffenburger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120j2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912868v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sergent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397486v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennize Pereira Paulo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vannier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2023.042981" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344221v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.douler.2023.09.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04038894v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamim Alsuliman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jondreville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baylet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha de Bentzmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11051196" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661622v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chomette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine H&#233;lie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Rahel Damamme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Oustric" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061248v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Chomette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Helie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahel Damamme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061365v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chollier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2020.12.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061398v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salmon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0814(21)00217-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661625v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434355v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.011.0113" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493656v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Casabona" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.05.012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061373v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennize Pereira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661621v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.262.0191" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061364v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061356v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2019.04.016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04054327v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Benleulmi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Galeotti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spp.2019.07.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02019716v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Feral-Pierssens" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tazarourte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Freund" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2018-0118" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061389v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.191.0159" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061352v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2018.12.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04039423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.08.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061383v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25749/sis.14254" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04039305v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.hs07.0183" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061368v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gligorov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pelletier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2018.02.016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061319v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Messaadi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bayen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaihia Zeroulou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontaine Pierre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2018.381" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061362v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.172.0091" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Reach" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silla M Consoli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Halimi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Colas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S68941" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997557v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Thievenaz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.035.0009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04754301v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baeza" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.266" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998570v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Khaldi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997583v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.464.0069" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997576v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997601v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.003.0139" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997605v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.086.0018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150023v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sagui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Machault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Ollivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Orlandi-Pradines" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-10-232" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01500951v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150046v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naick Ollivier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Texier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-9-41" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468124v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Zolnowski-Kolp" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15atg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276011v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04041731v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04041773v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.obert.2021.01.0028" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04041744v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000798v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000799v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082884v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082891v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082897v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082900v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082911v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04081020v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082616v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082908v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04081017v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02573723v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennize Pereira-Paulo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nc14" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04041734v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.delor.2019.01.0410" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>