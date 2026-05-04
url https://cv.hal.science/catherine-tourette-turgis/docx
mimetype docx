--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -633,1243 +633,1243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual and Emotional Health after Allogeneic Hematopoietic Cell Transplantation: A Comprehensive Review and Guidelines from the Francophone Society of Bone Marrow Transplantation and Cellular Therapy (SFGM-TC)</w:t>
+                <w:t xml:space="preserve">Reconnaître l’expertise des malades du Covid long : Une master class de patients partenaires (2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamim Alsuliman</w:t>
+                <w:t xml:space="preserve">Jocelyne Chomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Jondreville</w:t>
+                <w:t xml:space="preserve">F. Helie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Baylet</w:t>
+                <w:t xml:space="preserve">M. Rahel Damamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Dann</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pauline Oustric</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 612, pp.7-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038894v1</w:t>
+                <w:t xml:space="preserve">hal-04061248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaître l’expertise des malades du Covid long. Une master class de patients partenaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sexual and Emotional Health after Allogeneic Hematopoietic Cell Transplantation: A Comprehensive Review and Guidelines from the Francophone Society of Bone Marrow Transplantation and Cellular Therapy (SFGM-TC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamim Alsuliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jondreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Chomette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
+                <w:t xml:space="preserve">Caroline Baylet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faustine Hélie</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Dann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Rahel Damamme</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Natacha de Bentzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (5), pp.1196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11051196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661622v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaître l’expertise des malades du Covid long : Une master class de patients partenaires (2022)</w:t>
+                <w:t xml:space="preserve">Reconnaître l’expertise des malades du Covid long. Une master class de patients partenaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Chomette</w:t>
+                <w:t xml:space="preserve">Jean Chomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Helie</w:t>
+                <w:t xml:space="preserve">Faustine Hélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rahel Damamme</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Mylène Rahel Damamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Oustric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 612, pp.7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04061248v1</w:t>
+                <w:t xml:space="preserve">hal-04661622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications des modes de vie et impact psychosocial du confinement lié à la COVID-19</w:t>
+                <w:t xml:space="preserve">Les différentes dimensions de l’expérience vécue du confinement lié à la COVID-19 par la population générale et les acquis expérientiels des malades chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Chollier</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennize Pereira Paulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mmm.2020.12.006⟩</w:t>
+              <w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.113-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdlc.011.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04061365v1</w:t>
+                <w:t xml:space="preserve">hal-03434355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience patient, autorité épistémique et enjeux sanitaires : l'exemple du Covid long</w:t>
+                <w:t xml:space="preserve">Modifications des modes de vie et impact psychosocial du confinement lié à la COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mylène Rahel Damamme</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0038-0814(21)00217-6⟩</w:t>
+              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1), pp.40-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mmm.2020.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061398v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience patient, autorité épistémique et enjeux sanitaires : l'exemple du Covid-long</w:t>
+                <w:t xml:space="preserve">Expérience patient, autorité épistémique et enjeux sanitaires : l'exemple du Covid long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Oustric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Hélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Rahel Damamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 66 (857), pp.48-51. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0038-0814(21)00217-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0038-0814(21)00217-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04661625v1</w:t>
+                <w:t xml:space="preserve">hal-04061398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les différentes dimensions de l’expérience vécue du confinement lié à la COVID-19 par la population générale et les acquis expérientiels des malades chroniques</w:t>
+                <w:t xml:space="preserve">Expérience patient, autorité épistémique et enjeux sanitaires : l'exemple du Covid-long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lennize Pereira Paulo</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Oustric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Hélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Rahel Damamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (857), pp.48-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0038-0814(21)00217-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lsdlc.011.0113⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03434355v1</w:t>
+                <w:t xml:space="preserve">hal-04661625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vie sexuelle et affective après allogreffe de cellules souches hématopoïétiques : recommandations et livret patient de la SFGM-TC (Société francophone de greffe de moelle et de thérapie cellulaire)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’impact psychosocial du (dé)confinement : repenser l’accompagnement de la population générale en période de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chollier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2020.05.012⟩</w:t>
+              <w:t xml:space="preserve">Psychotropes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Vol. 26 (2), pp.191-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psyt.262.0191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03493656v1</w:t>
+                <w:t xml:space="preserve">hal-04061364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Université des patients-Sorbonne : contexte de la création de cursus diplômants à destination des patients en France</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vie sexuelle et affective après allogreffe de cellules souches hématopoïétiques : recommandations et livret patient de la SFGM-TC (Société francophone de greffe de moelle et de thérapie cellulaire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamim Alsuliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Baylet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Casabona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha de Bentzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques &amp; qualité en milieu de soins</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107, pp.S151 - S158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2020.05.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061373v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact psychosocial du (dé)confinement : repenser l’accompagnement de la population générale en période de crise</w:t>
+                <w:t xml:space="preserve">L'Université des patients-Sorbonne : contexte de la création de cursus diplômants à destination des patients en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Chollier</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennize Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotropes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Risques &amp; qualité en milieu de soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (1), pp.28-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661621v1</w:t>
+                <w:t xml:space="preserve">hal-04061373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact psychosocial du (dé)confinement : repenser l’accompagnement de la population générale en période de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychotropes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Vol. 26 (2), pp.191-207. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+              <w:t xml:space="preserve">, 2020, 26 (2), pp.192-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/psyt.262.0191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04061364v1</w:t>
+                <w:t xml:space="preserve">hal-04661621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de la lutte contre le sida à la démocratie en santé</w:t>
               </w:r>
@@ -2425,460 +2425,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être malade chronique : exercer un métier au service du maintien de soi en vie et transformer son expérience en expertise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les effets pluriels de l'annonce d'une maladie chronique. Le cas de personnes atteintes de diabète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassir Messaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaihia Zeroulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fontaine Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sisyphus. Journal of Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25749/sis.14254⟩</w:t>
+              <w:t xml:space="preserve">Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (9), pp.407-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/med.2018.381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04061383v1</w:t>
+                <w:t xml:space="preserve">hal-04061319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une école française du soin ? Analyse de deux cas d’innovation thérapeutique : l’Université des Patients et la Chaire de Philosophie à l’Hôpital</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Être malade chronique : exercer un métier au service du maintien de soi en vie et transformer son expérience en expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennize Pereira Paulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lsdlc.hs07.0183⟩</w:t>
+              <w:t xml:space="preserve">Sisyphus. Journal of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25749/sis.14254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04039305v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Après un cancer, inclure le rétablissement dans le parcours de soins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une école française du soin ? Analyse de deux cas d’innovation thérapeutique : l’Université des Patients et la Chaire de Philosophie à l’Hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soin.2018.02.016⟩</w:t>
+              <w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, pp.183-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdlc.hs07.0183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061368v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets pluriels de l'annonce d'une maladie chronique. Le cas de personnes atteintes de diabète</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Bayen</w:t>
+                <w:t xml:space="preserve">Après un cancer, inclure le rétablissement dans le parcours de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaihia Zeroulou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
+                <w:t xml:space="preserve">Joseph Gligorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fontaine Pierre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (9), pp.407-411. </w:t>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (824), pp.66-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/med.2018.381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soin.2018.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061319v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours de vie, rupture de santé : quand se maintenir en vie devient un projet</w:t>
               </w:r>
@@ -3161,581 +3161,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’introduction d’une dimension éducative dans les pratiques de soin et nouveaux enjeux de professionnalisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enrichir son expérience de chercheur au contact du terrain : le cas d'une enquête menée auprès de malades atteints du VIH en Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Wittorski</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Thievenaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.10-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754301v1</w:t>
+                <w:t xml:space="preserve">hal-04997576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser le « travail du malade » : nouveaux enjeux pour la formation et la recherche en éducation thérapeutique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La reconnaissance du « travail » des malades : un enjeu pour le champ de l'éducation et de la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Thievenaz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Khaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (4), pp.69-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.464.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998570v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reconnaissance du « travail » des malades : un enjeu pour le champ de l'éducation et de la formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’introduction d’une dimension éducative dans les pratiques de soin et nouveaux enjeux de professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joris Thievenaz</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lsdle.464.0069⟩</w:t>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30, pp.121-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dse.266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04997583v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichir son expérience de chercheur au contact du terrain : le cas d'une enquête menée auprès de malades atteints du VIH en Afrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyser le « travail du malade » : nouveaux enjeux pour la formation et la recherche en éducation thérapeutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Thievenaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joris Thievenaz</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Khaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 10, pp.10-29</w:t>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 195 (2), pp.47-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04997576v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reconnaissance du pouvoir d’agir des sujets vulnérables : un enjeu pour les sciences sociales</w:t>
+                <w:t xml:space="preserve">L'injonction au bonheur : l'impensé du travail du patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Thievenaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3 (2), pp.139-151. </w:t>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (2), pp.18-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lsdlc.003.0139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/empa.086.0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04997601v1</w:t>
+                <w:t xml:space="preserve">hal-04997605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'injonction au bonheur : l'impensé du travail du patient</w:t>
+                <w:t xml:space="preserve">La reconnaissance du pouvoir d’agir des sujets vulnérables : un enjeu pour les sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Thievenaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86 (2), pp.18-23. </w:t>
+              <w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (2), pp.139-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/empa.086.0018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lsdlc.003.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04997605v1</w:t>
+                <w:t xml:space="preserve">hal-04997601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of compliance with anti-vectorial protective measures among non-immune travellers during missions to tropical Africa</w:t>
               </w:r>
@@ -3855,77 +3855,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et perspectives en éducation thérapeutique : des soignants formés en sciences de l’éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Transitions professionnelles et recompositions identitaires dans les métiers de l’enseignement et de l’éducation, n°11, pp.118-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4205,223 +4205,566 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les activités de stimulation des souvenirs conduites par les aidants auprès de leurs proches atteints d’altération pathologique des fonctions cognitives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Zolnowski-Kolp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennize Pereira Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45e Journées Annuelles de la Société Française de la Gériatrie et Gérontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre soin des souvenirs d’une famille : les activités de collecte des souvenirs conduites par les aidants auprès de leurs proches atteints d’altération pathologique des fonctions cognitives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Zolnowski-Kolp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennize Pereira Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">44e Journées Annuelles de la Société Française de la Gériatrie et Gérontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie conceptuelle de l’Université des Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennize Pereira Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Journée Scientifique MSDAVENIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'humiliation à la résistance : la mobilisation des malades du sida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cynthia Fleury. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La clinique de la dignité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seuil, pp.181-196, 2023, Coll. Le compte à rebours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact psychosocial du confinement : prendre soin de la population générale confinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Marie Chauvin; Annick Clement. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sorbonnavirus. Regards sur la crise du coronavirus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université Presses, pp.98-110, 2021, 979-10-231-0705-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment penser le soin et la démocratie en santé dans des circonstances épidémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4431,165 +4774,165 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennize Pereira Paulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Obertelli; Richard Wittorski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les questions de démocraties dans les transformations du monde actuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ social, pp.27-41, 2021, 9791034606856. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/chaso.obert.2021.01.0028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Simon; Sophie Arborio; Arnaud Halloy; Fabienne Hejoaka. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les savoirs expérientiels en santé. Fondements épistémologiques et enjeux identitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Nancy - Éditions Universitaires de Lorraine, 2020, 978-2-8143-0564-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre en compte et reconnaitre l’« expérience du malade » : un enjeu pour la formation des adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4609,73 +4952,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mebarki, Malik; Abdelkarim, Zaid; Starck, Sylvain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expérience et professionnalisation dans les champs de la formation, de l’éducation et du travail. Etat des lieux et nouveaux enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, pp.49--57, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05000798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre pour objet de recherche l’activité du soignant et du soigné : un champ de recherche en construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4695,51 +5038,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thievenaz, Joris; Tourette-Turgis, Catherine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire l’expérience du soin et de la maladie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.15--19, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05000799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4749,396 +5092,396 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’université des patients-Sorbonne. Une approche capacitaire pour penser la formation des adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire thématique européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Genève, Nov 2022, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du paternalisme médical au partenariat en santé : vers une reconnaissance mutuelle et une hybridation des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e colloque international sur le partenariat de soin avec les patients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Feb 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'université des patients. Un exemple d'usage d'un instrument d'État au service de la reconnaissance de l'expérience des malades : mise en récit et mises sous tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. Éducation thérapeutique, Dispositifs de médiation de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREM (centre de recherche sur les médiations), Nov 2019, Nancy (Centre de Congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment transformer l'expérience en expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université de patients : comment transformer l'expérience en expertise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hôpitaux Universitaires Genève (HUG), Apr 2019, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The notion of ‘recovery’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFODS 2018 (International and French Oncology Days). Role of therapeutic education and expert patients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’un référentiel de formation à destination des patients désirant transformer leur expérience du cancer en expertise au service de la collectivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5167,432 +5510,305 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journée scientifique MSDAVENIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'université des patients : diplômer des malades et participer à l'émergence de nouveaux métiers dans la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème congrès mondial des infirmières et infirmiers francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Secrétariat international des infirmières et infirmiers de l’espace francophone (SIDIIEF), Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation thérapeutique en oncologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème congrès de la Société Française de Psycho-Oncologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082908v1</w:t>
-              </w:r>
-[...125 lines deleted...]
-                <w:t xml:space="preserve">hal-04081017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de la maladie chronique et du sujet malade comme objet de recherche dans les sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennize Pereira-Paulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/nc14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5602,121 +5818,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation thérapeutique du patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vocabulaire des histoires de vie et de la recherche biographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.410-413. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eres.delor.2019.01.0410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId150"/>
+      <w:footerReference w:type="default" r:id="rId153"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5863,51 +6079,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fleury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tourette-Turgis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Merand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661616v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mukwege" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Lauffenburger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120j2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912868v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sergent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397486v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennize Pereira Paulo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vannier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2023.042981" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344221v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.douler.2023.09.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04038894v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamim Alsuliman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jondreville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baylet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha de Bentzmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11051196" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661622v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chomette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine H&#233;lie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Rahel Damamme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Oustric" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061248v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Chomette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Helie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahel Damamme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061365v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chollier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2020.12.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061398v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salmon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0814(21)00217-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661625v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434355v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.011.0113" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493656v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Casabona" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.05.012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061373v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennize Pereira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661621v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.262.0191" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061364v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061356v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2019.04.016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04054327v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Benleulmi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Galeotti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spp.2019.07.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02019716v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Feral-Pierssens" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tazarourte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Freund" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2018-0118" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061389v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.191.0159" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061352v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2018.12.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04039423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.08.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061383v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25749/sis.14254" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04039305v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.hs07.0183" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061368v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gligorov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pelletier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2018.02.016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061319v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Messaadi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bayen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaihia Zeroulou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontaine Pierre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2018.381" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061362v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.172.0091" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Reach" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silla M Consoli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Halimi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Colas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S68941" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997557v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Thievenaz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.035.0009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04754301v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baeza" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.266" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998570v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Khaldi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997583v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.464.0069" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997576v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997601v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.003.0139" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997605v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.086.0018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150023v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sagui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Machault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Ollivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Orlandi-Pradines" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-10-232" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01500951v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150046v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naick Ollivier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Texier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-9-41" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468124v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Zolnowski-Kolp" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15atg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276011v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04041731v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04041773v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.obert.2021.01.0028" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04041744v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000798v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000799v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082884v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082891v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082897v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082900v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082911v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04081020v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082616v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082908v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04081017v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02573723v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennize Pereira-Paulo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nc14" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04041734v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.delor.2019.01.0410" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fleury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tourette-Turgis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Merand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661616v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mukwege" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Lauffenburger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120j2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912868v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sergent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397486v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennize Pereira Paulo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vannier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2023.042981" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344221v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.douler.2023.09.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061248v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Chomette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Helie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahel Damamme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Oustric" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04038894v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamim Alsuliman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jondreville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baylet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha de Bentzmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11051196" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661622v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chomette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine H&#233;lie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Rahel Damamme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434355v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.011.0113" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061365v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chollier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2020.12.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061398v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salmon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0814(21)00217-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061364v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.262.0191" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493656v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Casabona" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.05.012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061373v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennize Pereira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661621v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061356v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2019.04.016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04054327v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Benleulmi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Galeotti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spp.2019.07.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02019716v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Feral-Pierssens" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tazarourte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Freund" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2018-0118" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061389v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.191.0159" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061352v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2018.12.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04039423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.08.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061319v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Messaadi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bayen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaihia Zeroulou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontaine Pierre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2018.381" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061383v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25749/sis.14254" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04039305v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.hs07.0183" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061368v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gligorov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pelletier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2018.02.016" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061362v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.172.0091" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Reach" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silla M Consoli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Halimi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Colas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S68941" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997557v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Thievenaz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.035.0009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997576v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997583v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.464.0069" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04754301v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baeza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.266" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Khaldi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997605v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.086.0018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997601v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.003.0139" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150023v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sagui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Machault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Ollivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Orlandi-Pradines" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-10-232" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01500951v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150046v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naick Ollivier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Texier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-9-41" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468124v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Zolnowski-Kolp" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15atg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602254v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pariel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602255v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04081017v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276011v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04041731v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04041773v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.obert.2021.01.0028" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04041744v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000798v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000799v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082884v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082891v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082897v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082900v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082911v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04081020v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082616v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082908v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02573723v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennize Pereira-Paulo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nc14" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04041734v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.delor.2019.01.0410" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>