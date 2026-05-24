--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -72,156 +72,499 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les activités de stimulation des souvenirs conduites par les aidants auprès de leurs proches atteints d’altération pathologique des fonctions cognitives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Zolnowski-Kolp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennize Pereira Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45e Journées Annuelles de la Société Française de la Gériatrie et Gérontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre soin des souvenirs d’une famille : les activités de collecte des souvenirs conduites par les aidants auprès de leurs proches atteints d’altération pathologique des fonctions cognitives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Zolnowski-Kolp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennize Pereira Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">44e Journées Annuelles de la Société Française de la Gériatrie et Gérontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie conceptuelle de l’Université des Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennize Pereira Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Journée Scientifique MSDAVENIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce qui survit à la perte : le deuil des familles et proches de jeunes victimes de la route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Merand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chaire de philosophie à l'hôpital (GHU Paris Psychiatrie et neurosciences); Association Antoine Alléno. 2025, pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -231,3868 +574,3868 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un essai d’approche philosophique clinique des terrains à l’Hôpital de Panzi en République démocratique du Congo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mukwege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 28-29, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/120j2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratie sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue hospitalière de France </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graduation of Patients at the University: An Innovative Program to Train Patients as Care Partners in Oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennize Pereira Paulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psycho-Oncologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1 - 10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32604/po.2023.042981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douleur, pouvoir d’agir et dignité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Douleurs : Évaluation - Diagnostic - Traitement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (5-6), pp.219-220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.douler.2023.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaître l’expertise des malades du Covid long : Une master class de patients partenaires (2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Chomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Helie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rahel Damamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Oustric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 612, pp.7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual and Emotional Health after Allogeneic Hematopoietic Cell Transplantation: A Comprehensive Review and Guidelines from the Francophone Society of Bone Marrow Transplantation and Cellular Therapy (SFGM-TC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamim Alsuliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jondreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baylet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha de Bentzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (5), pp.1196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jcm11051196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaître l’expertise des malades du Covid long. Une master class de patients partenaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Hélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Rahel Damamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Oustric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 612, pp.7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les différentes dimensions de l’expérience vécue du confinement lié à la COVID-19 par la population générale et les acquis expérientiels des malades chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennize Pereira Paulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, pp.113-123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lsdlc.011.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications des modes de vie et impact psychosocial du confinement lié à la COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (1), pp.40-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mmm.2020.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience patient, autorité épistémique et enjeux sanitaires : l'exemple du Covid long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Oustric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Hélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Rahel Damamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 66 (857), pp.48-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0038-0814(21)00217-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience patient, autorité épistémique et enjeux sanitaires : l'exemple du Covid-long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Oustric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Hélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Rahel Damamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 66 (857), pp.48-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0038-0814(21)00217-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact psychosocial du (dé)confinement : repenser l’accompagnement de la population générale en période de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychotropes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Vol. 26 (2), pp.191-207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/psyt.262.0191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vie sexuelle et affective après allogreffe de cellules souches hématopoïétiques : recommandations et livret patient de la SFGM-TC (Société francophone de greffe de moelle et de thérapie cellulaire)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'Université des patients-Sorbonne : contexte de la création de cursus diplômants à destination des patients en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennize Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Risques &amp; qualité en milieu de soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (1), pp.28-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493656v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Université des patients-Sorbonne : contexte de la création de cursus diplômants à destination des patients en France</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vie sexuelle et affective après allogreffe de cellules souches hématopoïétiques : recommandations et livret patient de la SFGM-TC (Société francophone de greffe de moelle et de thérapie cellulaire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamim Alsuliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Baylet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Casabona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha de Bentzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques &amp; qualité en milieu de soins</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107, pp.S151 - S158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2020.05.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061373v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact psychosocial du (dé)confinement : repenser l’accompagnement de la population générale en période de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychotropes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (2), pp.192-207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/psyt.262.0191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports de la lutte contre le sida à la démocratie en santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Que peuvent apporter les sciences humaines et sociales à la recherche en médecine d’urgence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Feral-Pierssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tazarourte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soin.2019.04.016⟩</w:t>
+              <w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/afmu-2018-0118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061356v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vécu des parents réalisant une injection sous-cutanée sur leur enfant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les apports de la lutte contre le sida à la démocratie en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Galeotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Pédiatrie/Puériculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spp.2019.07.006⟩</w:t>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (836), pp.58-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soin.2019.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04054327v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que peuvent apporter les sciences humaines et sociales à la recherche en médecine d’urgence ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Vécu des parents réalisant une injection sous-cutanée sur leur enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Benleulmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Galeotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/afmu-2018-0118⟩</w:t>
+              <w:t xml:space="preserve">Soins Pédiatrie/Puériculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (310), pp.27-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spp.2019.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019716v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand des malades transforment leur expérience du cancer en expertise disponible pour la collectivité : l’exemple d’un parcours diplômant à l’université des patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La place du sujet en prévention, exemple des maladies chroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/vsoc.191.0159⟩</w:t>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (832), pp.35-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soin.2018.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061389v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place du sujet en prévention, exemple des maladies chroniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand des malades transforment leur expérience du cancer en expertise disponible pour la collectivité : l’exemple d’un parcours diplômant à l’université des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
+                <w:t xml:space="preserve">Lennize Pereira Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soin.2018.12.008⟩</w:t>
+              <w:t xml:space="preserve">Vie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 25-26 (25-26), pp.159-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vsoc.191.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061352v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport des malades à l’amélioration de l’organisation des soins : vers une science participative en nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 33 (4), pp.290-294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets pluriels de l'annonce d'une maladie chronique. Le cas de personnes atteintes de diabète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassir Messaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaihia Zeroulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fontaine Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (9), pp.407-411. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/med.2018.381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être malade chronique : exercer un métier au service du maintien de soi en vie et transformer son expérience en expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennize Pereira Paulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sisyphus. Journal of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25749/sis.14254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une école française du soin ? Analyse de deux cas d’innovation thérapeutique : l’Université des Patients et la Chaire de Philosophie à l’Hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7, pp.183-196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lsdlc.hs07.0183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Après un cancer, inclure le rétablissement dans le parcours de soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gligorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 63 (824), pp.66-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soin.2018.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours de vie, rupture de santé : quand se maintenir en vie devient un projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (2), pp.91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/vsoc.172.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multinational second Diabetes, Attitudes, Wishes and Needs study: results of the French survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Reach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silla M Consoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patient Preference and Adherence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9, pp.289-297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2147/PPA.S68941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation thérapeutique du patient : champ de pratique et champ de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Thievenaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35 (2), pp.9-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/savo.035.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichir son expérience de chercheur au contact du terrain : le cas d'une enquête menée auprès de malades atteints du VIH en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Thievenaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10, pp.10-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reconnaissance du « travail » des malades : un enjeu pour le champ de l'éducation et de la formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L’introduction d’une dimension éducative dans les pratiques de soin et nouveaux enjeux de professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joris Thievenaz</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lsdle.464.0069⟩</w:t>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30, pp.121-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dse.266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04997583v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’introduction d’une dimension éducative dans les pratiques de soin et nouveaux enjeux de professionnalisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analyser le « travail du malade » : nouveaux enjeux pour la formation et la recherche en éducation thérapeutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Thievenaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Wittorski</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Khaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 195 (2), pp.47-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754301v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser le « travail du malade » : nouveaux enjeux pour la formation et la recherche en éducation thérapeutique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">La reconnaissance du « travail » des malades : un enjeu pour le champ de l'éducation et de la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Thievenaz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Khaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (4), pp.69-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.464.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998570v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'injonction au bonheur : l'impensé du travail du patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Thievenaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (2), pp.18-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/empa.086.0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance du pouvoir d’agir des sujets vulnérables : un enjeu pour les sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Thievenaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (2), pp.139-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lsdlc.003.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of compliance with anti-vectorial protective measures among non-immune travellers during missions to tropical Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Machault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïck Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Orlandi-Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (1), pp.232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1475-2875-10-232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et perspectives en éducation thérapeutique : des soignants formés en sciences de l’éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Transitions professionnelles et recompositions identitaires dans les métiers de l’enseignement et de l’éducation, n°11, pp.118-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of compliance with malaria chemoprophylaxis among French soldiers during missions in inter-tropical Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Machault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaick Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Orlandi-Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9 (1), pp.41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1475-2875-9-41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4102,475 +4445,132 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusqu’à ce que l’effacement des souvenirs nous sépare ? Du prendre soin par la mémoire, au prendre soin autrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Zolnowski-Kolp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennize Pereira Paulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/15atg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468124v1</w:t>
-              </w:r>
-[...341 lines deleted...]
-                <w:t xml:space="preserve">hal-04081017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4588,51 +4588,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'humiliation à la résistance : la mobilisation des malades du sida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cynthia Fleury. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La clinique de la dignité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seuil, pp.181-196, 2023, Coll. Le compte à rebours</w:t>
@@ -4661,51 +4661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact psychosocial du confinement : prendre soin de la population générale confinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Marie Chauvin; Annick Clement. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sorbonnavirus. Regards sur la crise du coronavirus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université Presses, pp.98-110, 2021, 979-10-231-0705-0</w:t>
@@ -4734,64 +4734,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment penser le soin et la démocratie en santé dans des circonstances épidémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennize Pereira Paulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Obertelli; Richard Wittorski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les questions de démocraties dans les transformations du monde actuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ social, pp.27-41, 2021, 9791034606856. </w:t>
@@ -4829,51 +4829,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Simon; Sophie Arborio; Arnaud Halloy; Fabienne Hejoaka. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les savoirs expérientiels en santé. Fondements épistémologiques et enjeux identitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Nancy - Éditions Universitaires de Lorraine, 2020, 978-2-8143-0564-9</w:t>
@@ -4902,64 +4902,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre en compte et reconnaitre l’« expérience du malade » : un enjeu pour la formation des adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Thievenaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mebarki, Malik; Abdelkarim, Zaid; Starck, Sylvain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expérience et professionnalisation dans les champs de la formation, de l’éducation et du travail. Etat des lieux et nouveaux enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, pp.49--57, 2016</w:t>
@@ -4988,64 +4988,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre pour objet de recherche l’activité du soignant et du soigné : un champ de recherche en construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Thievenaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thievenaz, Joris; Tourette-Turgis, Catherine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire l’expérience du soin et de la maladie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.15--19, 2015</w:t>
@@ -5106,51 +5106,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’université des patients-Sorbonne. Une approche capacitaire pour penser la formation des adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire thématique européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Genève, Nov 2022, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5175,51 +5175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du paternalisme médical au partenariat en santé : vers une reconnaissance mutuelle et une hybridation des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e colloque international sur le partenariat de soin avec les patients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Feb 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5244,51 +5244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'université des patients. Un exemple d'usage d'un instrument d'État au service de la reconnaissance de l'expérience des malades : mise en récit et mises sous tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. Éducation thérapeutique, Dispositifs de médiation de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREM (centre de recherche sur les médiations), Nov 2019, Nancy (Centre de Congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5313,51 +5313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment transformer l'expérience en expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université de patients : comment transformer l'expérience en expertise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hôpitaux Universitaires Genève (HUG), Apr 2019, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5382,51 +5382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The notion of ‘recovery’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFODS 2018 (International and French Oncology Days). Role of therapeutic education and expert patients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5451,77 +5451,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’un référentiel de formation à destination des patients désirant transformer leur expérience du cancer en expertise au service de la collectivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lennize Pereira Paulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journée scientifique MSDAVENIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5546,51 +5546,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'université des patients : diplômer des malades et participer à l'émergence de nouveaux métiers dans la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème congrès mondial des infirmières et infirmiers francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Secrétariat international des infirmières et infirmiers de l’espace francophone (SIDIIEF), Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5615,51 +5615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation thérapeutique en oncologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème congrès de la Société Française de Psycho-Oncologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5729,51 +5729,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de la maladie chronique et du sujet malade comme objet de recherche dans les sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennize Pereira-Paulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/nc14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5832,51 +5832,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation thérapeutique du patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vocabulaire des histoires de vie et de la recherche biographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.410-413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6079,51 +6079,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fleury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tourette-Turgis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Merand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661616v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mukwege" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Lauffenburger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120j2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912868v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sergent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397486v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennize Pereira Paulo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vannier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2023.042981" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344221v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.douler.2023.09.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061248v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Chomette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Helie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahel Damamme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Oustric" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04038894v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamim Alsuliman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jondreville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baylet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha de Bentzmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11051196" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661622v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chomette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine H&#233;lie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Rahel Damamme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434355v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.011.0113" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061365v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chollier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2020.12.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061398v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salmon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0814(21)00217-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061364v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.262.0191" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493656v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Casabona" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.05.012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061373v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennize Pereira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661621v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061356v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2019.04.016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04054327v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Benleulmi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Galeotti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spp.2019.07.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02019716v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Feral-Pierssens" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tazarourte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Freund" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2018-0118" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061389v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.191.0159" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061352v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2018.12.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04039423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.08.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061319v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Messaadi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bayen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaihia Zeroulou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontaine Pierre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2018.381" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061383v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25749/sis.14254" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04039305v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.hs07.0183" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061368v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gligorov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pelletier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2018.02.016" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061362v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.172.0091" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Reach" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silla M Consoli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Halimi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Colas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S68941" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997557v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Thievenaz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.035.0009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997576v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997583v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.464.0069" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04754301v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baeza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.266" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Khaldi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997605v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.086.0018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997601v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.003.0139" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150023v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sagui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Machault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Ollivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Orlandi-Pradines" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-10-232" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01500951v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150046v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naick Ollivier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Texier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-9-41" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468124v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Zolnowski-Kolp" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15atg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602254v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pariel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602255v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04081017v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276011v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04041731v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04041773v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.obert.2021.01.0028" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04041744v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000798v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000799v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082884v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082891v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082897v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082900v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082911v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04081020v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082616v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082908v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02573723v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennize Pereira-Paulo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nc14" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04041734v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.delor.2019.01.0410" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602254v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Zolnowski-Kolp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennize Pereira Paulo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pariel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tourette-Turgis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602255v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04081017v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vannier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186808v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fleury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Merand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661616v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mukwege" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Lauffenburger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120j2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912868v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sergent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397486v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2023.042981" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344221v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.douler.2023.09.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061248v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Chomette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Helie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahel Damamme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Oustric" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04038894v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamim Alsuliman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jondreville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baylet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha de Bentzmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11051196" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661622v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chomette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine H&#233;lie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Rahel Damamme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434355v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.011.0113" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061365v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chollier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2020.12.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061398v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salmon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0814(21)00217-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661625v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061364v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.262.0191" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061373v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennize Pereira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493656v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Casabona" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.05.012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661621v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02019716v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Feral-Pierssens" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tazarourte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Freund" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2018-0118" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061356v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2019.04.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04054327v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Benleulmi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Galeotti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spp.2019.07.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061352v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2018.12.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061389v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.191.0159" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04039423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.08.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061319v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Messaadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bayen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaihia Zeroulou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontaine Pierre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2018.381" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061383v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25749/sis.14254" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04039305v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.hs07.0183" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061368v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gligorov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pelletier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2018.02.016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04061362v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.172.0091" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275779v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Reach" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silla M Consoli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Halimi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Colas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S68941" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997557v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Thievenaz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.035.0009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997576v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04754301v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baeza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.266" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998570v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Khaldi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997583v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.464.0069" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997605v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.086.0018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997601v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.003.0139" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150023v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sagui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Machault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Ollivier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Orlandi-Pradines" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-10-232" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01500951v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150046v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naick Ollivier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Texier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-9-41" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468124v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15atg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276011v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04041731v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04041773v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.obert.2021.01.0028" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04041744v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000798v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000799v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082884v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082891v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082897v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082900v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082911v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04081020v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082616v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082908v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02573723v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennize Pereira-Paulo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nc14" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04041734v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.delor.2019.01.0410" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>