--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2105,1752 +2105,1752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Saisine d'office du juge de l'application des peines et respect du principe du contradictoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43, pp.2523-2527</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le principe d'effectivité de la sanction pénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LGDJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Les nouveaux problèmes actuels de sciences criminelles Les nouveaux principes de la matière pénale (XXVII), pp.101-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01515830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Saisine d'office du juge de l'application des peines et respect du principe du contradictoire</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'application du principe d'égalité en matière pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, XXXII, pp.875-881</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisine d'office du juge de l'application des peines et respect du contradictoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 43, pp.2523-2527</w:t>
+              <w:t xml:space="preserve">, 2017, 43, pp.2523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l'application du principe d'égalité en matière pénale</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02453665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la grande chambre de la CEDH se prononce pour la première fois en matière de GPA illégale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp. 7-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01518774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand vouloir unir divise. Débat sur l'union civile.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.11-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01384272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La censure constitutionnelle des mesures légalement imposées aux juges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, XXXII, pp.875-881</w:t>
+              <w:t xml:space="preserve">, 2016, XXXI, pp.825-828</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 43, pp.2523</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01384178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’introduction de l’infraction de torture au sein de l’ordonnancement juridique italien une fois de plus reportée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp. 19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quand la grande chambre de la CEDH se prononce pour la première fois en matière de GPA illégale</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01449356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail pénitentiaire conforté dans le &amp;quot;non-droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 105, pp.177-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01384168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un projet de réforme pénale d'envergure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 10, pp. 7-9</w:t>
+              <w:t xml:space="preserve">, 2015, 6, pp.20-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quand vouloir unir divise. Débat sur l'union civile.</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01384245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Italie une nouvelle fois confrontée à son régime de prescription de l'action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 8, pp.11-12</w:t>
+              <w:t xml:space="preserve">, 2015, 7, pp.15-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La censure constitutionnelle des mesures légalement imposées aux juges</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01384253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conformité de la sanction disciplinaire d’interdiction temporaire d’exercer applicable aux notaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101, pp.215-216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01142428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions d’octroi des détentions domiciliaires aux mères détenues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, XXXI, pp.825-828</w:t>
+              <w:t xml:space="preserve">, 2015, pp.837-839</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’introduction de l’infraction de torture au sein de l’ordonnancement juridique italien une fois de plus reportée</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01187853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inapplicabilité du principe de légalité criminelle en matière de retrait d’un crédit de réduction de peine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101, pp.217-220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01142435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affaire Torregiani, un an après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 9, pp. 19-21</w:t>
+              <w:t xml:space="preserve">, 2014, 5, pp.14-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le travail pénitentiaire conforté dans le &amp;quot;non-droit</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01384237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'opération &amp;quot;prison-vide&amp;quot; se poursuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01384222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi Silvio Berlusconi n'ira pas en prison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, p. 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01518780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le placement en cellule de dégrisement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 105, pp.177-181</w:t>
+              <w:t xml:space="preserve">, 2013, 93, pp.216-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un projet de réforme pénale d'envergure</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01094755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garanties en matière pénale: l'effectivité des droits des détenus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.815-817</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01094763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surpopulation carcérale: l'Italie au pied du mur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 6, pp.20-23</w:t>
+              <w:t xml:space="preserve">, 2013, 3, pp.21-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'Italie une nouvelle fois confrontée à son régime de prescription de l'action publique</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01384219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intimité du détenu et de son couple...sous surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.856-858</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01094760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des sanctions ayant le caractère de punition et de celles qui n'en sont pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92, pp.891-893</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01094751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conformité des peines planchers en matière contraventionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90, pp.428-429</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01094748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance juridique des couples homosexuels au cœur de la campagne électorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 7, pp.15-18</w:t>
+              <w:t xml:space="preserve">, 2012, 1, pp.2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conformité de la sanction disciplinaire d’interdiction temporaire d’exercer applicable aux notaires</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01384204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle QPC en matière d'incapacité et d'interdiction professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 101, pp.215-216</w:t>
+              <w:t xml:space="preserve">, 2012, 89, pp.173-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...827 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01094424v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01094760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage de stupéfiants et conduite d'un véhicule</w:t>
               </w:r>
@@ -4552,50 +4552,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04267994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Euthanasie et droit pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fin de vie saisie par le droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alain Guillotin et Laurent Pennec - Université de Toulon - CDPC-JCE UMR DICE 7318, Jun 2022, Toulon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03712919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'entrée en vigueur du Code pénitentiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4604,126 +4673,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'entrée en vigueur du Code pénitentiaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Céline Maillafet; Catherine Tzutzuiano, Oct 2022, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855687v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03712919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effectivité d'une peine qui n'existe plus : l'unicité de la souveraineté</w:t>
               </w:r>
@@ -6104,51 +6104,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE7D8084"/>
+    <w:nsid w:val="8C1BE4A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6335,51 +6335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-tzutzuiano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1342-3099" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192127373" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04402269v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tzutzuiano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Maillafet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03383423v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Disperati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/protocole-ndeg-16-a-convention-europeenne-droits-lhomme-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521760v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgdj-editions.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003028v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003009v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567797v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003019v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583476v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267965v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780388v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746771v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03383542v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945052v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521857v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521894v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128874v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990392v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691678v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515830v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691653v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691659v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453665v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518774v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384272v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384178v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384168v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384245v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384253v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142435v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187853v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384222v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518780v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094755v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094763v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384219v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094751v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094748v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094424v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094760v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094750v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094426v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094402v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094412v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094419v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518778v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565758v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268053v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268047v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267994v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855687v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712919v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03239456v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713590v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094764v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002971v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565745v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997099v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03383517v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604989v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaudin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670076v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Andriantsimbazovina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02910971v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Taleb-Karlsson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515869v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01405168v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015TOUL0093" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019860v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-tzutzuiano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1342-3099" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192127373" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04402269v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tzutzuiano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Maillafet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03383423v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Disperati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/protocole-ndeg-16-a-convention-europeenne-droits-lhomme-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521760v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgdj-editions.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003028v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003009v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567797v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003019v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583476v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267965v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780388v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746771v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03383542v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945052v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521857v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521894v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128874v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990392v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691678v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691653v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515830v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691659v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453665v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518774v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384272v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384178v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384168v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384245v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384253v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187853v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384222v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518780v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094755v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094763v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384219v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094760v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094751v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094748v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384204v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094424v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094750v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094426v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094402v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094412v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094419v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518778v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565758v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268053v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268047v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267994v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712919v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855687v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03239456v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713590v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094764v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002971v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565745v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997099v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03383517v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604989v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaudin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670076v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Andriantsimbazovina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02910971v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Taleb-Karlsson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515869v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01405168v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015TOUL0093" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019860v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>