--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -889,84 +889,222 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02521760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’application des peines, une dynamique post-sentencielle, in Justice et peine – Regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit canonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74 (2), pp. 247-268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05588389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rencontres conjugales en détention sous surveillance : suite et fin?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, XL, pp. 830-833</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05588369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quel est le régime de détention de l’article 41-bis de la loi pénitentiaire italienne dont le ministre de la Justice entend s’inspirer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -975,211 +1113,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05003028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs de sécurisation des rencontres des personnes soumises au régime spécial de détention avec les membres de leur famille mineurs : Arrêt n° 105/2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, vol. XXXIX, pp. 858-861</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05003009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exécutions extrajudiciaires : quand la volonté tient lieu de raison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lexsociété</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Revue LexSociété</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dégradation des conditions de détention et l’effectivité du référé-liberté dans un contexte de mouvement social du personnel pénitentiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1195,73 +1333,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, chron.n°68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05003019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les conditions indignes de détention et l’effectivité des recours. Réflexions à partir de l’arrêt de la Cour EDH, B.M. et a. c/ France, du 6 juillet 2023 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Maillafet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1277,73 +1415,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, chron. n° 42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions indignes de détention et l’effectivité des recours. Réflexions à partir de l’arrêt de la Cour EDH, B.M. et a. c/ France, du 6 juillet 2023.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1359,142 +1497,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04267965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un pas de plus vers l'élimination des automatismes législatifs: arrêt n°56 de 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, XXXVII-2021, pp.736-738</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03780388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La preuve dans le contentieux de la responsabilité du service public pénitentiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1510,349 +1648,349 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28, pp.1636</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03746771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions d’octroi de la détention à domicile à l’endroit des mères d’enfants gravement handicapés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, XXXV-2020, pp. 1057-1060</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03383542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inconstitutionnalité du caractère absolu de la présomption de dangerosité sociale pesant sur les détenus non coopératifs : Arrêt n° 253 de 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, XXXV, pp.919-923</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02945052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inconstitutionnalité de la fixité des peines accessoires d’incapacités applicables en matière de banqueroute constatée et déclarée - Arrêt n° 222 du 25 septembre 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, XXXIV, pp.1005-1010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02521857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des dispositions spécifiques au mineur en matière d’exécution de la peine privative de liberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13/14, pp.24-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02521894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question du statut de la &amp;quot;mère d'intention&amp;quot; portant inauguration de la transformation des systèmes juridictionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1868,2796 +2006,2934 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n°82, pp.6-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02128874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mineur confronté à la prison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, XXXIII, pp.896-902</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01990392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme pénitentiaire dans la tourmente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12, pp.13-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01990411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le mineur confronté à la prison</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usage des armes par les forces de l'ordre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n°4/2017, pp. 699-712</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe d'effectivité de la sanction pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LGDJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les nouveaux problèmes actuels de sciences criminelles Les nouveaux principes de la matière pénale (XXVII), pp.101-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01515830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisine d'office du juge de l'application des peines et respect du principe du contradictoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43, pp.2523-2527</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisine d'office du juge de l'application des peines et respect du contradictoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43, pp.2523</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02453665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'application du principe d'égalité en matière pénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, XXXIII, pp.896-902</w:t>
+              <w:t xml:space="preserve">, 2017, XXXII, pp.875-881</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, n°4/2017, pp. 699-712</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la grande chambre de la CEDH se prononce pour la première fois en matière de GPA illégale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp. 7-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 43, pp.2523-2527</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01518774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand vouloir unir divise. Débat sur l'union civile.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Les nouveaux problèmes actuels de sciences criminelles Les nouveaux principes de la matière pénale (XXVII), pp.101-126</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01384272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La censure constitutionnelle des mesures légalement imposées aux juges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, XXXI, pp.825-828</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l'application du principe d'égalité en matière pénale</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01384178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’introduction de l’infraction de torture au sein de l’ordonnancement juridique italien une fois de plus reportée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp. 19-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01449356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail pénitentiaire conforté dans le &amp;quot;non-droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 105, pp.177-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01384168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un projet de réforme pénale d'envergure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.20-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01384245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Italie une nouvelle fois confrontée à son régime de prescription de l'action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.15-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01384253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conformité de la sanction disciplinaire d’interdiction temporaire d’exercer applicable aux notaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101, pp.215-216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01142428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inapplicabilité du principe de légalité criminelle en matière de retrait d’un crédit de réduction de peine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101, pp.217-220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01142435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions d’octroi des détentions domiciliaires aux mères détenues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, XXXII, pp.875-881</w:t>
+              <w:t xml:space="preserve">, 2015, pp.837-839</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 43, pp.2523</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01187853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affaire Torregiani, un an après</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.14-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quand la grande chambre de la CEDH se prononce pour la première fois en matière de GPA illégale</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01384237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'opération &amp;quot;prison-vide&amp;quot; se poursuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 10, pp. 7-9</w:t>
+              <w:t xml:space="preserve">, 2014, 4, pp.5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quand vouloir unir divise. Débat sur l'union civile.</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01384222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi Silvio Berlusconi n'ira pas en prison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 8, pp.11-12</w:t>
+              <w:t xml:space="preserve">, 2013, 3, p. 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La censure constitutionnelle des mesures légalement imposées aux juges</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01518780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le placement en cellule de dégrisement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 93, pp.216-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01094755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garanties en matière pénale: l'effectivité des droits des détenus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, XXXI, pp.825-828</w:t>
+              <w:t xml:space="preserve">, 2013, pp.815-817</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’introduction de l’infraction de torture au sein de l’ordonnancement juridique italien une fois de plus reportée</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01094763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surpopulation carcérale: l'Italie au pied du mur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 9, pp. 19-21</w:t>
+              <w:t xml:space="preserve">, 2013, 3, pp.21-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le travail pénitentiaire conforté dans le &amp;quot;non-droit</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01384219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des sanctions ayant le caractère de punition et de celles qui n'en sont pas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 105, pp.177-181</w:t>
+              <w:t xml:space="preserve">, 2012, 92, pp.891-893</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un projet de réforme pénale d'envergure</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01094751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conformité des peines planchers en matière contraventionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90, pp.428-429</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01094748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance juridique des couples homosexuels au cœur de la campagne électorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 6, pp.20-23</w:t>
+              <w:t xml:space="preserve">, 2012, 1, pp.2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7, pp.15-18</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01384204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle QPC en matière d'incapacité et d'interdiction professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 89, pp.173-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conformité de la sanction disciplinaire d’interdiction temporaire d’exercer applicable aux notaires</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01094424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intimité du détenu et de son couple...sous surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.856-858</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01094760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usage de stupéfiants et conduite d'un véhicule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 101, pp.215-216</w:t>
+              <w:t xml:space="preserve">, 2012, 91, pp.584-585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.837-839</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01094750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une QPC rétablissant l'égalité des citoyens devant la loi pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90, pp.427-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’inapplicabilité du principe de légalité criminelle en matière de retrait d’un crédit de réduction de peine</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01094426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adoption simple des couples homosexuels au coeur d'un croisement des contrôles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.17-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01094402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit au recours préservé en matière d'amende forfaitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 101, pp.217-220</w:t>
+              <w:t xml:space="preserve">, 2011, 85, pp.144-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, pp.14-16</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01094412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La déchéance de plein droit des fonctions de juge consulaire est-elle une sanction ayant le caractère d'une punition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88, pp.863-864</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4, pp.5-6</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01094419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge ordinaire, juge de la constitutionnalité des peines en matière contraventionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 87, pp. 571-574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...1034 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01518778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’effectivité du recours judiciaire visant à garantir le droit au respect de la dignité en détention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le parcours du détenu : de la privation de liberté à la réinsertion sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M2 JPP, contentieux judiciaire, Université de Toulon, Mar 2026, Draguignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05588382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le maintien des liens familiaux en détention : entre restrictions et effectivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits fondamentaux dans le service public pénitentiaire : entre effectivité et restrictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine TZUTZUIANO; Céline MAILLAFET, Nov 2025, Toulon (83000), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05588378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les alternatives aux poursuites proposables aux personnes physiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux contemporains des MARD : Perspectives croisées en matières civile et pénale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Master 2 Justice procès et procédures, contentieux judiciaire, Mar 2024, Draguignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04565758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les abus et emprises en dehors de l’Église, bilan de la jurisprudence française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice étatique et justice ecclésiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M. Douchy-Oudot, G. Payan et Ph. Vallin, Oct 2023, TOULON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04268053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euthanasie, suicide assisté et droit pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux de la mort provoquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. Boulanger et É. Pomès, Sep 2023, La roche sur Yon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04268047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vulnérabilité dans la jurisprudence de la chambre criminelle de la Cour de cassation française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vulnérabilité, nouvel outil pour la promotion de l’effectivité des droits fondamentaux ? Étude comparative de la jurisprudence des Cours européennes et des Cours nationales françaises et italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L. Gay, C. Severino et L. Montanari, May 2023, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04267994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euthanasie et droit pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fin de vie saisie par le droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alain Guillotin et Laurent Pennec - Université de Toulon - CDPC-JCE UMR DICE 7318, Jun 2022, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03712919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entrée en vigueur du Code pénitentiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4673,327 +4949,327 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'entrée en vigueur du Code pénitentiaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Céline Maillafet; Catherine Tzutzuiano, Oct 2022, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effectivité d'une peine qui n'existe plus : l'unicité de la souveraineté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Souveraineté et peine de mort : du modèle romain antique aux réalités contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M. Laurent Reverso et Mme Catherine Tzutzuiano, Jan 2021, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03239456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'efficacité des modes déjudiciarisés en matière pénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux de la déjudiciarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylvie Cimamonti; Jean-Baptiste Perrier, Jun 2019, Paris - Cour de cassation, France. pp. 271-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02153113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les droits de la défense et le recours à la visioconférence en matière pénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">État, droit et mutation numérique : regards croisés sur la dématérialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S. Schmitt et M. Bardin -CDPC-JCE et LBNC, Nov 2019, Université de Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03713590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dernières peines accessoires à l'épreuve du Conseil constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès de l'Association Française de Droit Constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Droit Constitutionnel, Jun 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01094764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5003,727 +5279,727 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euthanasie, suicide assisté et droit pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Augustin Boulanger et Éris Pomès (sous la dir. de), La mort provoquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, pp. 209-234, 2024, 978-2-38600-030-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05002971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les abus et emprises hors de l’Église catholique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice étatique et justice ecclésiale - Les droits et libertés fondamentaux au service d’une protection effective de la personne, Mélina Douchy-Oudot, Guillaume Payan et Philippe Vallin (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les éditions du Cerf, pp. 345-369, 2024, 978-2-204-16372-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05002983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Mare et Martin, pp. 209-234, 2024, 978-2-38600-030-0</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euthanasie et droit pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In La fin de vie saisie par le droit, dir. Alain Guillotin et Laurent Pennec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUAM, pp. 31-49., 2024, 978-2-7314-1311-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, PUAM, pp. 31-49., 2024, 978-2-7314-1311-3</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04565745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours à la visioconférence dans le cadre des audiences relatives à la détention provisoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">État, droit et mutation numérique : regards croisés sur la dématérialisation sous la direction de M. Michaël Bardin et Mme Sylvie Schmitt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUAM, pp.71-93, 2023, 978-2-7314-1266-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, PUAM, pp.71-93, 2023, 978-2-7314-1266-6</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03997099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment favoriser le retour en société?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Jean-Paul Céré et Mme Ludivine Grégoire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix ans d'application de la loi pénitentiaire Bilan et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp. 253-287, 2021, 978-2-343-23310-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp. 253-287, 2021, 978-2-343-23310-9</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03383517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le modèle de coopération des juges mis en place dans le cadre du renvoi préjudiciel devant la CJUE est-il transposable au protocole 16 CEDH?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Disperati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le protocole n°16 à la Convention européenne des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires d'Aix-Marseille, pp.165-181, 2021, 978-2-7314-1209-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gaudin</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La demande d’avis consultatif du Protocole n°16, un instrument de renforcement de la fonction constitutionnelle de la Cour européenne des droits de l’homme. Quelques réflexions à partir des premiers avis consultatifs du Protocole n°16</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Andriantsimbazovina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Disperati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le protocole n°16 à la Convention européenne des droits de l'homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires d'Aix-Marseille, pp.165-181, 2021, 978-2-7314-1209-3</w:t>
+              <w:t xml:space="preserve">Le protocole n° 16 à la convention européenne des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille, pp.223-237, 2021, 9782731412093</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Joël Andriantsimbazovina</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contraintes additionnelles à la privation de liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille, pp.223-237, 2021, 9782731412093</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eudoxie GALLARDO et Muriel GIACOPELLI. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'élaboration d'un droit de la privation de liberté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp. 271-289, 2020, 978-2-7110-3387-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp. 271-289, 2020, 978-2-7110-3387-4</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02910971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'administration pénitentiaire face à l'usage des technologies de l'information et de la communication par les détenus,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Contribution à la VIIIème journée de l’UMR (DICE) - Dir. Odile de David Beauregard-Berthier et Akila Taleb-Karlsson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protection des données personnelles et sécurité nationale - Quelles garanties juridiques dans l’utilisation du numérique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, pp. 89-115, 2017, 978-2-8027-5732-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01515869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5733,154 +6009,455 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effectivité de la sanction pénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université de Toulon, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015TOUL0093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01405168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vulnérabilité dans la jurisprudence de la chambre criminelle de la Cour de cassation&amp;quot; in La vulnérabilité, nouvel outil pour la promotion de l’effectivité des droits fondamentaux? Étude comparative de la jurisprudence des Cours européennes et des Cours nationales françaises et italiennes, Rapport IERDJ n° 21.30, Laurence Gay, Laura Montanari, Caterina Severino (sous la dir. de)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">21.30, IERDJ Institut des Études et de la Recherche sur le Droit et la Justice. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05588394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le rôle de l’avocat en détention », intervenant Maître Vincent Scuderoni, Avocat au barreau de Paris et président de l’association A3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences sur le service public pénitentiaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Toulon (83000), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05588404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La prise en charge des personnes condamnées en milieu ouvert et milieu fermé », interventantes Mmes Mélanie Jacquemain et Lucie Polizzi, Conseillères pénitentiaires d’insertion et de probation au SPIP du Var et Mme Mathilde Chalaron, Psychologue clinicienne du SPIP au sein du SPIP du Var.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences sur le service public pénitentiaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Toulon (83000), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05588402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les recours en matière de lutte contre les conditions indignes de détention&amp;quot;, Intervenants M. Éric Senna, Président de la Chambre honoraire, Cour d’appel de Montpellier, Chargé d’enseignement des Universités d’Aix-Marseille et Montpellier, M. Arnaud Kiecken, Rapporteur public, Tribunal administratif de Toulon et Mme Léa Dumur, Cheffe de la Mission du droit et de l’expertise juridique, DISP de Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences sur le service public pénitentiaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Toulon (83000), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05588399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recours contre les conditions indignes de détention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5896,73 +6473,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences sur le service public pénitentiaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Toulon (Université de Toulon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05019860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diriger le service public pénitentiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5978,65 +6555,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences sur le service public pénitentiaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Toulon (83000), France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05003061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6104,51 +6681,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C1BE4A4"/>
+    <w:nsid w:val="0BCC4575"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6335,51 +6912,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-tzutzuiano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1342-3099" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192127373" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04402269v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tzutzuiano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Maillafet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03383423v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Disperati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/protocole-ndeg-16-a-convention-europeenne-droits-lhomme-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521760v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgdj-editions.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003028v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003009v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567797v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003019v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583476v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267965v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780388v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746771v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03383542v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945052v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521857v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521894v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128874v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990392v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691678v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691653v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515830v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691659v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453665v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518774v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384272v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384178v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384168v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384245v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384253v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187853v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384222v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518780v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094755v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094763v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384219v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094760v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094751v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094748v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384204v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094424v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094750v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094426v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094402v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094412v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094419v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518778v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565758v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268053v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268047v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267994v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712919v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855687v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03239456v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713590v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094764v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002971v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565745v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997099v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03383517v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604989v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaudin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670076v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Andriantsimbazovina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02910971v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Taleb-Karlsson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515869v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01405168v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015TOUL0093" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019860v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-tzutzuiano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1342-3099" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192127373" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04402269v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tzutzuiano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Maillafet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03383423v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Disperati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/protocole-ndeg-16-a-convention-europeenne-droits-lhomme-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521760v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgdj-editions.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05588389v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05588369v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003028v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003009v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567797v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003019v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583476v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267965v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780388v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746771v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03383542v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945052v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521857v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521894v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990392v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990411v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691678v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515830v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691653v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453665v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691659v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518774v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384272v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384178v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449356v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384168v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384245v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384253v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142428v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142435v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187853v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384237v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384222v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518780v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094755v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384219v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094751v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094748v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384204v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094424v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094760v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094750v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094426v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094402v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094412v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094419v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05588382v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05588378v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565758v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268053v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268047v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267994v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712919v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855687v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03239456v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153113v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713590v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094764v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002971v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002983v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565745v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997099v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03383517v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604989v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaudin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670076v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Andriantsimbazovina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02910971v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Taleb-Karlsson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515869v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01405168v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015TOUL0093" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05588394v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05588404v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05588402v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05588399v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019860v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003061v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>