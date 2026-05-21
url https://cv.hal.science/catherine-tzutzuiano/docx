--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -2243,1752 +2243,1752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Saisine d'office du juge de l'application des peines et respect du principe du contradictoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43, pp.2523-2527</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le principe d'effectivité de la sanction pénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LGDJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Les nouveaux problèmes actuels de sciences criminelles Les nouveaux principes de la matière pénale (XXVII), pp.101-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01515830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Saisine d'office du juge de l'application des peines et respect du principe du contradictoire</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisine d'office du juge de l'application des peines et respect du contradictoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 43, pp.2523-2527</w:t>
+              <w:t xml:space="preserve">, 2017, 43, pp.2523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 43, pp.2523</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02453665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'application du principe d'égalité en matière pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, XXXII, pp.875-881</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">De l'application du principe d'égalité en matière pénale</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la grande chambre de la CEDH se prononce pour la première fois en matière de GPA illégale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp. 7-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01518774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand vouloir unir divise. Débat sur l'union civile.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.11-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01384272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La censure constitutionnelle des mesures légalement imposées aux juges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, XXXII, pp.875-881</w:t>
+              <w:t xml:space="preserve">, 2016, XXXI, pp.825-828</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quand la grande chambre de la CEDH se prononce pour la première fois en matière de GPA illégale</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01384178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’introduction de l’infraction de torture au sein de l’ordonnancement juridique italien une fois de plus reportée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 10, pp. 7-9</w:t>
+              <w:t xml:space="preserve">, 2016, 9, pp. 19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quand vouloir unir divise. Débat sur l'union civile.</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01449356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail pénitentiaire conforté dans le &amp;quot;non-droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 105, pp.177-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01384168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un projet de réforme pénale d'envergure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 8, pp.11-12</w:t>
+              <w:t xml:space="preserve">, 2015, 6, pp.20-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La censure constitutionnelle des mesures légalement imposées aux juges</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01384245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Italie une nouvelle fois confrontée à son régime de prescription de l'action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.15-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01384253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conformité de la sanction disciplinaire d’interdiction temporaire d’exercer applicable aux notaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101, pp.215-216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01142428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions d’octroi des détentions domiciliaires aux mères détenues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, XXXI, pp.825-828</w:t>
+              <w:t xml:space="preserve">, 2015, pp.837-839</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’introduction de l’infraction de torture au sein de l’ordonnancement juridique italien une fois de plus reportée</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01187853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inapplicabilité du principe de légalité criminelle en matière de retrait d’un crédit de réduction de peine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101, pp.217-220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01142435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affaire Torregiani, un an après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 9, pp. 19-21</w:t>
+              <w:t xml:space="preserve">, 2014, 5, pp.14-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le travail pénitentiaire conforté dans le &amp;quot;non-droit</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01384237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'opération &amp;quot;prison-vide&amp;quot; se poursuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01384222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi Silvio Berlusconi n'ira pas en prison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, p. 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01518780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le placement en cellule de dégrisement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 105, pp.177-181</w:t>
+              <w:t xml:space="preserve">, 2013, 93, pp.216-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un projet de réforme pénale d'envergure</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01094755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garanties en matière pénale: l'effectivité des droits des détenus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.815-817</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01094763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surpopulation carcérale: l'Italie au pied du mur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 6, pp.20-23</w:t>
+              <w:t xml:space="preserve">, 2013, 3, pp.21-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'Italie une nouvelle fois confrontée à son régime de prescription de l'action publique</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01384219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des sanctions ayant le caractère de punition et de celles qui n'en sont pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92, pp.891-893</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01094751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conformité des peines planchers en matière contraventionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90, pp.428-429</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01094748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance juridique des couples homosexuels au cœur de la campagne électorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 7, pp.15-18</w:t>
+              <w:t xml:space="preserve">, 2012, 1, pp.2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conformité de la sanction disciplinaire d’interdiction temporaire d’exercer applicable aux notaires</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01384204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intimité du détenu et de son couple...sous surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.856-858</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01094760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle QPC en matière d'incapacité et d'interdiction professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 101, pp.215-216</w:t>
+              <w:t xml:space="preserve">, 2012, 89, pp.173-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...827 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01094424v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01094760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage de stupéfiants et conduite d'un véhicule</w:t>
               </w:r>
@@ -6283,247 +6283,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05588404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les recours contre les conditions indignes de détention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Maillafet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences sur le service public pénitentiaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Toulon (Université de Toulon), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05019860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La prise en charge des personnes condamnées en milieu ouvert et milieu fermé », interventantes Mmes Mélanie Jacquemain et Lucie Polizzi, Conseillères pénitentiaires d’insertion et de probation au SPIP du Var et Mme Mathilde Chalaron, Psychologue clinicienne du SPIP au sein du SPIP du Var.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences sur le service public pénitentiaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Toulon (83000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05588402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recours en matière de lutte contre les conditions indignes de détention&amp;quot;, Intervenants M. Éric Senna, Président de la Chambre honoraire, Cour d’appel de Montpellier, Chargé d’enseignement des Universités d’Aix-Marseille et Montpellier, M. Arnaud Kiecken, Rapporteur public, Tribunal administratif de Toulon et Mme Léa Dumur, Cheffe de la Mission du droit et de l’expertise juridique, DISP de Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tzutzuiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences sur le service public pénitentiaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Toulon (83000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05588399v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-05019860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diriger le service public pénitentiaire</w:t>
               </w:r>
@@ -6681,51 +6681,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BCC4575"/>
+    <w:nsid w:val="68B7CE1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6912,51 +6912,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-tzutzuiano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1342-3099" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192127373" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04402269v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tzutzuiano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Maillafet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03383423v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Disperati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/protocole-ndeg-16-a-convention-europeenne-droits-lhomme-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521760v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgdj-editions.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05588389v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05588369v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003028v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003009v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567797v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003019v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583476v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267965v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780388v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746771v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03383542v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945052v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521857v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521894v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990392v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990411v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691678v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515830v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691653v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453665v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691659v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518774v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384272v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384178v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449356v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384168v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384245v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384253v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142428v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142435v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187853v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384237v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384222v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518780v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094755v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384219v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094751v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094748v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384204v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094424v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094760v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094750v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094426v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094402v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094412v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094419v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05588382v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05588378v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565758v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268053v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268047v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267994v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712919v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855687v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03239456v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153113v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713590v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094764v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002971v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002983v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565745v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997099v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03383517v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604989v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaudin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670076v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Andriantsimbazovina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02910971v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Taleb-Karlsson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515869v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01405168v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015TOUL0093" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05588394v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05588404v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05588402v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05588399v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019860v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003061v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-tzutzuiano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1342-3099" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192127373" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04402269v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tzutzuiano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Maillafet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03383423v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Disperati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/protocole-ndeg-16-a-convention-europeenne-droits-lhomme-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521760v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgdj-editions.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05588389v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05588369v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003028v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003009v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567797v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003019v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583476v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267965v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780388v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746771v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03383542v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945052v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521857v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521894v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990392v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990411v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691678v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691653v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515830v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453665v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691659v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518774v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384272v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384178v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449356v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384168v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384245v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384253v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142428v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187853v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142435v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384237v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384222v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518780v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094755v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384219v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094751v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094748v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384204v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094760v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094424v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094750v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094426v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094402v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094412v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094419v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05588382v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05588378v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565758v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268053v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268047v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267994v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712919v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855687v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03239456v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153113v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713590v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094764v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002971v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002983v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565745v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997099v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03383517v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604989v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaudin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670076v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Andriantsimbazovina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02910971v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Taleb-Karlsson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515869v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01405168v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015TOUL0093" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05588394v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05588404v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019860v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05588402v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05588399v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003061v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>