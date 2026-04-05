--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -66,9589 +66,9589 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mois de la création : le sort des hommes lié aux animaux depuis les origines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mois de la Création : pourquoi des animaux sur la terre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth : une histoire d’alliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther : une histoire de courage et de providence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes catholiques : entre soumission et engagement dans la cité (Mondes Sociaux)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/u9ie⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (65)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry MARTIN, Animals in Heaven ? A Catholic Pastoral Response to Questions about Animals, Eugene, Oregon, Wipf &amp; Stock, 2024, 150p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82 (2), pp.195-196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De la joie de la Torah à la joie messianique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eglise de Lille Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.11-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian DELAHAYE, Le Testament des animaux. La médiation animale pourrait-elle être aussi spirituelle ?, Villeurbanne, Golias, 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82 (2), pp.197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael EDWARDS, De la perpétuelle étrangeté de la Bible, Paris, Puf, 2025 (éd. en anglais 2023), 159 p, 15€</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82 (2), pp.132-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle DURAND et Benoit JEANJEAN, « Qui est donc cette femme qui surgit comme l’aurore ? » (Ct 6,10) Variations autour des femmes de la Bible (Interférences), Rennes, Presses universitaires de Rennes, 2023. 333p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 82 (1), pp.185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice HADJADJ, Le Dieu des bêtes. Somme zoothéologique, Paris, Desclée de Brouwer, 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 82 (2), pp.198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Michael EDWARDS, De la perpétuelle étrangeté de la Bible, Paris, Puf, 2025 (éd. en anglais 2023), 159 p, 15€</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Jésus-Christ ou l’inouï de l’incarnation dans la Bible »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eglise de Lille Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.12-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le scandale du mal : repères bibliques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pastorale Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 268, pp.3-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« DU Études animales : Regards croisés sur les animaux », dans Savoir Animal, 15 juillet 2025, https://savoir-animal.fr/du-etudes-animales-regards-croises-animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir Animal – Le Magazine des Animaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du pain partagé à la vie donnée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eglise de Lille Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, pp.12-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saul M. OYAN, Animal Rights and the Hebrew Bible, New York, Oxford University Press, 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82 (1), pp.186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire exégétique des lectures du dimanche du Saint-Sacrement du Corps et du Sang du Christ C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feu Nouveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68 (4), pp.77-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire exégétique des lectures du dimanche de la Sainte Trinité C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feu Nouveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68 (4), pp.64-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ‘‘Fais cela et tu auras la vie’’. Le double commandement de l’amour comme voie d’accomplissement »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eglise de Lille Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.12-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« D’une Pâques à l’autre. Un Dieu qui sauve »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eglise de Lille Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.14-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Cris de souffrance dans la Bible »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eglise de Lille Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.16-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire des lectures du cinquième dimanche de Pâques B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feu Nouveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67 (3), pp.91-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Christophe SOUTHGATE, Monotheism and the Suffering of Animals in Nature, Cambridge, Cambridge University Press, “Cambridge Elements, Religion and Monotheism”, 2023, 70 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 82 (2), pp.132-133</w:t>
+              <w:t xml:space="preserve">, 2024, 81 (1), pp.199-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Catherine Vialle</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quand l’être humain se prend pour Dieu »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eglise de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.12-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Considérations anciennes et nouvelles sur le péché »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dumortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 82 (2), pp.195-196</w:t>
+              <w:t xml:space="preserve">, 2024, 1 (81), pp.5-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« De la joie de la Torah à la joie messianique »</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc VERCRUYSSE (éd.), Les tentations du Christ (Graphè, 30), Arras, Presses Universitaires d’Artois, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 119 (3-4), pp.703-704</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire des lectures du quatrième dimanche de Pâques B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feu Nouveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67 (3), pp.78-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Catherine KERBRAT-ORECCHIONI, Nous et les autres animaux, Limoges, Lambert-Lucas, 2021, 620p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (1), pp.198-199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Asmodée, le mauvais démon du livre de Tobit »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science et esprit : revue de philosophie et de théologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 76 (1), pp.7-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire la parole de Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eglise de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.12-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de David-Marc d’Hamonville, Le Cantique des cantiques (Mon ABC de la Bible), Paris, Cerf, 2021.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches des Sciences Religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Humains, écoutez ! »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eglise de Lille Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 6, pp.11-12</w:t>
+              <w:t xml:space="preserve">, 2024, 1, pp.13-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y a-t-il dans la Bible un biais « validiste » contre les femmes porteuses de handicap ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talitha Cooreman-Guittin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laval théologique et philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80 (2), pp.311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1113259ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Jean-Marc VERCRUYSSE (éd.), Les tentations du Christ (Graphè, 30), Arras, Artois Presses Université, 2022.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Finalité et chemin : l’espérance dans la Bible »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eglise de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, pp.14-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Introduction. Démons d’hier et d’aujourd’hui »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Bellantuono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science et esprit : revue de philosophie et de théologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (76), pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les péchés, anciens et nouveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dumortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (1), pp.5-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dans les psaumes, la fragilité mène à Dieu »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des fils de la charité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 220, pp.26-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Jean-Daniel Macchi, La Bible à l’épreuve des sciences humaines. Introduction à l’analyse critique de la Bible hébraïque (Essais bibliques, 60), Genève, Labor et Fides, 2022, 2019 pp, 19€</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (2), pp.173-174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quand l’être humain se prend pour Dieu »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eglise de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25, pp.12-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sacrifice d’Isaac, d’Abraham ou du bélier ? Une analyse exégétique de Genèse 22 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Graphè</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.15-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De Yaël à Judith, l’hospitalité et les femmes font-elles bon ménage dans la Bible ? Quelques jalons pour penser l’hospitalité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (1), pp.9-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de BUTTICAZ Simon, Avant le péché originel. La naissance d’un malentendu, Genève, Labor et Fides, « Essais bibliques » n°61, 2022, 189p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (1), pp.179-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire des lectures du vendredi saint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feu Nouveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (3), pp.51-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire des lectures du jeudi saint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feu Nouveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (3), pp.37-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire des lectures du cinquième dimanche de carême C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feu Nouveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (3), pp.13-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahab, prostituée cananéenne, impulsion décisive pour la conquête de la terre promise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1104209ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de RAMOND Sophie, Les Psaumes (Mon ABC de la Bible), Paris, Cerf, 2021, 150 p., dans RSR 96/1-3 (2022) p. 258-259.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96 (1-3), pp.258-259</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes, Eglises et religions, une réalité complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (1), pp.3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« A la recherche des héros bibliques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'éthique et de théologie morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 312, pp.27-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Abimélek ou ce qu’il ne faut pas faire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parabole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (3), pp.4-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le pain pour la route »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feu Nouveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (5), pp.34-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le don de la manne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feu Nouveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (5), pp.21-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Multiplication des pains au temps des rois d’Israël »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feu Nouveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (5), pp.7-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Femmes catholiques : entre soumission et engagement dans la cité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Christian DELAHAYE, Le Testament des animaux. La médiation animale pourrait-elle être aussi spirituelle ?, Villeurbanne, Golias, 2024</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’image des femmes dans le livre d’Esther »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foi et vie. Cahier biblique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.10-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Commentaires des lectures du sixième dimanche de Pâques A »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feu Nouveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (3), pp.113-117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dieu, le pouvoir et la Bible »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Témoignage Chrétien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Hiver 2020, pp.10-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Alain HOUZIAU, Job ou le problème du mal. Un éloge de l’absurde, Paris, Cerf, 2020, 240 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 82 (2), pp.197</w:t>
+              <w:t xml:space="preserve">, 2020, 77 (2), pp.70-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’animal dans la Bible. De presque vis-à-vis à cœur d’assiette »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77, pp.5-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Commentaires des lectures du quatrième dimanche de Pâques A »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feu Nouveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (3), pp.86-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de David HAMIDOVIC, L’insoutenable divinité des anges, Ed. du Cerf, Paris, 2018, 368 p., 24 Euros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77, pp.63-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Commentaires des lectures du cinquième dimanche de Pâques A »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feu Nouveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (3), pp.100-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Et tous deux étaient nus, l’humain et sa femme, sans se faire mutuellement honte »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pastorale Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, janvier 2020, pp.19-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de A. E-I Steinsaltz, Laisse mon Peuple apprendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76 (2), pp.75-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le livre d’Esther et ses lectures »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Évangile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 190, pp.3-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La figure du zombie dans la culture populaire contemporaine à la lecture d’Ezéchiel 37 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4, pp.12-13</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Robinson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44, pp.213-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du paradis terrestre à la Jérusalem nouvelle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mythologie(s) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28, pp.34-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La victoire sur Madiân »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Orientalia Belgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31, pp.223-231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quand l’Ancien Testament annonçait un messie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mythologie(s) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23, pp.44-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Faculté de théologie de Lille : une théologie &amp;quot;en sortie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05435449v1</w:t>
-[...725 lines deleted...]
-                <w:t xml:space="preserve">Catherine Vialle</w:t>
+                <w:t xml:space="preserve">Olivier Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Dumortier</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Izoard-Allaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît de Baenst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Valinho Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Parole et Silence. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Université Catholique de Lille, exemple d'une Eglise en sortie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parole et Silence, pp.179-194, 2025, 978-2-88959-573-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Faculté de théologie de Lille : une théologie ‘‘en sortie’’ »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rota</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...688 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...221 lines deleted...]
-                <w:t xml:space="preserve">Catherine Vialle</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Izoard-Allaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonella Bellantuono</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît de Baenst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Magnin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Université catholique de Lille, exemple d’une Eglise en sortie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paroles et Silence, pp.179-194, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Tannînim et autres monstres, ou quand Dieu crée des êtres qui ne servent à rien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elie AYROULET; Bertrand PINÇON. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles relations entre l’humain et les animaux au regard des théologies de la création ? Lectures bibliques et patristiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerf, pp.61-74, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’animal et la chute : en quoi le fait que la chute arrive par la faute d’un animal, un serpent, a-t-il de l’importance ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Pelé; Catherine Vialle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vulnérabilité de l’animal en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vulnérabilités du vivant II, Cerf, pp.155-171, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ce que les femmes désirent… dans la Bible »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile MEYNARD; Gérald PRÉHER. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Objets de désir dans la littérature et les arts de l’image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.243-255, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’animal et le sacré dans la Bible »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François ARS; Bruno BETHOUARD. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sacré et nature. Actes de la XXXe université d’été du Carrefour d’histoire religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Cahiers du Littoral N°21, Université du Littoral-Côte d’Opale, pp.43-60, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Vulnérabilités du vivant ? L’humain vulnérable face aux crises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vulnérabilité du vivant : l’humain vulnérable face aux crises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerf, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De l’Écriture reçue à l’Écriture comprise. Une lecture de Néhémie 8 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge HOLVOET; Richard VEYMIERS. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les écritures orientales, inventées, cryptées, détournées, oubliées, redécouvertes. Christian Cannuyer IN HONOREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acta Orientalia Belgica XXXVI, pp.253-268, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vulnérabilités humaines dans la Bible »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine VIALLE; Michel CASTRO; Paulo RODRIGUES. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’humain vulnérable face aux crises. Vulnérabilités du vivant I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerf, pp.27-40, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Samson ou la virilité tragique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Macchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis FRICKER; Elisabeth PARMENTIER. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une Bible. Des hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labor et Fides, pp.53-78, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La vulnérabilité de l’animal au cœur du lien entre humain et Dieu. Comprendre la place de l’animal dans le système sacrificiel de l’Ancien Testament »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Cannuyer; D. De Smet; R. Lebrun. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards des civilisations orientales sur les personnes en situation de vulnérabilité. Volume du centenaire de la SRBEO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34, Acta Orientalia Belgica Subsidia, pp.181-196, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« D’élu à tyran, itinéraire d’un juge à double tranchant. L’apport du discours direct à la caractérisation du personnage de Gédéon (Jg 6-9) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">André Wénin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La contribution du discours à la caractérisation des personnages bibliques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BETL 311, Peeters, pp.193-220, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Judith, héroïne improbable »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denise COUTURE, Anne LETOURNEAU, Etienne POULIOT. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Egalité femme-homme et genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Terra Nova 7, Peeters, pp.47-60, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« À la lumière de Moïse. Les ‘‘Moïse redivivi dans l’Ancien Testament’’ »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine VIALLE. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moïse dans tous ses états. Le personnage de Moïse et sa réception dans la Bible et les traditions religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, V, Acta Orientalia Belgica Subsidia, pp.13-30, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Noé ou la tradition apocalyptique (Gn 6 – 9) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Claude MAES. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands récits occidentaux. II. Le pilier judéo-chrétien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liber, pp.47-61, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De la côtelette de l’homme à la moitié de l’humain. L’apport des lectures féminines et féministes en exégèse biblique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno DURIEZ; Olivier ROTA; Catherine VIALLE. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes catholiques, femmes engagées. France, Belgique, Angleterre, XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Septentrion, pp.137-150, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La limite, la tempérance et l’abstinence comme chemins vers l’altérité dans la Bible »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mokhtar BEN BARKA; Christophe LEDUC; Olivier ROTA. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tempérance, abstinence et religion. De la Bible à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue du Nord (Hors série. Collection Histoire, 37), 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La vision des ossements (Ez 37,1-14) et sa postérité chrétienne et juive dans la théologie et les arts »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...61 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rota</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Di Pede E.; Flichy O.; Luciani D. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Récit: Thèmes bibliques et variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, pp.137-157, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C'était aux jours où les juges jugeaient&amp;quot;. Eléments autour de la temporalité dans le livre de Ruth, perspective synchronique et canonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. LUCIANI; H. AUSLOOS. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temporalité et intrigue. Hommage à André Wénin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, pp.163-172, 2018, BETL 296</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des femmes fatales dans la Bible ? L’archétype de la femme tentatrice et séductrice »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabeth Parmentier; Pierrette Daviau; Lauraine Savoy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une bible des femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labor et Fides, pp.55-74, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Fenua comme lieu de Révélation de la Sagesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles-Louis Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Dumortier</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Matthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t>
-[...2346 lines deleted...]
-                <w:t xml:space="preserve">hal-04347191v1</w:t>
+              <w:t xml:space="preserve">Sagesse Biblique et Mission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Racines bibliques de l’espérance »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de Carême</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Formation Sud Luxembourg, Apr 2025, Habay-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le pape François s’inquiète-t-il des bœufs ? La prise en compte des animaux non-humains dans l’encyclique Laudato si’ : nouveaux jalons pour une théologie chrétienne des animaux non-humains ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecomorphose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe d’études et de recherches sur les transformations sociétales (GERTS)/ETHICS EA 7446, ESSLIL, Université catholique de Lille., Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Dieu a-t-il de l’humour ? Ou plutôt, y a-t-il de l’humour dans la Bible ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rentrée de l'Institut pour la mission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut pour la mission, Sep 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des animaux capax Dei. Lecture du Psaume 148 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animaux et spiritualité chrétienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Facultés Loyola Paris; Théologie et Société; FRA, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les animaux, chemins d’accès vers Dieu à travers la Bible »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemins de Bible</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut catholique de Paris, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’animal et la chute. En quoi le fait que la chute arrive par la faute d’un animal, un serpent, a-t-il de l’importance ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Vulnérabilité de l’animal en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Théologie et Société, Jun 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perception de l’action de Dieu et la place du témoignage dans la littérature deutérocanonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une bible à géométrie variable ? La littérature deutérocanonique : histoire, rayonnement, enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFEB, Aug 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils de David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">collaboration avec l'Opéra de Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre culturel des Dominicains, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieu, le pouvoir et la part de l’initiative humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre ACFEB-ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFEB-Ouest, Mar 2024, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Théologie et Société, Jun 2022, Lille, France</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Penser la vulnérabilité de Dieu à partir de l’Ancien Testament ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dieu vulnérable ? Dieu puissant ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de Lille, Jun 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ACFEB, Aug 2024, Lille, France</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quand les animaux font pénitence »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variations temporelles. Les pratiques narratives de la temporalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RRENAB, Jun 2024, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université catholique de Lille, Jun 2024, Lille, France</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Tannînim et autres monstres, ou quand Dieu crée des êtres qui ne servent à rien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles relations entre l’humain et les animaux au regard des théologie de la création ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de Lyon, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Quand les animaux font pénitence »</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La question du mal : au commencement, dans le livre de Job et les Psaumes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mal et culpabilité dans l’accompagnement du patient en psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conférence des évêques de France, Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther, deux récits pour une même histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre ACFEB-ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFEB-Ouest, Mar 2024, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les animaux dans le christianisme : perspectives bibliques et historiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e Journée des études aréales « Condition animale et études aréales : quelles synergies, quels enjeux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire de Recherche sur la Condition Animale (ORCA); GIS Asie, Études africaines en France, et Moyen-Orient et mondes musulmans (MOMM), Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Osée, le prophète de la tendresse et de la miséricorde de Dieu »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mois de la Bible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Oecuménique de Dunkerque, Oct 2024, Dunkerque, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Asmodée, le mauvais démon du livre de Tobit »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démons d’hier et d’aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Théologie et Société, Oct 2022, Lille, France. pp.7-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des animaux médiateurs entre Dieu et les êtres humains dans la Bible »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une relation humain-animal ajustée. Le cas de la médiation animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fraternité pour le respect animal; Facultés Loyola Paris, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vulnérabilités humaines dans la Bible »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Vulnérabilités du vivant ? L’humain vulnérable face aux crises »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UR Théologie et Société, Jan 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’animal et le sacré dans la Bible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque Sacré et nature (30e session du Carrefour d’histoire religieuse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carrefour d’histoire religieuse, Jul 2022, Vannes (Bretagne), France. pp.43-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Yaël à Judith, l’hospitalité et les femmes font-elles bon ménage dans la Bible ? Quelques jalons pour penser l’hospitalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’hospitalité, de la Bible à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Théologie et Société, May 2022, Lille, France. pp.9-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Y a-t-il des conversions dans l’Ancien Testament ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31e session du Carrefour d’histoire religieuse, « La conversion, les convertis »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carrefour d’histoire religieuse, Jul 2023, Chevilly-Larue, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacrifice d’Isaac, d’Abraham ou du bélier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sacrifice d’Isaac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graphè, Mar 2022, Arras (Université d'Artois), France. pp.15-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Monstres et créatures fantastiques de la Bible »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, RRENAB, Jun 2024, Sète, France</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Létourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Descreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raconter les vivants : la Bible en perspective écopoétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RRENAB, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université catholique de Lyon, May 2024, Lyon, France</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« A la sueur de ton visage tu mangeras du pain » (Gn 3,19). Le travail est-il nécessairement une malédiction ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail à l’épreuve de la déportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de théologie; CRIBED, Mar 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Conférence des évêques de France, Mar 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herméneutique biblique et études animales 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Descreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Doane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Létourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Tu m’as appelé, me voici ». Les récits d’appel dans la Bible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Ottawa, Jun 2022, Ottawa (Ontario), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ACFEB-Ouest, Mar 2024, Angers, France</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Peut-on rire de tout, même avec Dieu ?. Point de vue vétérotestamentaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peut-on rire de tout, même avec Dieu?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Universitaire Européen Rachi, Jun 2022, Troyes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Oecuménique de Dunkerque, Oct 2024, Dunkerque, France</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herméneutique biblique et études animales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Descreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Létourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Doane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Identité et narrativité dans les littératures juives et chrétiennes anciennes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RRENAB, Jun 2021, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire de Recherche sur la Condition Animale (ORCA); GIS Asie, Études africaines en France, et Moyen-Orient et mondes musulmans (MOMM), Nov 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’évangile de la création »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« L’avenir de notre maison commune. Cinq ans après Laudato si »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diocèse de Tournai, Mar 2020, Tournai, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Théologie et Société, Oct 2022, Lille, France. pp.7-22</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La femme fatale dans la Bible : fantasme ou réalité ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amour et conjugalité dans le christianisme de la Bible à aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Louvres-Lens, Jan 2019, Lens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fraternité pour le respect animal; Facultés Loyola Paris, Jun 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’animal dans la Bible, de presque vis-à-vis à cœur d’assiette »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blanchette dans l’assiette. Penser et manger l’animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PAnDA (Théologie et Société), Jun 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Carrefour d’histoire religieuse, Jul 2022, Vannes (Bretagne), France. pp.43-60</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Le corps de l’animal comme lieu de médiation avec Dieu”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Vulnérabilité et sacralité du corps humain et animal”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Théologie et Société, Jan 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UR Théologie et Société, Jan 2021, Lille, France</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La limite, la tempérance et l’abstinence comme chemin vers l’altérité dans l’Ancien Testament »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’épreuve de la limitation. Tempérance, abstinence et religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Artois, Mar 2018, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Théologie et Société, May 2022, Lille, France. pp.9-22</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’action de Dieu et la place du témoignage dans les textes tardifs de l’Ancien Testament : Esther, Judith et Tobit »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Literary Approaches to the Septuagint »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Amsterdam, Oct 2019, Amsterdam, Pays-Bas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Carrefour d’histoire religieuse, Jul 2023, Chevilly-Larue, France</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De vis-à-vis à bifteck. Le statut de l'animal en Gn 1 - 11 à travers non-dits, implicites et liberté laissée au lecteur »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium du RRENAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RRENAB, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Graphè, Mar 2022, Arras (Université d'Artois), France. pp.15-32</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Portraits croisés dans le cycle de Gédéon »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« La contribution du discours des personnages à leur caractérisation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RRENAB, Jun 2018, Louvain-la-Neuve (Université Catholique de Louvain), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, RRENAB, Jun 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi de Dieu, loi des hommes. La loi dans l’Ancien et le Nouveau Testament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« La Loi à l’épreuve de la Déportation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Théologie et Société; CRIBED, Mar 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de théologie; CRIBED, Mar 2023, Lille, France</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ce que les femmes désirent… dans la Bible »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Objects of Desire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de Lille; Liverpool Hope University; European Network for Short Fiction Research, May 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...974 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397791v1</w:t>
-              </w:r>
-[...2122 lines deleted...]
-                <w:t xml:space="preserve">hal-05176278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9679,51 +9679,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature vulnérable : chances et défis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Izoard-Allaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cerf, 2025, 978-2-204-17073-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10050,64 +10050,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes catholiques, femmes engagées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10275,51 +10275,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sagesse biblique et Mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Matthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10578,64 +10578,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anciennes et nouvelles considérations sur le péché.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Dumortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (81), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10673,64 +10673,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démons d’hier et d’aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Bellantuono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et esprit : revue de philosophie et de théologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (76), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10755,64 +10755,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considérations anciennes et nouvelles sur le péché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Dumortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10876,51 +10876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 44, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10945,51 +10945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espérance dans les religions abrahamiques, de la Bible à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11510,51 +11510,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435525v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vialle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435612v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435606v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435610v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435596v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435616v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435600v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435593v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435602v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435530v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435455v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435444v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435438v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435432v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699333v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864284v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699307v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dumortier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rota" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864299v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699329v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435520v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699327v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864277v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699316v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864285v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864269v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864297v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talitha Cooreman-Guittin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113259ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864293v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699337v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699311v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Bellantuono" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04699565v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418116v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699330v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699321v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417234v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417216v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417259v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568305v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568304v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568303v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418101v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1104209ar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417249v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568302v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568293v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568294v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568284v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568283v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568282v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duriez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568300v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529925v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529935v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529856v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529916v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529921v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529931v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529913v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418674v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529457v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417160v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347169v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347191v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435490v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435480v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435604v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435474v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435485v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864309v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699416v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568313v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699406v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699384v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699378v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Rossi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699366v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699389v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699413v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864308v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864303v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568319v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699374v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568315v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568286v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568309v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418124v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568307v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417295v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;tourneau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Descreux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417282v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568311v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568312v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568287v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529948v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418683v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418702v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418691v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347256v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418831v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418709v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397809v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397772v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397791v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05184531v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Izoard-Allaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Baenst" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Leblanc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Valinho Gomes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435583v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435575v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698915v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698902v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418083v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575414v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodrigues" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vialle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418072v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418089v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568279v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Macchi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568291v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529903v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524935v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529964v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418796v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418788v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418802v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397886v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417133v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417117v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04319844v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles-Louis Vidal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Matthey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435627v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435626v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435622v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435624v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176278v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9ie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435590v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699302v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04593131v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20623/La-vulnerabilite-de-l-animal-en-question" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418065v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Castro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rodrigues" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529956v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04370361v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347144v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347123v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04319841v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vidal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864273v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864306v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698923v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698928v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04699561v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568299v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coutel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04370373v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568301v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529470v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529968v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417189v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vialle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435626v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435622v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435624v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176278v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duriez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rota" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9ie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435610v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435596v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435606v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435525v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435612v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435449v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435600v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435593v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435602v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435530v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435444v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435438v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435432v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699329v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864284v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699307v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dumortier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435520v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699327v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864277v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864269v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864285v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864297v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701059v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talitha Cooreman-Guittin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113259ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864293v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699337v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699311v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Bellantuono" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04699565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699321v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418116v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699330v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417234v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417216v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568305v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568304v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568303v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418101v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1104209ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417249v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568302v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568293v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568294v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568284v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568283v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568281v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568300v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529925v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529909v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529935v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529856v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529916v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529921v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529913v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418674v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529457v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417152v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417160v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347169v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347191v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05184531v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Izoard-Allaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Baenst" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Leblanc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Valinho Gomes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435583v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435575v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698915v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698902v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418083v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575414v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodrigues" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vialle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418072v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418089v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568279v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Macchi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568291v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529903v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524935v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529964v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418796v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418788v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418802v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397886v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417133v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417117v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04319844v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles-Louis Vidal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Matthey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435490v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435480v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435604v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435474v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435485v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568313v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699406v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864309v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699416v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699384v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699378v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Rossi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699366v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699389v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699413v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864303v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864308v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568319v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699374v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568286v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568315v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568309v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418124v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568307v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417295v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;tourneau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Descreux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417282v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568311v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doane" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568312v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568287v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529948v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418683v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418702v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418691v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347256v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418831v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418709v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397809v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397772v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397791v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435590v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699302v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04593131v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20623/La-vulnerabilite-de-l-animal-en-question" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418065v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Castro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rodrigues" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529956v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04370361v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347144v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347123v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04319841v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vidal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864273v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864306v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698923v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698928v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04699561v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568299v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coutel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04370373v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568301v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529470v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529968v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417189v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>