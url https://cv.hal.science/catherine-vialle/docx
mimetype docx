--- v1 (2026-04-05)
+++ v2 (2026-05-12)
@@ -66,9589 +66,9589 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mois de la création : le sort des hommes lié aux animaux depuis les origines</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+                <w:t xml:space="preserve">« Racines bibliques de l’espérance »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de Carême</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Formation Sud Luxembourg, Apr 2025, Habay-la-Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05435627v1</w:t>
+                <w:t xml:space="preserve">hal-05435490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mois de la Création : pourquoi des animaux sur la terre ?</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+                <w:t xml:space="preserve">« Le pape François s’inquiète-t-il des bœufs ? La prise en compte des animaux non-humains dans l’encyclique Laudato si’ : nouveaux jalons pour une théologie chrétienne des animaux non-humains ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecomorphose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d’études et de recherches sur les transformations sociétales (GERTS)/ETHICS EA 7446, ESSLIL, Université catholique de Lille., Jun 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05435626v1</w:t>
+                <w:t xml:space="preserve">hal-05435480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth : une histoire d’alliance</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+                <w:t xml:space="preserve">« Dieu a-t-il de l’humour ? Ou plutôt, y a-t-il de l’humour dans la Bible ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rentrée de l'Institut pour la mission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut pour la mission, Sep 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05435622v1</w:t>
+                <w:t xml:space="preserve">hal-05435604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther : une histoire de courage et de providence</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+                <w:t xml:space="preserve">« Des animaux capax Dei. Lecture du Psaume 148 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animaux et spiritualité chrétienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Facultés Loyola Paris; Théologie et Société; FRA, May 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05435624v1</w:t>
+                <w:t xml:space="preserve">hal-05435474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femmes catholiques : entre soumission et engagement dans la cité (Mondes Sociaux)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Les animaux, chemins d’accès vers Dieu à travers la Bible »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemins de Bible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut catholique de Paris, Mar 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Bruno Duriez</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieu, le pouvoir et la part de l’initiative humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre ACFEB-ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFEB-Ouest, Mar 2024, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profils de David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">collaboration avec l'Opéra de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre culturel des Dominicains, Nov 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Penser la vulnérabilité de Dieu à partir de l’Ancien Testament ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dieu vulnérable ? Dieu puissant ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de Lille, Jun 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quand les animaux font pénitence »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variations temporelles. Les pratiques narratives de la temporalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RRENAB, Jun 2024, Sète, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Tannînim et autres monstres, ou quand Dieu crée des êtres qui ne servent à rien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles relations entre l’humain et les animaux au regard des théologie de la création ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de Lyon, May 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’animal et la chute. En quoi le fait que la chute arrive par la faute d’un animal, un serpent, a-t-il de l’importance ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Vulnérabilité de l’animal en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Théologie et Société, Jun 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perception de l’action de Dieu et la place du témoignage dans la littérature deutérocanonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une bible à géométrie variable ? La littérature deutérocanonique : histoire, rayonnement, enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFEB, Aug 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La question du mal : au commencement, dans le livre de Job et les Psaumes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mal et culpabilité dans l’accompagnement du patient en psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conférence des évêques de France, Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther, deux récits pour une même histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre ACFEB-ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFEB-Ouest, Mar 2024, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Osée, le prophète de la tendresse et de la miséricorde de Dieu »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mois de la Bible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Oecuménique de Dunkerque, Oct 2024, Dunkerque, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les animaux dans le christianisme : perspectives bibliques et historiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e Journée des études aréales « Condition animale et études aréales : quelles synergies, quels enjeux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire de Recherche sur la Condition Animale (ORCA); GIS Asie, Études africaines en France, et Moyen-Orient et mondes musulmans (MOMM), Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Asmodée, le mauvais démon du livre de Tobit »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démons d’hier et d’aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Théologie et Société, Oct 2022, Lille, France. pp.7-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des animaux médiateurs entre Dieu et les êtres humains dans la Bible »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une relation humain-animal ajustée. Le cas de la médiation animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fraternité pour le respect animal; Facultés Loyola Paris, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’animal et le sacré dans la Bible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque Sacré et nature (30e session du Carrefour d’histoire religieuse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carrefour d’histoire religieuse, Jul 2022, Vannes (Bretagne), France. pp.43-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Yaël à Judith, l’hospitalité et les femmes font-elles bon ménage dans la Bible ? Quelques jalons pour penser l’hospitalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’hospitalité, de la Bible à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Théologie et Société, May 2022, Lille, France. pp.9-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Y a-t-il des conversions dans l’Ancien Testament ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31e session du Carrefour d’histoire religieuse, « La conversion, les convertis »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carrefour d’histoire religieuse, Jul 2023, Chevilly-Larue, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vulnérabilités humaines dans la Bible »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Vulnérabilités du vivant ? L’humain vulnérable face aux crises »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UR Théologie et Société, Jan 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacrifice d’Isaac, d’Abraham ou du bélier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sacrifice d’Isaac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graphè, Mar 2022, Arras (Université d'Artois), France. pp.15-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Monstres et créatures fantastiques de la Bible »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Létourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Descreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raconter les vivants : la Bible en perspective écopoétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RRENAB, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« A la sueur de ton visage tu mangeras du pain » (Gn 3,19). Le travail est-il nécessairement une malédiction ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail à l’épreuve de la déportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de théologie; CRIBED, Mar 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herméneutique biblique et études animales 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Descreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Doane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Létourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Tu m’as appelé, me voici ». Les récits d’appel dans la Bible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Ottawa, Jun 2022, Ottawa (Ontario), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Peut-on rire de tout, même avec Dieu ?. Point de vue vétérotestamentaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peut-on rire de tout, même avec Dieu?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Universitaire Européen Rachi, Jun 2022, Troyes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herméneutique biblique et études animales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Descreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Létourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Doane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Identité et narrativité dans les littératures juives et chrétiennes anciennes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RRENAB, Jun 2021, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’évangile de la création »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« L’avenir de notre maison commune. Cinq ans après Laudato si »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diocèse de Tournai, Mar 2020, Tournai, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’animal dans la Bible, de presque vis-à-vis à cœur d’assiette »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blanchette dans l’assiette. Penser et manger l’animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PAnDA (Théologie et Société), Jun 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La femme fatale dans la Bible : fantasme ou réalité ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amour et conjugalité dans le christianisme de la Bible à aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Louvres-Lens, Jan 2019, Lens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Le corps de l’animal comme lieu de médiation avec Dieu”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Vulnérabilité et sacralité du corps humain et animal”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Théologie et Société, Jan 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La limite, la tempérance et l’abstinence comme chemin vers l’altérité dans l’Ancien Testament »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’épreuve de la limitation. Tempérance, abstinence et religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Artois, Mar 2018, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’action de Dieu et la place du témoignage dans les textes tardifs de l’Ancien Testament : Esther, Judith et Tobit »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Literary Approaches to the Septuagint »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Amsterdam, Oct 2019, Amsterdam, Pays-Bas</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De vis-à-vis à bifteck. Le statut de l'animal en Gn 1 - 11 à travers non-dits, implicites et liberté laissée au lecteur »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium du RRENAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RRENAB, Jun 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Portraits croisés dans le cycle de Gédéon »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« La contribution du discours des personnages à leur caractérisation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RRENAB, Jun 2018, Louvain-la-Neuve (Université Catholique de Louvain), Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi de Dieu, loi des hommes. La loi dans l’Ancien et le Nouveau Testament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« La Loi à l’épreuve de la Déportation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Théologie et Société; CRIBED, Mar 2018, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ce que les femmes désirent… dans la Bible »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Objects of Desire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de Lille; Liverpool Hope University; European Network for Short Fiction Research, May 2018, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Faculté de théologie de Lille : une théologie &amp;quot;en sortie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...40 lines deleted...]
-                <w:t xml:space="preserve">hal-05176278v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Izoard-Allaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît de Baenst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Valinho Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Parole et Silence. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Université Catholique de Lille, exemple d'une Eglise en sortie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parole et Silence, pp.179-194, 2025, 978-2-88959-573-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Faculté de théologie de Lille : une théologie ‘‘en sortie’’ »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Izoard-Allaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît de Baenst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Magnin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Université catholique de Lille, exemple d’une Eglise en sortie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paroles et Silence, pp.179-194, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Tannînim et autres monstres, ou quand Dieu crée des êtres qui ne servent à rien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elie AYROULET; Bertrand PINÇON. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles relations entre l’humain et les animaux au regard des théologies de la création ? Lectures bibliques et patristiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerf, pp.61-74, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’animal et la chute : en quoi le fait que la chute arrive par la faute d’un animal, un serpent, a-t-il de l’importance ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Pelé; Catherine Vialle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vulnérabilité de l’animal en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vulnérabilités du vivant II, Cerf, pp.155-171, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ce que les femmes désirent… dans la Bible »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile MEYNARD; Gérald PRÉHER. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Objets de désir dans la littérature et les arts de l’image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.243-255, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Vulnérabilités du vivant ? L’humain vulnérable face aux crises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vulnérabilité du vivant : l’humain vulnérable face aux crises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerf, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’animal et le sacré dans la Bible »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François ARS; Bruno BETHOUARD. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sacré et nature. Actes de la XXXe université d’été du Carrefour d’histoire religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Cahiers du Littoral N°21, Université du Littoral-Côte d’Opale, pp.43-60, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De l’Écriture reçue à l’Écriture comprise. Une lecture de Néhémie 8 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge HOLVOET; Richard VEYMIERS. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les écritures orientales, inventées, cryptées, détournées, oubliées, redécouvertes. Christian Cannuyer IN HONOREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acta Orientalia Belgica XXXVI, pp.253-268, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vulnérabilités humaines dans la Bible »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine VIALLE; Michel CASTRO; Paulo RODRIGUES. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’humain vulnérable face aux crises. Vulnérabilités du vivant I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerf, pp.27-40, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Samson ou la virilité tragique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Macchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis FRICKER; Elisabeth PARMENTIER. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une Bible. Des hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labor et Fides, pp.53-78, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La vulnérabilité de l’animal au cœur du lien entre humain et Dieu. Comprendre la place de l’animal dans le système sacrificiel de l’Ancien Testament »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Cannuyer; D. De Smet; R. Lebrun. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards des civilisations orientales sur les personnes en situation de vulnérabilité. Volume du centenaire de la SRBEO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34, Acta Orientalia Belgica Subsidia, pp.181-196, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« D’élu à tyran, itinéraire d’un juge à double tranchant. L’apport du discours direct à la caractérisation du personnage de Gédéon (Jg 6-9) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">André Wénin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La contribution du discours à la caractérisation des personnages bibliques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BETL 311, Peeters, pp.193-220, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Judith, héroïne improbable »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denise COUTURE, Anne LETOURNEAU, Etienne POULIOT. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Egalité femme-homme et genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Terra Nova 7, Peeters, pp.47-60, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« À la lumière de Moïse. Les ‘‘Moïse redivivi dans l’Ancien Testament’’ »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine VIALLE. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moïse dans tous ses états. Le personnage de Moïse et sa réception dans la Bible et les traditions religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, V, Acta Orientalia Belgica Subsidia, pp.13-30, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Noé ou la tradition apocalyptique (Gn 6 – 9) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Claude MAES. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands récits occidentaux. II. Le pilier judéo-chrétien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liber, pp.47-61, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De la côtelette de l’homme à la moitié de l’humain. L’apport des lectures féminines et féministes en exégèse biblique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno DURIEZ; Olivier ROTA; Catherine VIALLE. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes catholiques, femmes engagées. France, Belgique, Angleterre, XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Septentrion, pp.137-150, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La limite, la tempérance et l’abstinence comme chemins vers l’altérité dans la Bible »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mokhtar BEN BARKA; Christophe LEDUC; Olivier ROTA. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tempérance, abstinence et religion. De la Bible à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue du Nord (Hors série. Collection Histoire, 37), 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La vision des ossements (Ez 37,1-14) et sa postérité chrétienne et juive dans la théologie et les arts »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Di Pede E.; Flichy O.; Luciani D. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Récit: Thèmes bibliques et variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, pp.137-157, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C'était aux jours où les juges jugeaient&amp;quot;. Eléments autour de la temporalité dans le livre de Ruth, perspective synchronique et canonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. LUCIANI; H. AUSLOOS. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temporalité et intrigue. Hommage à André Wénin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, pp.163-172, 2018, BETL 296</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des femmes fatales dans la Bible ? L’archétype de la femme tentatrice et séductrice »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabeth Parmentier; Pierrette Daviau; Lauraine Savoy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une bible des femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labor et Fides, pp.55-74, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Fenua comme lieu de Révélation de la Sagesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles-Louis Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Matthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sagesse Biblique et Mission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (65)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice HADJADJ, Le Dieu des bêtes. Somme zoothéologique, Paris, Desclée de Brouwer, 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82 (2), pp.198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael EDWARDS, De la perpétuelle étrangeté de la Bible, Paris, Puf, 2025 (éd. en anglais 2023), 159 p, 15€</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82 (2), pp.132-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle DURAND et Benoit JEANJEAN, « Qui est donc cette femme qui surgit comme l’aurore ? » (Ct 6,10) Variations autour des femmes de la Bible (Interférences), Rennes, Presses universitaires de Rennes, 2023. 333p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82 (1), pp.185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Jésus-Christ ou l’inouï de l’incarnation dans la Bible »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eglise de Lille Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.12-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry MARTIN, Animals in Heaven ? A Catholic Pastoral Response to Questions about Animals, Eugene, Oregon, Wipf &amp; Stock, 2024, 150p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 82 (2), pp.195-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De la joie de la Torah à la joie messianique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eglise de Lille Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6, pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian DELAHAYE, Le Testament des animaux. La médiation animale pourrait-elle être aussi spirituelle ?, Villeurbanne, Golias, 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 82 (2), pp.197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Michael EDWARDS, De la perpétuelle étrangeté de la Bible, Paris, Puf, 2025 (éd. en anglais 2023), 159 p, 15€</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le scandale du mal : repères bibliques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pastorale Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 268, pp.3-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« DU Études animales : Regards croisés sur les animaux », dans Savoir Animal, 15 juillet 2025, https://savoir-animal.fr/du-etudes-animales-regards-croises-animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir Animal – Le Magazine des Animaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du pain partagé à la vie donnée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eglise de Lille Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, pp.12-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saul M. OYAN, Animal Rights and the Hebrew Bible, New York, Oxford University Press, 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82 (1), pp.186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire exégétique des lectures du dimanche du Saint-Sacrement du Corps et du Sang du Christ C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feu Nouveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68 (4), pp.77-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire exégétique des lectures du dimanche de la Sainte Trinité C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feu Nouveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68 (4), pp.64-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ‘‘Fais cela et tu auras la vie’’. Le double commandement de l’amour comme voie d’accomplissement »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eglise de Lille Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.12-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« D’une Pâques à l’autre. Un Dieu qui sauve »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eglise de Lille Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.14-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Christophe SOUTHGATE, Monotheism and the Suffering of Animals in Nature, Cambridge, Cambridge University Press, “Cambridge Elements, Religion and Monotheism”, 2023, 70 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 82 (2), pp.132-133</w:t>
+              <w:t xml:space="preserve">, 2024, 81 (1), pp.199-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Catherine Vialle</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quand l’être humain se prend pour Dieu »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eglise de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.12-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Considérations anciennes et nouvelles sur le péché »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dumortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 82 (1), pp.185</w:t>
+              <w:t xml:space="preserve">, 2024, 1 (81), pp.5-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fabrice HADJADJ, Le Dieu des bêtes. Somme zoothéologique, Paris, Desclée de Brouwer, 2024</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire des lectures du quatrième dimanche de Pâques B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feu Nouveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67 (3), pp.78-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc VERCRUYSSE (éd.), Les tentations du Christ (Graphè, 30), Arras, Presses Universitaires d’Artois, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 119 (3-4), pp.703-704</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Cris de souffrance dans la Bible »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eglise de Lille Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.16-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire des lectures du cinquième dimanche de Pâques B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feu Nouveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67 (3), pp.91-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Catherine KERBRAT-ORECCHIONI, Nous et les autres animaux, Limoges, Lambert-Lucas, 2021, 620p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (1), pp.198-199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Asmodée, le mauvais démon du livre de Tobit »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science et esprit : revue de philosophie et de théologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 76 (1), pp.7-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire la parole de Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eglise de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.12-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de David-Marc d’Hamonville, Le Cantique des cantiques (Mon ABC de la Bible), Paris, Cerf, 2021.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches des Sciences Religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Humains, écoutez ! »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eglise de Lille Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, pp.13-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y a-t-il dans la Bible un biais « validiste » contre les femmes porteuses de handicap ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talitha Cooreman-Guittin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laval théologique et philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80 (2), pp.311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1113259ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Finalité et chemin : l’espérance dans la Bible »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eglise de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, pp.14-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Introduction. Démons d’hier et d’aujourd’hui »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Bellantuono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science et esprit : revue de philosophie et de théologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (76), pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les péchés, anciens et nouveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dumortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (1), pp.5-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Jean-Marc VERCRUYSSE (éd.), Les tentations du Christ (Graphè, 30), Arras, Artois Presses Université, 2022.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Jean-Daniel Macchi, La Bible à l’épreuve des sciences humaines. Introduction à l’analyse critique de la Bible hébraïque (Essais bibliques, 60), Genève, Labor et Fides, 2022, 2019 pp, 19€</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (2), pp.173-174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quand l’être humain se prend pour Dieu »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eglise de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25, pp.12-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sacrifice d’Isaac, d’Abraham ou du bélier ? Une analyse exégétique de Genèse 22 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Graphè</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.15-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dans les psaumes, la fragilité mène à Dieu »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des fils de la charité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 220, pp.26-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De Yaël à Judith, l’hospitalité et les femmes font-elles bon ménage dans la Bible ? Quelques jalons pour penser l’hospitalité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (1), pp.9-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de BUTTICAZ Simon, Avant le péché originel. La naissance d’un malentendu, Genève, Labor et Fides, « Essais bibliques » n°61, 2022, 189p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (1), pp.179-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire des lectures du jeudi saint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feu Nouveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (3), pp.37-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire des lectures du vendredi saint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feu Nouveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (3), pp.51-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire des lectures du cinquième dimanche de carême C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feu Nouveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (3), pp.13-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahab, prostituée cananéenne, impulsion décisive pour la conquête de la terre promise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1104209ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de RAMOND Sophie, Les Psaumes (Mon ABC de la Bible), Paris, Cerf, 2021, 150 p., dans RSR 96/1-3 (2022) p. 258-259.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96 (1-3), pp.258-259</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes, Eglises et religions, une réalité complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (1), pp.3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« A la recherche des héros bibliques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'éthique et de théologie morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 312, pp.27-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Abimélek ou ce qu’il ne faut pas faire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parabole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (3), pp.4-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le pain pour la route »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feu Nouveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (5), pp.34-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le don de la manne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feu Nouveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (5), pp.21-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Multiplication des pains au temps des rois d’Israël »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feu Nouveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (5), pp.7-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Femmes catholiques : entre soumission et engagement dans la cité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’image des femmes dans le livre d’Esther »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foi et vie. Cahier biblique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.10-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Commentaires des lectures du sixième dimanche de Pâques A »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feu Nouveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (3), pp.113-117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dieu, le pouvoir et la Bible »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Témoignage Chrétien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Hiver 2020, pp.10-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Alain HOUZIAU, Job ou le problème du mal. Un éloge de l’absurde, Paris, Cerf, 2020, 240 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 82 (2), pp.198</w:t>
+              <w:t xml:space="preserve">, 2020, 77 (2), pp.70-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4, pp.12-13</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’animal dans la Bible. De presque vis-à-vis à cœur d’assiette »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77, pp.5-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Le scandale du mal : repères bibliques »</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Commentaires des lectures du quatrième dimanche de Pâques A »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feu Nouveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (3), pp.86-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de David HAMIDOVIC, L’insoutenable divinité des anges, Ed. du Cerf, Paris, 2018, 368 p., 24 Euros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77, pp.63-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Commentaires des lectures du cinquième dimanche de Pâques A »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feu Nouveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (3), pp.100-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Et tous deux étaient nus, l’humain et sa femme, sans se faire mutuellement honte »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pastorale Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 268, pp.3-7</w:t>
+              <w:t xml:space="preserve">, 2020, janvier 2020, pp.19-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de A. E-I Steinsaltz, Laisse mon Peuple apprendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76 (2), pp.75-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7, pp.12-13</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le livre d’Esther et ses lectures »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Évangile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 190, pp.3-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 82 (1), pp.186</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La figure du zombie dans la culture populaire contemporaine à la lecture d’Ezéchiel 37 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Robinson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44, pp.213-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 68 (4), pp.77-82</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du paradis terrestre à la Jérusalem nouvelle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mythologie(s) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28, pp.34-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 68 (4), pp.64-68</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La victoire sur Madiân »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Orientalia Belgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31, pp.223-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, pp.12-13</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quand l’Ancien Testament annonçait un messie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mythologie(s) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23, pp.44-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...3666 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth : une histoire d’alliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mois de la création : le sort des hommes lié aux animaux depuis les origines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mois de la Création : pourquoi des animaux sur la terre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther : une histoire de courage et de providence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes catholiques : entre soumission et engagement dans la cité (Mondes Sociaux)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...4319 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/u9ie⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...118 lines deleted...]
-                <w:t xml:space="preserve">hal-04397791v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9679,51 +9679,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature vulnérable : chances et défis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Izoard-Allaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cerf, 2025, 978-2-204-17073-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10050,64 +10050,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes catholiques, femmes engagées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10275,51 +10275,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sagesse biblique et Mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Matthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10578,64 +10578,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anciennes et nouvelles considérations sur le péché.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Dumortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (81), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10673,64 +10673,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démons d’hier et d’aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Bellantuono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et esprit : revue de philosophie et de théologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (76), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10755,64 +10755,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considérations anciennes et nouvelles sur le péché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Dumortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10876,51 +10876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 44, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10945,51 +10945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espérance dans les religions abrahamiques, de la Bible à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11510,51 +11510,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vialle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435626v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435622v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435624v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176278v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duriez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rota" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9ie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435610v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435596v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435606v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435525v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435612v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435449v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435600v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435593v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435602v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435530v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435444v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435438v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435432v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699329v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864284v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699307v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dumortier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435520v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699327v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864277v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864269v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864285v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864297v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701059v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talitha Cooreman-Guittin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113259ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864293v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699337v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699311v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Bellantuono" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04699565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699321v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418116v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699330v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417234v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417216v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568305v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568304v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568303v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418101v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1104209ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417249v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568302v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568293v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568294v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568284v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568283v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568281v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568300v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529925v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529909v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529935v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529856v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529916v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529921v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529913v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418674v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529457v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417152v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417160v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347169v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347191v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05184531v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Izoard-Allaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Baenst" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Leblanc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Valinho Gomes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435583v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435575v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698915v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698902v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418083v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575414v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodrigues" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vialle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418072v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418089v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568279v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Macchi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568291v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529903v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524935v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529964v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418796v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418788v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418802v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397886v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417133v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417117v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04319844v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles-Louis Vidal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Matthey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435490v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435480v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435604v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435474v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435485v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568313v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699406v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864309v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699416v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699384v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699378v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Rossi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699366v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699389v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699413v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864303v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864308v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568319v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699374v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568286v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568315v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568309v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418124v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568307v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417295v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;tourneau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Descreux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417282v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568311v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doane" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568312v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568287v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529948v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418683v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418702v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418691v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347256v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418831v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418709v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397809v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397772v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397791v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435590v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699302v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04593131v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20623/La-vulnerabilite-de-l-animal-en-question" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418065v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Castro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rodrigues" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529956v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04370361v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347144v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347123v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04319841v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vidal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864273v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864306v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698923v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698928v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04699561v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568299v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coutel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04370373v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568301v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529470v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529968v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417189v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435490v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vialle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435480v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435604v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435474v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435485v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699416v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864309v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699384v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699378v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Rossi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699366v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568313v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699406v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699389v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699413v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864308v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864303v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568319v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699374v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568315v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568309v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418124v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568286v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568307v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417295v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;tourneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Descreux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417282v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568311v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568312v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568287v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529948v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418702v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418683v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418691v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347256v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418709v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397809v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397772v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397791v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05184531v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rota" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Izoard-Allaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Baenst" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Leblanc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Valinho Gomes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435583v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435575v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698915v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698902v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575414v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodrigues" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vialle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418083v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418072v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418089v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Macchi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568291v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524935v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529964v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418796v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418788v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418802v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397886v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417117v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04319844v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles-Louis Vidal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Matthey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435612v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435606v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435525v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435449v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435610v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435596v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435616v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435600v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435593v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435602v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435530v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435444v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435438v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435455v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435432v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864284v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699333v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699307v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dumortier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699327v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435520v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699329v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864277v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699316v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864269v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864285v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864297v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701059v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talitha Cooreman-Guittin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113259ar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699337v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699311v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Bellantuono" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04699565v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864293v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418116v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699330v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417234v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699321v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417216v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417259v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568304v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568305v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568303v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418101v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1104209ar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417249v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568302v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568293v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568294v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568284v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568283v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568282v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568281v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duriez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568300v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529925v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529909v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529935v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529856v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529916v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529931v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529921v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529913v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418674v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529457v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417152v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417160v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347169v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347191v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435622v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435627v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435626v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435624v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176278v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9ie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435590v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699302v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04593131v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20623/La-vulnerabilite-de-l-animal-en-question" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418065v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Castro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rodrigues" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529956v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04370361v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347144v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347123v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04319841v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vidal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864273v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864306v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698923v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698928v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04699561v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568299v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coutel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04370373v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568301v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529470v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529968v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417189v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>