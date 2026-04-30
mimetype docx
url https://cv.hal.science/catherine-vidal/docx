--- v0 (2026-03-25)
+++ v1 (2026-04-30)
@@ -300,177 +300,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04291364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethical challenges of using digital menstrual tracking apps for birth control and conception</w:t>
+                <w:t xml:space="preserve">Enjeux éthiques de l'usage des applications numériques de suivi menstruel à des fins de contraception ou de conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Merchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03830965v1</w:t>
+                <w:t xml:space="preserve">inserm-03798828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux éthiques de l'usage des applications numériques de suivi menstruel à des fins de contraception ou de conception</w:t>
+                <w:t xml:space="preserve">Ethical challenges of using digital menstrual tracking apps for birth control and conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Merchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03798828v1</w:t>
+                <w:t xml:space="preserve">inserm-03830965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise de la Covid-19, un puissant révélateur de l’impact du genre dans la santé : étude comparative entre la France et les États-Unis</w:t>
               </w:r>
@@ -737,252 +737,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03022964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender and Health: A Public Health Issue</w:t>
+                <w:t xml:space="preserve">Statement of Intent: Gender, Occupational Health and the Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer M Merchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02332957v1</w:t>
+                <w:t xml:space="preserve">inserm-02331490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statement of Intent: Gender, Occupational Health and the Environment</w:t>
+                <w:t xml:space="preserve">Genre et Santé : un enjeu de santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer M Merchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02331490v1</w:t>
+                <w:t xml:space="preserve">inserm-02334066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre et Santé : un enjeu de santé publique</w:t>
+                <w:t xml:space="preserve">Gender and Health: A Public Health Issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer M Merchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02334066v1</w:t>
+                <w:t xml:space="preserve">inserm-02332957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre, santé au travail et environnement</w:t>
               </w:r>
@@ -1151,327 +1151,327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide pratique pour la prise en compte de l'articulation entre sexe et genre dans la recherche médicale et la santé: Neuro-imagerie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Note annuelle 2016 du groupe &amp;quot;Genre et Recherche en Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer M Merchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vidal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02948073v1</w:t>
+                <w:t xml:space="preserve">inserm-02110971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note annuelle 2016 du groupe &amp;quot;Genre et Recherche en Santé</w:t>
+                <w:t xml:space="preserve">Practical guidelines for the consideration of the link between sex and gender in medical research and health: Neuroimaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer M Merchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02110971v1</w:t>
+                <w:t xml:space="preserve">inserm-02333017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical guidelines for the consideration of the link between sex and gender in medical research and health: Neuroimaging</w:t>
+                <w:t xml:space="preserve">Practical guidelines for the consideration of the link between sex and gender in medical research and health: Cardiovascular</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer M Merchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02333017v1</w:t>
+                <w:t xml:space="preserve">inserm-02333002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical guidelines for the consideration of the link between sex and gender in medical research and health: Cardiovascular</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guide pratique pour la prise en compte de l'articulation entre sexe et genre dans la recherche médicale et la santé: Neuro-imagerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vidal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Merchant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02333002v1</w:t>
+                <w:t xml:space="preserve">inserm-02948073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide pratique pour la prise en compte de l'articulation entre sexe et genre dans la recherche médicale et la santé: cardio-vasculaire</w:t>
               </w:r>
@@ -1949,295 +1949,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing falls: the use of machine learning for the prediction of future falls in individuals without history of fall</w:t>
+                <w:t xml:space="preserve">Beneficial Effect of Bee Venom and Its Major Components on Facial Nerve Injury Induced in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Bargiotas</w:t>
+                <w:t xml:space="preserve">Hafsa Er-Rouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danping Wang</w:t>
+                <w:t xml:space="preserve">Meryem Bakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Mantilla</w:t>
+                <w:t xml:space="preserve">Soumaya Touzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Quijoux</w:t>
+                <w:t xml:space="preserve">Miguel Vilas-Boas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albane Moreau</w:t>
+                <w:t xml:space="preserve">Soraia Falcão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 270 (2), pp.618-631. </w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (4), pp.680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00415-022-11251-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biom13040680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836541v1</w:t>
+                <w:t xml:space="preserve">hal-04262710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial Effect of Bee Venom and Its Major Components on Facial Nerve Injury Induced in Mice</w:t>
+                <w:t xml:space="preserve">Preventing falls: the use of machine learning for the prediction of future falls in individuals without history of fall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafsa Er-Rouassi</w:t>
+                <w:t xml:space="preserve">Ioannis Bargiotas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem Bakour</w:t>
+                <w:t xml:space="preserve">Danping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumaya Touzani</w:t>
+                <w:t xml:space="preserve">Juan Mantilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Vilas-Boas</w:t>
+                <w:t xml:space="preserve">Flavien Quijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraia Falcão</w:t>
+                <w:t xml:space="preserve">Albane Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (4), pp.680. </w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 270 (2), pp.618-631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom13040680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00415-022-11251-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262710v1</w:t>
+                <w:t xml:space="preserve">hal-03836541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 and the Burden of Confinement on Women's Health: A Comparison between France and the United States</w:t>
               </w:r>
@@ -2308,278 +2308,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04120476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of LED Photobiomodulation for Functional and Axonal Regeneration After Facial Nerve Section-Suture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Sensitive Test Using Virtual Reality and Foam to Probe Postural Control in Vestibular Patients: The Unilateral Schwannoma Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grâce Oussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafsa Er-Rouassi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ioannis Bargiotas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Tankere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13, pp.827218. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2022.827218⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 13, pp.891232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2022.891232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03688601v1</w:t>
+                <w:t xml:space="preserve">hal-03699327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Sensitive Test Using Virtual Reality and Foam to Probe Postural Control in Vestibular Patients: The Unilateral Schwannoma Model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacy of LED Photobiomodulation for Functional and Axonal Regeneration After Facial Nerve Section-Suture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Bargiotas</w:t>
+                <w:t xml:space="preserve">Hafsa Er-Rouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Lamas</w:t>
+                <w:t xml:space="preserve">Luc Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Tankere</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Badiaa Lyoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13, pp.891232. </w:t>
+              <w:t xml:space="preserve">, 2022, 13, pp.827218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fneur.2022.891232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2022.827218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699327v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An opinion paper on the maintenance of robustness: Towards a multimodal and intergenerational approach using digital twins</w:t>
               </w:r>
@@ -2591,77 +2591,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐paul Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alienor Vienne‐jumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aging Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (3), pp.188-194. </w:t>
@@ -2712,51 +2712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Initial Passive Phase That Limits the Time to Recover and Emphasizes the Role of Proprioceptive Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Le Goic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3673,77 +3673,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of LED Photobiomodulation for Functional and Axonal Regeneration After Facial Nerve Section-Suture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa Er-Rouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiaa Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4224,277 +4224,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00608284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New CT imaging method for adipose tissue analysis in mouse model of obesity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Tafani</w:t>
+                <w:t xml:space="preserve">Prion replication sensitizes neurons to proinflammatory cytokines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pradines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiological Society of North America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Prion 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Chalkidiki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00608661v1</w:t>
+                <w:t xml:space="preserve">hal-02754312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prion replication sensitizes neurons to proinflammatory cytokines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Peyrin</w:t>
+                <w:t xml:space="preserve">New CT imaging method for adipose tissue analysis in mouse model of obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ordureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Marchadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tafani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prion 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Chalkidiki, Greece</w:t>
+              <w:t xml:space="preserve">Radiological Society of North America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754312v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId135"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4649,51 +4649,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05003733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Atlan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Chneiweiss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eisinger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vidal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04291364v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Merchant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03830965v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03798828v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03361856v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03405060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03127931v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ethics Committee Members" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03022964v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02332957v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer M Merchant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02331490v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02334066v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02334057v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01875186v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Devillier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina Frau-Meigs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barb&#233;ris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pierre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02948073v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02110971v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02333017v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02333002v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02948014v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Botbol-Baum" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02111001v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02331473v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02111013v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Botbol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02331482v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Bargiotas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danping Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mantilla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Quijoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Moreau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-022-11251-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262710v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Er-Rouassi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Bakour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Touzani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Vilas-Boas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraia Falc&#227;o" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13040680" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04120476v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ijfab-15.1.14" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688601v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Benichou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badiaa Lyoussi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2022.827218" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03699327v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#226;ce Oussou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magnani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lamas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tankere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2022.891232" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187565v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;paul Vidal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Vienne&#8208;jumeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agm2.12115" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546129v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Le Goic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chiarovano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Lecompte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2018.00986" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363123v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ragagnin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ezpeleta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillemain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boudet-Devaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Haeberl&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bpa.12503" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00612683v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nich" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Langlois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marchadier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cohen-Solal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar3381" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666372v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Simoneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sal&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Kaiser-Schulz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefebvre-Roque" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0030125" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541843v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mordelet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Kissa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cressant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gray" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ozden" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.04-2308com" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385318v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poucet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thinus-Blanc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Changeux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02246154" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-HLZXJGGX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385332v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7044.108.5.883" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934221v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videleaf.com/efficacy-of-led-photobiomodulation-for-functional-and-axonal-regeneration-after-facial-nerve-section-suture/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221912v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rochefort" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Laufer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Louveau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plant&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608280v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tafani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ordureau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608284v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;ger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608661v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754312v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schneider" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loubet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pradines" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bailly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Peyrin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05003733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Atlan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Chneiweiss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eisinger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vidal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04291364v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Merchant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03798828v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03830965v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03361856v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03405060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03127931v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ethics Committee Members" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03022964v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02331490v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer M Merchant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02334066v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02332957v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02334057v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01875186v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Devillier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina Frau-Meigs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barb&#233;ris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pierre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02110971v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02333017v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02333002v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02948073v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02948014v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Botbol-Baum" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02111001v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02331473v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02111013v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Botbol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02331482v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262710v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Er-Rouassi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Bakour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Touzani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Vilas-Boas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraia Falc&#227;o" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13040680" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836541v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Bargiotas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danping Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mantilla" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Quijoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Moreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-022-11251-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04120476v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ijfab-15.1.14" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03699327v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#226;ce Oussou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magnani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lamas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tankere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2022.891232" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688601v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Benichou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badiaa Lyoussi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2022.827218" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187565v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;paul Vidal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Vienne&#8208;jumeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agm2.12115" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546129v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Le Goic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chiarovano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Lecompte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2018.00986" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363123v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ragagnin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ezpeleta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillemain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boudet-Devaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Haeberl&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bpa.12503" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00612683v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nich" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Langlois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marchadier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cohen-Solal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar3381" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666372v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Simoneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sal&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Kaiser-Schulz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefebvre-Roque" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0030125" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541843v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mordelet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Kissa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cressant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gray" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ozden" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.04-2308com" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385318v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poucet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thinus-Blanc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Changeux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02246154" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-HLZXJGGX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385332v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7044.108.5.883" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934221v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videleaf.com/efficacy-of-led-photobiomodulation-for-functional-and-axonal-regeneration-after-facial-nerve-section-suture/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221912v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rochefort" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Laufer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Louveau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plant&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608280v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tafani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ordureau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608284v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;ger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754312v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schneider" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loubet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pradines" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bailly" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Peyrin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608661v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>