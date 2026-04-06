--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -315,1108 +315,1108 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04662031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of relative binding of bisphenol A and bisphenol S to plasma proteins for predicting their in vivo potencies</w:t>
+                <w:t xml:space="preserve">Limits of the regulatory evaluation of resorcinol as a thyroid disruptor: When limited experimental data challenge established effects in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+                <w:t xml:space="preserve">Elodie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cabaton</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Fini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Person</w:t>
+                <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Zalko</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Michel-Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 466, pp.116477. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 222, pp.115330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.taap.2023.116477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2023.115330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04051059v1</w:t>
+                <w:t xml:space="preserve">hal-04749039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits of the regulatory evaluation of resorcinol as a thyroid disruptor: When limited experimental data challenge established effects in humans</w:t>
+                <w:t xml:space="preserve">Importance of relative binding of bisphenol A and bisphenol S to plasma proteins for predicting their in vivo potencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Pasquier</w:t>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Fini</w:t>
+                <w:t xml:space="preserve">Nicolas Cabaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
+                <w:t xml:space="preserve">Elodie Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Michel-Caillet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 222, pp.115330. </w:t>
+              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 466, pp.116477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2023.115330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.taap.2023.116477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749039v1</w:t>
+                <w:t xml:space="preserve">hal-04051059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestational exposure to bisphenol A induces region-specific changes in brain metabolomic fingerprints in sheep</w:t>
+                <w:t xml:space="preserve">Regulatory and academic studies to derive reference values for human health: The case of bisphenol S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davy Guignard</w:t>
+                <w:t xml:space="preserve">Claire Beausoleil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
+                <w:t xml:space="preserve">Brigitte Le Magueresse-Battistoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+                <w:t xml:space="preserve">Sylvie Babajko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Chaillou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roselyne Gautier</w:t>
+                <w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2022.107336⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 204 (Part C), pp.112233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.112233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701070v1</w:t>
+                <w:t xml:space="preserve">hal-03408038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of hair thyroid and steroid hormone concentrations in the rat evidence endocrine disrupting potential of a low dose mixture of polycyclic aromatic hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng-Jiao Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng-Jiao Peng</w:t>
+                <w:t xml:space="preserve">Paul Palazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice M.R. Appenzeller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 313, pp.120179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulatory and academic studies to derive reference values for human health: The case of bisphenol S</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to Differentiate General Toxicity-Related Endocrine Effects from Endocrine Disruption: Systematic Review of Carbon Disulfide Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Printemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Le Magueresse-Battistoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Beausoleil</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.112233⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (6), pp.3153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23063153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03408038v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Differentiate General Toxicity-Related Endocrine Effects from Endocrine Disruption: Systematic Review of Carbon Disulfide Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
+                <w:t xml:space="preserve">Are BPA Substitutes as Obesogenic as BPA?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Marmugi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 23 (6), pp.3153. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23063153⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 23 (8), pp.4238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23084238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03624291v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are BPA Substitutes as Obesogenic as BPA?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Marmugi</w:t>
+                <w:t xml:space="preserve">Hormonal profile changes induced by pesticide mixture exposure in female rats revealed by hair analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng-Jiao Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Palazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice M.R. Appenzeller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23084238⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 303, pp.135059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.135059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03652428v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormonal profile changes induced by pesticide mixture exposure in female rats revealed by hair analysis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gestational exposure to bisphenol A induces region-specific changes in brain metabolomic fingerprints in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 303, pp.135059. </w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 165, pp.107336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.135059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2022.107336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690921v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The trouble with endocrine disruptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zalko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 513, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1597,77 +1597,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a better understanding of the effects of endocrine disrupting compounds on health: Human-relevant case studies from sheep models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fowler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1708,377 +1708,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative method for conjugated metabolites of bisphenol A and bisphenol S determination in food of animal origin by Ultra High Performance Liquid Chromatography-Tandem Mass Spectrometry.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oral systemic bioavailability of bisphenol A and bisphenol S in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Deceuninck</w:t>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+                <w:t xml:space="preserve">Flore C. Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Gény</w:t>
+                <w:t xml:space="preserve">Séverine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Veyrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Flore C. Grandin</w:t>
+                <w:t xml:space="preserve">Hanna Mila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2019.05.001⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127 (7), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/EHP4599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629138v1</w:t>
+                <w:t xml:space="preserve">hal-02625190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral systemic bioavailability of bisphenol A and bisphenol S in pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+                <w:t xml:space="preserve">Quantitative method for conjugated metabolites of bisphenol A and bisphenol S determination in food of animal origin by Ultra High Performance Liquid Chromatography-Tandem Mass Spectrometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Deceuninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Veyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore C. Grandin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hanna Mila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 127 (7), 12 p. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1601, pp.232-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1289/EHP4599⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2019.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625190v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is bisphenol S a safer alternative to bisphenol A in terms of potential fetal exposure ? Placental transfer across the perfused human placenta.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore C. Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Mila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 221, pp.471-478. </w:t>
@@ -2116,103 +2116,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphenol S, used as bisphenol A alternative, accumulates in the fetal compartment throughout gestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore C. Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Mila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 41, pp.43</w:t>
@@ -2235,325 +2235,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal parity affects placental development, growth and metabolism of foals until 1 year and a half</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence-based adverse outcome pathway approach for the identification of BPA as en endocrine disruptor in relation to its effect on the estrous cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Robles</w:t>
+                <w:t xml:space="preserve">René Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Dubois</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">I. Guenon</w:t>
+                <w:t xml:space="preserve">Cécile Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2017.12.019⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 475, pp.10-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2018.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153883v1</w:t>
+                <w:t xml:space="preserve">hal-01874553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence-based adverse outcome pathway approach for the identification of BPA as en endocrine disruptor in relation to its effect on the estrous cycle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
+                <w:t xml:space="preserve">Maternal parity affects placental development, growth and metabolism of foals until 1 year and a half</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Habert</w:t>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Chevrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Michel</w:t>
+                <w:t xml:space="preserve">I. Guenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 475, pp.10-28. </w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108, pp.321-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2018.02.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2017.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874553v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulatory identification of BPA as an endocrine disruptor : Context and methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beausoleil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2647,77 +2647,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal obesity increases insulin resistance, low-grade inflammation and osteochondrosis lesions in foals and yearlings until 18 months of age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2794,51 +2794,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of human prenatal exposure to bisphenol A and bisphenol A glucuronide from an ovine semi-physiological toxicokinetic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Gauderat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2909,519 +2909,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracturation hydraulique : quel risque pour les générations futures?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evidence for bisphenol A-induced disruption of maternal thyroid homeostasis in the pregnant ewe at low level representative of human exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de veille scientifique </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 182, pp.458-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.05.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617604v1</w:t>
+                <w:t xml:space="preserve">hal-01607369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an on-line solid phase extraction ultra performance liquid chromatography technique coupled to tandem mass spectrometry for quantification of bisphenol S and bisphenol S glucuronide: applicability to toxicokinetic investigations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fracturation hydraulique : quel risque pour les générations futures ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de veille scientifique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31, pp.27-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.10.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02624905v1</w:t>
+                <w:t xml:space="preserve">anses-01532248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for bisphenol A-induced disruption of maternal thyroid homeostasis in the pregnant ewe at low level representative of human exposure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Development of an on-line solid phase extraction ultra performance liquid chromatography technique coupled to tandem mass spectrometry for quantification of bisphenol S and bisphenol S glucuronide: applicability to toxicokinetic investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore C. Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 182, pp.458-467. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1526, pp.39-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.05.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607369v1</w:t>
+                <w:t xml:space="preserve">hal-02624905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracturation hydraulique : quel risque pour les générations futures ?</w:t>
+                <w:t xml:space="preserve">Fracturation hydraulique : quel risque pour les générations futures?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de veille scientifique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 31, pp.27-30</w:t>
+              <w:t xml:space="preserve">, 2017, 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-01532248v1</w:t>
+                <w:t xml:space="preserve">hal-02617604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the contribution of buccal absorption to internal exposure to bisphenol A through the diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Gauderat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93, pp.82-88. </w:t>
@@ -3484,51 +3484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphenol A glucuronide deconjugation is a determining factor of fetal exposure to bisphenol A.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Gauderat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3617,77 +3617,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on &amp;quot;In vitro effects of bisphenol A β-D-glucuronide (BPA-G) on adipogenesis in human and murine preadipocytes&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Gauderat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3777,77 +3777,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Perdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drug Metabolism and Disposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43 (4), pp.467-76. </w:t>
@@ -3885,90 +3885,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allometric scaling for predicting human clearance of bisphenol A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4044,77 +4044,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidirectional placental transfer of bisphenol A and its main metabolite, bisphenol A-glucuronide, in the isolated perfused human placenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4171,1293 +4171,1293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting bisphenol a absorption in the canine oral cavity: gayrard et Al. Respond.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Bisphenol A disposition in the sheep maternal-placental-fetal unit: mechanisms determining fetal internal exposure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 121 (11-12), pp.A323-4. </w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 89 (1), pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1289/ehp.1307424R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.112.106369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644875v1</w:t>
+                <w:t xml:space="preserve">hal-02650285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High bioavailability of bisphenol A from sublingual exposure.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">The nuclear receptors pregnane X receptor and constitutive androstane receptor contribute to the impact of fipronil on hepatic gene expression linked to thyroid hormone metabolism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leghait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/ehp.1206339⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 86 (7), pp.997-1039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2013.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645480v1</w:t>
+                <w:t xml:space="preserve">hal-02650176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disposition of fipronil in rats</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Highly Prolific Phenotype of Lacaune Sheep Is Associated with an Ectopic Expression of the B4GALNT2 Gene within the Ovary.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Drouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mansanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Canale-Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.07.083⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (9), pp.e1003809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02650852v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nuclear receptors pregnane X receptor and constitutive androstane receptor contribute to the impact of fipronil on hepatic gene expression linked to thyroid hormone metabolism.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pineau</w:t>
+                <w:t xml:space="preserve">Maternal and Fetal Exposure to Bisphenol A Is Associated with Alterations of Thyroid Function in Pregnant Ewes and Their Newborn Lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 154 (1), pp.521-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2012-1401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2013.08.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02650176v1</w:t>
+                <w:t xml:space="preserve">hal-01228311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol A disposition in the sheep maternal-placental-fetal unit: mechanisms determining fetal internal exposure.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Interpreting bisphenol a absorption in the canine oral cavity: gayrard et Al. Respond.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 121 (11-12), pp.A323-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/ehp.1307424R⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.112.106369⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02650285v1</w:t>
+                <w:t xml:space="preserve">hal-02644875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Highly Prolific Phenotype of Lacaune Sheep Is Associated with an Ectopic Expression of the B4GALNT2 Gene within the Ovary.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disposition of fipronil in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Mansanet</w:t>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sarry</w:t>
+                <w:t xml:space="preserve">Georges Delous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamila Canale-Tabet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 93 (10), pp.2276-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.07.083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003809⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01129778v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal and Fetal Exposure to Bisphenol A Is Associated with Alterations of Thyroid Function in Pregnant Ewes and Their Newborn Lambs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High bioavailability of bisphenol A from sublingual exposure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Puel</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 154 (1), pp.521-528. </w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 121 (8), pp.951-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/en.2012-1401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1289/ehp.1206339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228311v1</w:t>
+                <w:t xml:space="preserve">hal-02645480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CYP450-Dependent Biotransformation of the Insecticide Fipronil into Fipronil Sulfone Can Mediate Fipronil-Induced Thyroid Disruption in Rats (Full paper and erratum)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les perturbateurs endocriniens : enjeux pour le consommateur et défis scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 127 (1) 130 (2), pp.29-41 et 444-445. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24, pp.91-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/toxsci/kfs094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/zh3f-q934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191244v1</w:t>
+                <w:t xml:space="preserve">hal-02642068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les perturbateurs endocriniens : enjeux pour le consommateur et défis scientifiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">CYP450-Dependent Biotransformation of the Insecticide Fipronil into Fipronil Sulfone Can Mediate Fipronil-Induced Thyroid Disruption in Rats (Full paper and erratum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24, pp.91-103. </w:t>
+              <w:t xml:space="preserve">Toxicological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 127 (1) 130 (2), pp.29-41 et 444-445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/zh3f-q934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kfs094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642068v1</w:t>
+                <w:t xml:space="preserve">hal-01191244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous quantification of bisphenol A and its glucuronide metabolite (BPA-G) in plasma and urine: applicability to toxicokinetic investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 85 (4), pp.2053-2059. </w:t>
@@ -5507,64 +5507,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competitive binding to plasma thyroid hormone transport proteins andthyroid disruption by phenylbutazone used as a probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5630,613 +5630,613 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of fipronil and its metabolite fipronil sulfone in rat plasma over a wide range of concentrations by LC/UV/MS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+                <w:t xml:space="preserve">Oligoéléments hormones thyroïdiennes variations physiologiques et relation avec l'iode et le sélénium chez les bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Arnaudies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Schelcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raboisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (15), pp.54-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666882v1</w:t>
+                <w:t xml:space="preserve">hal-02655587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estrogenicity of Bisphenol A: a concentration-effect relationship on Luteinizing Hormone secretion in a sensitive model of prepubertal lamb</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Is the mechanisms of fipronil-induced thyroid disruption specific of the rat: re-evaluation of fipronil thyroid toxicity in sheep?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leghait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 194 (3), pp.51-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2010.01.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/toxsci/kfq186⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02655631v1</w:t>
+                <w:t xml:space="preserve">hal-02666288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligoéléments hormones thyroïdiennes variations physiologiques et relation avec l'iode et le sélénium chez les bovins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Raboisson</w:t>
+                <w:t xml:space="preserve">Quantification of fipronil and its metabolite fipronil sulfone in rat plasma over a wide range of concentrations by LC/UV/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 878 (22), pp.1934-1938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2010.05.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655587v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the mechanisms of fipronil-induced thyroid disruption specific of the rat: re-evaluation of fipronil thyroid toxicity in sheep?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+                <w:t xml:space="preserve">Estrogenicity of Bisphenol A: a concentration-effect relationship on Luteinizing Hormone secretion in a sensitive model of prepubertal lamb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 117 (1), pp.54-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kfq186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2010.01.018⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02666288v1</w:t>
+                <w:t xml:space="preserve">hal-02655631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fipronil-induced disruption of thyroid function in rats is mediated by increased total and free thyroxine clearances concomitantly to increased activity of hepatic enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leghait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6313,64 +6313,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased GH secretion in scrapie a prion-associated neurodegenerative disease is not due to suppressed IGF-1 negative feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6421,64 +6421,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma prion protein and creatinine levels in dogs with renal deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6533,64 +6533,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood clearance of the prion protein introduced by intravenous route in sheep is influenced by host genetic and physiopathologic factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6679,64 +6679,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prion protein in the cerebrospinal fluid of healthy and naturally scrapie-affected sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6813,64 +6813,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A possible pharmacological explanation for quinacrine failure to treat prion diseases: pharmacokinetic investigations in a ovine model of scrapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6947,64 +6947,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A possible pharmacological explanation for quinacrine failure to treat prion diseases: pharmacokinetic investigations in a ovine model of scrapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7098,64 +7098,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7206,64 +7206,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence d'efficacité de la quinacrine dans le traitement des maladies à prions : possible explication à caractère pharmacologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7459,243 +7459,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Median eminence dopaminergic activation is critical for the early long-day inhibition of luteinizing hormone secretion in the ewe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blockade of tyrosine hydroxylase activity in the median eminence partially reverses the long day-induced inhibition of pulsatile LH secretion in the ewe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Viguié</w:t>
+                <w:t xml:space="preserve">Sophie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Picard</w:t>
+                <w:t xml:space="preserve">J.C. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 139 (12), pp.5094-5102</w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 10, pp.551-558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687537v1</w:t>
+                <w:t xml:space="preserve">hal-02695845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockade of tyrosine hydroxylase activity in the median eminence partially reverses the long day-induced inhibition of pulsatile LH secretion in the ewe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Median eminence dopaminergic activation is critical for the early long-day inhibition of luteinizing hormone secretion in the ewe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Picard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.C. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 10, pp.551-558</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 139 (12), pp.5094-5102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695845v1</w:t>
+                <w:t xml:space="preserve">hal-02687537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the short day-induced decrease in median eminence tyrosine hydroxylase activity in the ewe : temporal relationship to the changes in luteinizing hormone and prolactin secretion and short day-like effect of melatonin</w:t>
               </w:r>
@@ -7707,51 +7707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7841,51 +7841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Skinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7917,256 +7917,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoperiodic modulation of monoamines and amino-acids involved in the control of prolactin and LH secretion in the ewe : evidence for a regulation of tyrosine hydroxylase activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controle photopériodique de la reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 8, pp.465-474</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 9 (1), pp.9-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685167v1</w:t>
+                <w:t xml:space="preserve">hal-02690986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controle photopériodique de la reproduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoperiodic modulation of monoamines and amino-acids involved in the control of prolactin and LH secretion in the ewe : evidence for a regulation of tyrosine hydroxylase activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 9 (1), pp.9-23</w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 8, pp.465-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690986v1</w:t>
+                <w:t xml:space="preserve">hal-02685167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal breeding in sheep : mechanism of action of melatonin</w:t>
               </w:r>
@@ -8191,51 +8191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Skinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8689,51 +8689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Fini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gayrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8894,307 +8894,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une approche intégrative modélisatrice pour évaluer l'exposition interne foetale humaine à un contaminant, appliquée au bisphénol A au titre de molécule modèle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Glenn Gauderat</w:t>
+                <w:t xml:space="preserve">Developpement d'une approche intégrative pour évaluer l'exposition interne foetale humaine au bisphénol S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore C. Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Lacroix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Zalko</w:t>
+                <w:t xml:space="preserve">Christophe Vayssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ANR-ANSES- Perturbateurs endocriniens</w:t>
+              <w:t xml:space="preserve">Journées ANR-ANSES - Perturbateurs endocriens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275841v1</w:t>
+                <w:t xml:space="preserve">hal-03275564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developpement d'une approche intégrative pour évaluer l'exposition interne foetale humaine au bisphénol S</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vayssière</w:t>
+                <w:t xml:space="preserve">Développement d'une approche intégrative modélisatrice pour évaluer l'exposition interne foetale humaine à un contaminant, appliquée au bisphénol A au titre de molécule modèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Gauderat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Morin</w:t>
+                <w:t xml:space="preserve">Marlène Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berrebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ANR-ANSES - Perturbateurs endocriens</w:t>
+              <w:t xml:space="preserve">Journées ANR-ANSES- Perturbateurs endocriniens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275564v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure evaluation of Fipronil: from pets to fleas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bouhsira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9275,77 +9275,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disposition du Bisphénol S et de son principal métabolite dans l’unité materno-foeto-placentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore C. Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9413,90 +9413,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AOP as a tool for the classification of substances as endocrine disruptor: the case study of bisphenol A : effects on the female reproductive function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AOP, une approche alternative pour l'évaluation du risque?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Pharmaco Toxicologie Cellulaire (SPTC). PARIS, FRA., Jun 2017, Paris, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9521,77 +9521,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doit-on remplacer le bisphénol A par le bisphénol S? Contribution de la SPE-UPLC-MS/MS pour évaluer les déterminants de l'exposition fӕtale au BPS sur un modèle ovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9659,90 +9659,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the interplay between the cental nervous and endocrine systems for identifying biomarkers of effect of developmental exposure to endocrine disruptors: a sheep point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the British Society for Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British Society for Neuroendocrinology (BSN). Glasgow, GBR., Aug 2016, Glasgow, United Kingdom</w:t>
@@ -9765,467 +9765,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endocrine disruptors toxicology: what can domestic species bring to the table?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Bisphenol A: comparison of the pharmacokinetics profiles obtained after 3 routes of administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Association for Veterinary Pharmacology and Toxicology (EAVPT). FRA., Jul 2015, Nantes, France. pp.176</w:t>
+              <w:t xml:space="preserve">, European Association for Veterinary Pharmacology and Toxicology (EAVPT). FRA., 2015, Inconnu, France. pp.176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741140v1</w:t>
+                <w:t xml:space="preserve">hal-02741053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol A: comparison of the pharmacokinetics profiles obtained after 3 routes of administration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Bisphenol A-glucuronide hydrolysis in the ovine fetal compartment prolongs the fetal exposure to Bisphenol A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Gauderat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Association for Veterinary Pharmacology and Toxicology (EAVPT). FRA., 2015, Inconnu, France. pp.176</w:t>
+              <w:t xml:space="preserve">, European Association for Veterinary Pharmacology and Toxicology (EAVPT). FRA., Jul 2015, Nantes, France. pp.176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741053v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol A-glucuronide hydrolysis in the ovine fetal compartment prolongs the fetal exposure to Bisphenol A</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Endocrine disruptors toxicology: what can domestic species bring to the table?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Fowler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Veterinary Pharmacology and Toxicology (EAVPT). FRA., Jul 2015, Nantes, France. pp.176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741104v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidirectional placental transfer of BPA and its metabolite in the perfused human placental cotyledon model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49. Congress of the European Societies of Toxicology (EUROTOX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Interlaken, Switzerland. </w:t>
@@ -10288,90 +10288,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition foetale au Bisphénol A : Mécanismes toxicocinétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Perdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journéés d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Cap d'Agde, France</w:t>
@@ -10394,1023 +10394,1023 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the nuclear receptors PXR and CAR to gene expression modulations induced by fipronil in rodent liver</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Hepatic thyroid hormone transport and thyroid hormone metabolism interplay might be involved in fipronil-induced disruption of thyroid homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Puel</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Perdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Polizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Noordwijkerhout, Netherlands. pp.1-182</w:t>
+              <w:t xml:space="preserve">Congrès du Programme National de Recherche sur les Pertubateurs Endocriniens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme National de Recherche sur les Pertubateurs Endocriniens (PNRPE)., Dec 2012, Paris, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744689v1</w:t>
+                <w:t xml:space="preserve">hal-02746012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les perturbateurs endocriniens :enjeux pour le consommateur et défis scientifiques</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bisphenol A at low doses: Updated evidence on reproductive function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Beausoleil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Eustache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Elefant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Multigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'Innovation Agronomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Toxicologie Alimentaire (1331)., 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">48th Congress of the European-Societies-of-Toxicology (EUROTOX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Societies of Toxicology (EUROTOX)., Jun 2012, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191340v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol A at low doses: Updated evidence on reproductive function</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les perturbateurs endocriniens :enjeux pour le consommateur et défis scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Congress of the European-Societies-of-Toxicology (EUROTOX)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Societies of Toxicology (EUROTOX)., Jun 2012, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Carrefours de l'Innovation Agronomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Toxicologie Alimentaire (1331)., 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749027v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic thyroid hormone transport and thyroid hormone metabolism interplay might be involved in fipronil-induced disruption of thyroid homeostasis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Characterization of maternal and fetal bisphenol A disposition in a physiologically-based sheep model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Programme National de Recherche sur les Pertubateurs Endocriniens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Programme National de Recherche sur les Pertubateurs Endocriniens (PNRPE)., Dec 2012, Paris, France. 2p</w:t>
+              <w:t xml:space="preserve">12th International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Veterinary Pharmacology and Toxicology (EAVPT). FRA., Jul 2012, Noordwijkerhout, Netherlands. pp.1-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746012v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of maternal and fetal bisphenol A disposition in a physiologically-based sheep model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation des perturbateurs thyroïdiens : à la recherche d'un modèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Veterinary Pharmacology and Toxicology (EAVPT). FRA., Jul 2012, Noordwijkerhout, Netherlands. pp.1-182</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifiques du champ 4 du département Alim H</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745719v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des perturbateurs thyroïdiens : à la recherche d'un modèle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The free /conjugated Bisphenol A ratio in feto-placental compartment: a key parameter determining Bisphenol A prenatal exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Perdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifiques du champ 4 du département Alim H</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Dijon, France</w:t>
+              <w:t xml:space="preserve">Congrès du Programme National de Recherche sur les Pertubateurs Endocriniens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme National de Rcherche sur les Pertubateurs Endocriniens (PNRPE)., Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802372v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of the nuclear receptors PXR and CAR to gene expression modulations induced by fipronil in rodent liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leghait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Health Food Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pôle Aliment Sécurité Sanitaire &amp; Santé (PA3S)., 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The free /conjugated Bisphenol A ratio in feto-placental compartment: a key parameter determining Bisphenol A prenatal exposure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Contribution of the nuclear receptors PXR and CAR to gene expression modulations induced by fipronil in rodent liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leghait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Programme National de Recherche sur les Pertubateurs Endocriniens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Programme National de Rcherche sur les Pertubateurs Endocriniens (PNRPE)., Dec 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">12th International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Noordwijkerhout, Netherlands. pp.1-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749084v1</w:t>
+                <w:t xml:space="preserve">hal-02744689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dosage simultané par UPLC/MS² du BPA et de son métabolite principal le BPA-Gluc purifié par Chromatographie Flash à partir d’urine de brebis : application pour des études toxicocinétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème congrès francophone de l’Afsep sur les sciences séparative et les couplages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Toulouse, France</w:t>
@@ -11439,77 +11439,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicologie comparative du fipronil et de son principal métabolite le fipronil sulfone: complémentarité des modèles animaux et cellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie Kesteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11564,103 +11564,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des effets d'un perturbateur endocrinien, le bisphénol-A sur la sécrétion de LH chez la brebis prépubère ovariectomisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11711,64 +11711,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leghait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11819,90 +11819,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Fipronil-induced thyroid disruption in a TBG-expressing species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leghait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Pelissie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">90th Endocrine Society's Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, San Francisco, United States. pp.Inconnu</w:t>
@@ -11944,64 +11944,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance or irrelevance of the rat model for the toxical evaluation of thyroid disruptors?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leghait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12069,64 +12069,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altérations de la régulation de la fonction somatotrope associées à la tremblante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12181,64 +12181,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence d'efficacité de la quinacrine dans le traitement de la tremblante : possible explication à caractère pharmacologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12315,64 +12315,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altérations de la régulation de la fonction somatotrope associées à la tremblante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12423,64 +12423,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of somatotropic axis, leptin, insulin and blood biochemical parameters in ewes naturally affected with scrapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12542,277 +12542,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopaminergic control of LH secretion by the A15 nucleus in anoestrus ewes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">The control of seasonality : a challenge to small ruminant breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Le Corre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G.B. Martin</w:t>
+                <w:t xml:space="preserve">H. Morello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Reproduction in Domestic Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1994, Townsville, Australia</w:t>
+              <w:t xml:space="preserve">30. International Symposium of Societa Italiana per il Progresso della Zootecnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1995, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02778367v1</w:t>
+                <w:t xml:space="preserve">hal-02775806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The control of seasonality : a challenge to small ruminant breeding</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Dopaminergic control of LH secretion by the A15 nucleus in anoestrus ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Morello</w:t>
+                <w:t xml:space="preserve">G.B. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. International Symposium of Societa Italiana per il Progresso della Zootecnica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1995, Milan, Italy</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Reproduction in Domestic Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1994, Townsville, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02775806v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02778367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoperiodic and neuroendocrine control of seasonal reproductive functions in the ovine and caprine species</w:t>
               </w:r>
@@ -12837,51 +12837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Ravault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13210,51 +13210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of bisphenol A exposure during gestation on female bacterial profile in the ovine model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Mila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13335,77 +13335,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphenol S, used as Bisphenol A alternative, accumulates in the fӕtal compartment throughout the gestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore C. Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13473,90 +13473,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of hydrolysis of bisphenol A-glucuronide in the ovine fetal-amniotic unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Gauderat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mindeguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Copenhagen Workshop on Endocrine Disrupters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Copenhague, Denmark. , 1p, 2015</w:t>
@@ -13598,77 +13598,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Materno-fetal toxicokinetics of bisphenol A and its main metabolite, BPA-glucuronide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Gauderat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13723,90 +13723,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of feto-placental metabolic processes on the internal fetal exposure to bisphenol A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Gauderat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mindeguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conferences. Environmental Endocrine Disruptors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lucca, Italy. , 2014</w:t>
@@ -13829,579 +13829,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for compensatory mechanisms within the thyroid gland in response to fibronil-induced tyroid disruption: transcriptional response of the thyroid gland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification des hormones tyroîdiennes (HT) et métabolites par UPLC/MS/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GORDON Conférence on Environmental Endocrine Disruptors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, West Dover, United States. 2012</w:t>
+              <w:t xml:space="preserve">Journées d' animation scientifique du Département AlimH ; Perturbateurs endocriniens et métaboliques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Dijon, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804149v1</w:t>
+                <w:t xml:space="preserve">hal-02802996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification des hormones tyroîdiennes (HT) et métabolites par UPLC/MS/MS</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for compensatory mechanisms within the thyroid gland in response to fibronil-induced tyroid disruption: transcriptional response of the thyroid gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leghait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d' animation scientifique du Département AlimH ; Perturbateurs endocriniens et métaboliques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Dijon, France. 2012</w:t>
+              <w:t xml:space="preserve">GORDON Conférence on Environmental Endocrine Disruptors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, West Dover, United States. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802996v1</w:t>
+                <w:t xml:space="preserve">hal-02804149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a rat primary cultured hepatocyte model for the screening of potential thyroid disruptors acting on hepatic metabolic pathways of thyroid hormones, application to fipronil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Characterization of foetal exposure to bisphenol A and perturbation of thyroid function in newborn lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges de Sousa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Roger Rahmani</w:t>
+                <w:t xml:space="preserve">- Montagne C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Copenhagen Workshop on Endocrine Disrupters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Copenhague, Denmark. 2011</w:t>
+              <w:t xml:space="preserve">6th Workshop on Endocrine Disrupters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Copenhagen, Denmark. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744761v1</w:t>
+                <w:t xml:space="preserve">hal-02745779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of foetal exposure to bisphenol A and perturbation of thyroid function in newborn lambs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Interspecies comparison of Bisphenol A toxicokinetic: new insights for extrapolating observations from animal to humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Roques</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">- Montagne C</w:t>
+                <w:t xml:space="preserve">J.N.M. Tijdeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Workshop on Endocrine Disrupters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Copenhagen, Denmark. 2011</w:t>
+              <w:t xml:space="preserve">6. Workshop on Endocrine Disrupters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Copenhague, Denmark. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745779v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une nouvelle méthode de dosage des hormones thyroïdiennes (T3 et T4) et metabolites par UHPLC MS/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14433,208 +14433,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecies comparison of Bisphenol A toxicokinetic: new insights for extrapolating observations from animal to humans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
+                <w:t xml:space="preserve">Development of a rat primary cultured hepatocyte model for the screening of potential thyroid disruptors acting on hepatic metabolic pathways of thyroid hormones, application to fipronil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.Z. Lacroix</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Georges de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.N.M. Tijdeman</w:t>
+                <w:t xml:space="preserve">Roger Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Workshop on Endocrine Disrupters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Copenhague, Denmark. 2011</w:t>
+              <w:t xml:space="preserve">6th Copenhagen Workshop on Endocrine Disrupters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Copenhague, Denmark. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805351v1</w:t>
+                <w:t xml:space="preserve">hal-02744761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertinence des modèles animaux pour l'évaluation toxicologique des perturbateurs thyroïdiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leghait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14685,64 +14685,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'estimation du risque transfusionnel: Analyse de la disposition de la PRP administrée par voie sanguine chez la brebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15065,77 +15065,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation du triphénylphosphate (TPP) (EC No 204-112-2 ; CAS No 115-86-6) dans le cadre de l’évaluation des substances sous REACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Babajko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15181,165 +15181,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04166740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation du sulfate d’étain (n° CAS 7488-55-3) dans le cadre de l’évaluation des substances sous REACH</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avis de l'Anses relatif aux travaux d’expertise réalisés en 2022 par l’Agence concernant : les activités de classification sur les substances chimiques régies par le règlement REACH dans le cadre du règlement CE n°1272/2008 relatif à la classification, à l'étiquetage et à l'emballage des substances et des mélanges, dit règlement « CLP »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Pariselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baltora-Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Billault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calvayrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2016-SA-0287, Anses. 2023, 13 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2022-REACh-0250, Anses. 2023, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04342958v1</w:t>
+                <w:t xml:space="preserve">anses-04166083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note d’appui scientifique et technique du 02 février 2023 révisée de l’Anses relative à l’analyse de l’article de Fouyet et al. (2022) mis en avant par des acteurs économiques pour rejeter une règle de classification proposée par la Commission Européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15395,179 +15395,179 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2022-AST-0135, Anses. 2023, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04165658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif aux travaux d’expertise réalisés en 2022 par l’Agence concernant : les activités de classification sur les substances chimiques régies par le règlement REACH dans le cadre du règlement CE n°1272/2008 relatif à la classification, à l'étiquetage et à l'emballage des substances et des mélanges, dit règlement « CLP »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation du sulfate d’étain (n° CAS 7488-55-3) dans le cadre de l’évaluation des substances sous REACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Ulrich Mullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Pariselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Billault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2022-REACh-0250, Anses. 2023, 21 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2016-SA-0287, Anses. 2023, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04166083v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04342958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à la Pertinence de la ré-évaluation de la VTR chronique par voie orale pour les ions perchlorate</w:t>
               </w:r>
@@ -15701,51 +15701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ulrich Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Pariselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15823,51 +15823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ulrich Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Pariselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15909,336 +15909,336 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03671269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation des substances inscrites au programme de travail 2018-2019 de l’Agence dans le cadre de l’évaluation des substances sous REACH : l’oxyde ce chrome (III) (n°CAS 1308-38-9), le triclocarban (n°CAS 101-20-2), le resorcinol (n°CAS 108-46-3) et le 6,6'-di-tert-butyl-4,4'- butylidenedi-m-cresol (n°CAS 85-60-9)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Billault</w:t>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à l’élaboration d’une liste de substances chimiques d’intérêt en raison de leur activité endocrine potentielle - Méthode d’identification et stratégie de priorisation pour l’évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Emond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice M.R. Appenzeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Babajko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0070, Anses. 2021, 17 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2019-SA-0179, Anses. 2021, 107 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03671313v1</w:t>
+                <w:t xml:space="preserve">anses-04088761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à l’élaboration d’une liste de substances chimiques d’intérêt en raison de leur activité endocrine potentielle - Méthode d’identification et stratégie de priorisation pour l’évaluation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Babajko</w:t>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation des substances inscrites au programme de travail 2018-2019 de l’Agence dans le cadre de l’évaluation des substances sous REACH : l’oxyde ce chrome (III) (n°CAS 1308-38-9), le triclocarban (n°CAS 101-20-2), le resorcinol (n°CAS 108-46-3) et le 6,6'-di-tert-butyl-4,4'- butylidenedi-m-cresol (n°CAS 85-60-9)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ulrich Mullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Pariselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Billault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2019-SA-0179, Anses. 2021, 107 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0070, Anses. 2021, 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04088761v1</w:t>
+                <w:t xml:space="preserve">anses-03671313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à l’élaboration d’une méthodologie d’évaluation du caractère PE des substances chimiques en vue d’un classement en catégories « avérées, présumées, suspectées »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice M.R. Appenzeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Babajko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Belzunces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16303,51 +16303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ulrich Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Pariselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16399,77 +16399,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à la proposition de restriction au titre du Règlement REACH : « Formaldéhyde, HAP, Dioxines, Furanes et PCB dans les couches pour bébé à usage unique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Ulrich Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Pariselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16521,103 +16521,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à l’identification en tant que substance extrêmement préoccupante (SVHC) du Bisphénol B pour son caractère de perturbateur endocrinien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice M.R. Appenzeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Babajko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2019-SA-0221, Anses. 2020, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17202,51 +17202,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2E93E6A"/>
+    <w:nsid w:val="14EA3343"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17433,51 +17433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-viguie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3362-5125" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134529731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04662031v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guillou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vigui&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Fini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sachs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108861" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051059v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabaton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Person" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2023.116477" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749039v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pasquier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Michel-Caillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.115330" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701070v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Guignard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107336" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788300v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Jiao Peng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Palazzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice M.R. Appenzeller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120179" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408038v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beausoleil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Magueresse-Battistoni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Babajko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc-Lavier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.112233" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624291v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Printemps" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Michel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23063153" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652428v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Oliviero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marmugi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23084238" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690921v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135059" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110874" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624912v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy-Guiraute" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leghait" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pineau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Polizzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2019.114873" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02614010v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fowler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110711" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629138v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Deceuninck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#233;ny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Veyrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore C. Grandin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.05.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625190v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Collet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Mila" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP4599" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626596v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.01.065" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618575v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153883v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guenon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.12.019" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874553v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Habert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.02.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01864338v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cravedi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Applanat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.02.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153873v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nouveau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mendoza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190309" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628446v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Gauderat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15646-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617604v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624905v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Puel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.10.020" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607369v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.05.028" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01532248v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637439v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2016.04.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M0NT1S5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641312v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Corbel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2015.10.006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6BR064W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629934v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1510315" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641470v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Perdu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/dmd.114.061291" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637966v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2015.02.024" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D18NZQ0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636605v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berrebi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2014.06.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8SGP5DM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644875v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1307424R" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645480v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1206339" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650852v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Delous" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.07.083" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7LZRMDJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650176v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2013.08.012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650285v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.112.106369" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129778v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mansanet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale-Tabet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003809" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228311v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2012-1401" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191244v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfs094" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642068v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zh3f-q934" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649171v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.07.040" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JZ8NXBP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651373v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2011.09.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGHML979-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666882v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2010.05.018" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBCJN2MG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655631v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfq186" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655587v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Arnaudies" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Schelcher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raboisson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666288v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2010.01.018" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMKL6NZM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666328v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Camp" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2008.09.026" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655578v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654302v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Balme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diquelou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666138v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tabouret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2007.01628.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1929FCGL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655586v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M. Moudjou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Imbs" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.81859-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683273v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laroute" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andreoletti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0706072" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673094v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678945v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.05683" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676771v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alayrac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678530v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daveau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelletier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred J. Karsch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-4-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687537v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Picard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695845v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687404v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thibault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697691v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Skinner" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685167v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690986v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685472v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701732v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Locatelli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707109v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712920v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Berthelot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maurice" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035535v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gayrard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z Lacroix" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735369v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Claustre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Layssol" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bury" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mialon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275841v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lacroix" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275564v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738214v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouhsira" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Li&#233;nard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789707v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607766v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794956v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797334v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741140v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Fowler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741053v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741104v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749199v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berrebi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2013.05.505" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K956D4TC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809266v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744689v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Moussaoui" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191340v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749027v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eustache" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Elefant" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Multigner" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746012v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745719v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802372v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802231v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749084v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805354v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191177v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Kesteman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822380v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811804v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811751v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pelissie" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813489v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cochard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758657v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825764v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825643v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764256v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778367v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Corre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Martin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775806v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Morello" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775172v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ravault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851614v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292937v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigui&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Urien" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Person" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mani&#232;re" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2025.07.186" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954156v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Galharret" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Th&#233;odorou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789302v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797654v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mindeguia" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797562v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797324v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804149v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802996v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744761v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rahmani" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745779v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Montagne C" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191178v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805351v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Z. Lacroix" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N.M. Tijdeman" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811848v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827976v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793979v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04372962v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pariselli" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baltora-Rosset" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billault" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166740v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04342958v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Vasseur" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04165658v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166083v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04006614v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bodin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garnier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joyeux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03788108v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ulrich Mullot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03671269v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03671313v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04088761v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04088565v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03888189v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303407v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303301v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809399v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Appenzeller" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benhamed" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806122v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02845508v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-viguie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3362-5125" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134529731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04662031v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guillou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vigui&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Fini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sachs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108861" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749039v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pasquier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Michel-Caillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.115330" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051059v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabaton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Person" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2023.116477" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408038v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beausoleil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Magueresse-Battistoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Babajko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc-Lavier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.112233" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788300v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Jiao Peng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Palazzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice M.R. Appenzeller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120179" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624291v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Printemps" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Michel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23063153" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652428v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Oliviero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marmugi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23084238" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690921v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135059" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701070v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Guignard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107336" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110874" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624912v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy-Guiraute" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leghait" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pineau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Polizzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2019.114873" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02614010v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fowler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110711" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625190v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore C. Grandin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Collet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Mila" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP4599" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629138v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Deceuninck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#233;ny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Veyrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.05.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626596v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.01.065" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618575v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874553v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Habert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.02.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153883v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guenon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.12.019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01864338v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cravedi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Applanat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.02.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153873v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nouveau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mendoza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190309" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628446v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Gauderat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15646-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607369v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Puel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.05.028" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01532248v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624905v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.10.020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617604v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637439v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2016.04.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M0NT1S5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641312v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Corbel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2015.10.006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6BR064W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629934v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1510315" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641470v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Perdu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/dmd.114.061291" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637966v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2015.02.024" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D18NZQ0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636605v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berrebi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2014.06.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8SGP5DM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650285v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.112.106369" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650176v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2013.08.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129778v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mansanet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale-Tabet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003809" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228311v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2012-1401" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644875v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1307424R" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650852v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Delous" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.07.083" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7LZRMDJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645480v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1206339" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642068v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zh3f-q934" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191244v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfs094" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649171v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.07.040" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JZ8NXBP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651373v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2011.09.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGHML979-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655587v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Arnaudies" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Schelcher" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raboisson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666288v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2010.01.018" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMKL6NZM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666882v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2010.05.018" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBCJN2MG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655631v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfq186" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666328v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Camp" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2008.09.026" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655578v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654302v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Balme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diquelou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666138v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tabouret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2007.01628.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1929FCGL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655586v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M. Moudjou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Imbs" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.81859-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683273v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laroute" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andreoletti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0706072" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673094v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678945v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.05683" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676771v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alayrac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678530v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daveau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelletier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred J. Karsch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-4-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695845v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Picard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687537v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687404v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thibault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697691v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Skinner" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690986v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685167v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685472v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701732v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Locatelli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707109v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712920v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Berthelot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maurice" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035535v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gayrard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z Lacroix" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735369v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Claustre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Layssol" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bury" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mialon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275564v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275841v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lacroix" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738214v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouhsira" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Li&#233;nard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789707v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607766v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794956v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797334v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741053v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741104v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741140v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Fowler" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749199v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berrebi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2013.05.505" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K956D4TC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809266v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746012v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749027v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eustache" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Elefant" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Multigner" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191340v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745719v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802372v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749084v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802231v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Moussaoui" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744689v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805354v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191177v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Kesteman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822380v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811804v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811751v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pelissie" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813489v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cochard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758657v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825764v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825643v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764256v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775806v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Morello" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778367v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Corre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Martin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775172v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ravault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851614v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292937v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigui&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Urien" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Person" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mani&#232;re" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2025.07.186" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954156v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Galharret" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Th&#233;odorou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789302v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797654v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mindeguia" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797562v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797324v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802996v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804149v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745779v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Montagne C" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805351v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Z. Lacroix" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N.M. Tijdeman" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191178v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744761v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rahmani" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811848v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827976v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793979v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04372962v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pariselli" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baltora-Rosset" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billault" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166740v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166083v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04165658v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04342958v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Vasseur" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04006614v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bodin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garnier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joyeux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03788108v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ulrich Mullot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03671269v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04088761v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03671313v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04088565v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03888189v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303407v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303301v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809399v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Appenzeller" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benhamed" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806122v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02845508v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>