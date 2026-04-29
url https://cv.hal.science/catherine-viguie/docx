--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -315,291 +315,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04662031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits of the regulatory evaluation of resorcinol as a thyroid disruptor: When limited experimental data challenge established effects in humans</w:t>
+                <w:t xml:space="preserve">Importance of relative binding of bisphenol A and bisphenol S to plasma proteins for predicting their in vivo potencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Pasquier</w:t>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Fini</w:t>
+                <w:t xml:space="preserve">Nicolas Cabaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
+                <w:t xml:space="preserve">Elodie Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Michel-Caillet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 222, pp.115330. </w:t>
+              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 466, pp.116477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2023.115330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.taap.2023.116477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749039v1</w:t>
+                <w:t xml:space="preserve">hal-04051059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of relative binding of bisphenol A and bisphenol S to plasma proteins for predicting their in vivo potencies</w:t>
+                <w:t xml:space="preserve">Limits of the regulatory evaluation of resorcinol as a thyroid disruptor: When limited experimental data challenge established effects in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+                <w:t xml:space="preserve">Elodie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cabaton</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Fini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Person</w:t>
+                <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Zalko</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Michel-Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 466, pp.116477. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 222, pp.115330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.taap.2023.116477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2023.115330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04051059v1</w:t>
+                <w:t xml:space="preserve">hal-04749039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulatory and academic studies to derive reference values for human health: The case of bisphenol S</w:t>
               </w:r>
@@ -834,295 +834,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Differentiate General Toxicity-Related Endocrine Effects from Endocrine Disruption: Systematic Review of Carbon Disulfide Data</w:t>
+                <w:t xml:space="preserve">Are BPA Substitutes as Obesogenic as BPA?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Printemps</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
+                <w:t xml:space="preserve">Fabiana Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Marmugi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 23 (6), pp.3153. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23063153⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 23 (8), pp.4238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23084238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624291v1</w:t>
+                <w:t xml:space="preserve">hal-03652428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are BPA Substitutes as Obesogenic as BPA?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to Differentiate General Toxicity-Related Endocrine Effects from Endocrine Disruption: Systematic Review of Carbon Disulfide Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Marmugi</w:t>
+                <w:t xml:space="preserve">Nathalie Printemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Le Magueresse-Battistoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 23 (8), pp.4238. </w:t>
+              <w:t xml:space="preserve">, 2022, 23 (6), pp.3153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23084238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23063153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03652428v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hormonal profile changes induced by pesticide mixture exposure in female rats revealed by hair analysis</w:t>
               </w:r>
@@ -1372,51 +1372,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The trouble with endocrine disruptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zalko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 513, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1610,64 +1610,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fowler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1708,377 +1708,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral systemic bioavailability of bisphenol A and bisphenol S in pigs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative method for conjugated metabolites of bisphenol A and bisphenol S determination in food of animal origin by Ultra High Performance Liquid Chromatography-Tandem Mass Spectrometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+                <w:t xml:space="preserve">Yoann Deceuninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Veyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Flore C. Grandin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hanna Mila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/EHP4599⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1601, pp.232-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2019.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625190v1</w:t>
+                <w:t xml:space="preserve">hal-02629138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative method for conjugated metabolites of bisphenol A and bisphenol S determination in food of animal origin by Ultra High Performance Liquid Chromatography-Tandem Mass Spectrometry.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Deceuninck</w:t>
+                <w:t xml:space="preserve">Oral systemic bioavailability of bisphenol A and bisphenol S in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore C. Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Gény</w:t>
+                <w:t xml:space="preserve">Séverine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Veyrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Flore C. Grandin</w:t>
+                <w:t xml:space="preserve">Hanna Mila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1601, pp.232-242. </w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127 (7), 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2019.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1289/EHP4599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629138v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is bisphenol S a safer alternative to bisphenol A in terms of potential fetal exposure ? Placental transfer across the perfused human placenta.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore C. Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Mila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 221, pp.471-478. </w:t>
@@ -2110,420 +2110,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol S, used as bisphenol A alternative, accumulates in the fetal compartment throughout gestation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hanna Mila</w:t>
+                <w:t xml:space="preserve">Maternal parity affects placental development, growth and metabolism of foals until 1 year and a half</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Guenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108, pp.321-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2017.12.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618575v1</w:t>
+                <w:t xml:space="preserve">hal-02153883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence-based adverse outcome pathway approach for the identification of BPA as en endocrine disruptor in relation to its effect on the estrous cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 475, pp.10-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mce.2018.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal parity affects placental development, growth and metabolism of foals until 1 year and a half</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Guenon</w:t>
+                <w:t xml:space="preserve">Bisphenol S, used as bisphenol A alternative, accumulates in the fetal compartment throughout gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore C. Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Mila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41, pp.43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2017.12.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02153883v1</w:t>
+                <w:t xml:space="preserve">hal-02618575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulatory identification of BPA as an endocrine disruptor : Context and methodology</w:t>
               </w:r>
@@ -2647,77 +2647,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal obesity increases insulin resistance, low-grade inflammation and osteochondrosis lesions in foals and yearlings until 18 months of age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2775,919 +2775,919 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of human prenatal exposure to bisphenol A and bisphenol A glucuronide from an ovine semi-physiological toxicokinetic model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of an on-line solid phase extraction ultra performance liquid chromatography technique coupled to tandem mass spectrometry for quantification of bisphenol S and bisphenol S glucuronide: applicability to toxicokinetic investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore C. Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glenn Gauderat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rémi Servien</w:t>
+                <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-15646-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1526, pp.39-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628446v1</w:t>
+                <w:t xml:space="preserve">hal-02624905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for bisphenol A-induced disruption of maternal thyroid homeostasis in the pregnant ewe at low level representative of human exposure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fracturation hydraulique : quel risque pour les générations futures?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de veille scientifique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01607369v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracturation hydraulique : quel risque pour les générations futures ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evidence for bisphenol A-induced disruption of maternal thyroid homeostasis in the pregnant ewe at low level representative of human exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de veille scientifique </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 182, pp.458-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.05.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01532248v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an on-line solid phase extraction ultra performance liquid chromatography technique coupled to tandem mass spectrometry for quantification of bisphenol S and bisphenol S glucuronide: applicability to toxicokinetic investigations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fracturation hydraulique : quel risque pour les générations futures ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de veille scientifique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31, pp.27-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624905v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01532248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracturation hydraulique : quel risque pour les générations futures?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of human prenatal exposure to bisphenol A and bisphenol A glucuronide from an ovine semi-physiological toxicokinetic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Gauderat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de veille scientifique </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-15646-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02617604v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the contribution of buccal absorption to internal exposure to bisphenol A through the diet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Bisphenol A glucuronide deconjugation is a determining factor of fetal exposure to bisphenol A.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Gauderat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2016.04.004⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86, pp.52-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2015.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637439v1</w:t>
+                <w:t xml:space="preserve">hal-02641312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol A glucuronide deconjugation is a determining factor of fetal exposure to bisphenol A.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Characterization of the contribution of buccal absorption to internal exposure to bisphenol A through the diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Gauderat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 86, pp.52-9. </w:t>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.82-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2015.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2016.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641312v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on &amp;quot;In vitro effects of bisphenol A β-D-glucuronide (BPA-G) on adipogenesis in human and murine preadipocytes&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Gauderat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3751,103 +3751,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjugation and deconjugation reactions within the fetoplacental compartment in a sheep model: a key factor determining bisphenol A fetal exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Perdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drug Metabolism and Disposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43 (4), pp.467-76. </w:t>
@@ -3885,90 +3885,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allometric scaling for predicting human clearance of bisphenol A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4031,90 +4031,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidirectional placental transfer of bisphenol A and its main metabolite, bisphenol A-glucuronide, in the isolated perfused human placenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4171,295 +4171,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol A disposition in the sheep maternal-placental-fetal unit: mechanisms determining fetal internal exposure.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">The nuclear receptors pregnane X receptor and constitutive androstane receptor contribute to the impact of fipronil on hepatic gene expression linked to thyroid hormone metabolism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leghait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.112.106369⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 86 (7), pp.997-1039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2013.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650285v1</w:t>
+                <w:t xml:space="preserve">hal-02650176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nuclear receptors pregnane X receptor and constitutive androstane receptor contribute to the impact of fipronil on hepatic gene expression linked to thyroid hormone metabolism.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Bisphenol A disposition in the sheep maternal-placental-fetal unit: mechanisms determining fetal internal exposure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 86 (7), pp.997-1039. </w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 89 (1), pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2013.08.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.112.106369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650176v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Highly Prolific Phenotype of Lacaune Sheep Is Associated with an Ectopic Expression of the B4GALNT2 Gene within the Ovary.</w:t>
               </w:r>
@@ -4592,90 +4592,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal and Fetal Exposure to Bisphenol A Is Associated with Alterations of Thyroid Function in Pregnant Ewes and Their Newborn Lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 154 (1), pp.521-528. </w:t>
@@ -4713,77 +4713,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpreting bisphenol a absorption in the canine oral cavity: gayrard et Al. Respond.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4873,51 +4873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Delous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4989,77 +4989,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High bioavailability of bisphenol A from sublingual exposure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5136,64 +5136,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les perturbateurs endocriniens : enjeux pour le consommateur et défis scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24, pp.91-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5227,103 +5227,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CYP450-Dependent Biotransformation of the Insecticide Fipronil into Fipronil Sulfone Can Mediate Fipronil-Induced Thyroid Disruption in Rats (Full paper and erratum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 127 (1) 130 (2), pp.29-41 et 444-445. </w:t>
@@ -5361,103 +5361,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous quantification of bisphenol A and its glucuronide metabolite (BPA-G) in plasma and urine: applicability to toxicokinetic investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 85 (4), pp.2053-2059. </w:t>
@@ -5507,90 +5507,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competitive binding to plasma thyroid hormone transport proteins andthyroid disruption by phenylbutazone used as a probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 174 (2), pp.225 - 231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5688,51 +5688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raboisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (15), pp.54-60</w:t>
@@ -5774,77 +5774,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the mechanisms of fipronil-induced thyroid disruption specific of the rat: re-evaluation of fipronil thyroid toxicity in sheep?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leghait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5903,77 +5903,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of fipronil and its metabolite fipronil sulfone in rat plasma over a wide range of concentrations by LC/UV/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6032,103 +6032,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estrogenicity of Bisphenol A: a concentration-effect relationship on Luteinizing Hormone secretion in a sensitive model of prepubertal lamb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 117 (1), pp.54-62. </w:t>
@@ -6179,64 +6179,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fipronil-induced disruption of thyroid function in rats is mediated by increased total and free thyroxine clearances concomitantly to increased activity of hepatic enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leghait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6313,77 +6313,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased GH secretion in scrapie a prion-associated neurodegenerative disease is not due to suppressed IGF-1 negative feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 36 (3), pp.127-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6421,64 +6421,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma prion protein and creatinine levels in dogs with renal deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6533,64 +6533,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood clearance of the prion protein introduced by intravenous route in sheep is influenced by host genetic and physiopathologic factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6679,64 +6679,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prion protein in the cerebrospinal fluid of healthy and naturally scrapie-affected sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6813,64 +6813,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A possible pharmacological explanation for quinacrine failure to treat prion diseases: pharmacokinetic investigations in a ovine model of scrapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6947,64 +6947,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A possible pharmacological explanation for quinacrine failure to treat prion diseases: pharmacokinetic investigations in a ovine model of scrapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7098,64 +7098,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7206,64 +7206,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence d'efficacité de la quinacrine dans le traitement des maladies à prions : possible explication à caractère pharmacologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7459,243 +7459,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockade of tyrosine hydroxylase activity in the median eminence partially reverses the long day-induced inhibition of pulsatile LH secretion in the ewe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Median eminence dopaminergic activation is critical for the early long-day inhibition of luteinizing hormone secretion in the ewe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Picard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.C. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 10, pp.551-558</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 139 (12), pp.5094-5102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695845v1</w:t>
+                <w:t xml:space="preserve">hal-02687537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Median eminence dopaminergic activation is critical for the early long-day inhibition of luteinizing hormone secretion in the ewe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blockade of tyrosine hydroxylase activity in the median eminence partially reverses the long day-induced inhibition of pulsatile LH secretion in the ewe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bertrand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Picard</w:t>
+                <w:t xml:space="preserve">J.C. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 139 (12), pp.5094-5102</w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 10, pp.551-558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687537v1</w:t>
+                <w:t xml:space="preserve">hal-02695845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the short day-induced decrease in median eminence tyrosine hydroxylase activity in the ewe : temporal relationship to the changes in luteinizing hormone and prolactin secretion and short day-like effect of melatonin</w:t>
               </w:r>
@@ -7707,51 +7707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7841,51 +7841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Skinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7917,256 +7917,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controle photopériodique de la reproduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoperiodic modulation of monoamines and amino-acids involved in the control of prolactin and LH secretion in the ewe : evidence for a regulation of tyrosine hydroxylase activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 9 (1), pp.9-23</w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 8, pp.465-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690986v1</w:t>
+                <w:t xml:space="preserve">hal-02685167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoperiodic modulation of monoamines and amino-acids involved in the control of prolactin and LH secretion in the ewe : evidence for a regulation of tyrosine hydroxylase activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controle photopériodique de la reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 8, pp.465-474</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 9 (1), pp.9-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685167v1</w:t>
+                <w:t xml:space="preserve">hal-02690986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal breeding in sheep : mechanism of action of melatonin</w:t>
               </w:r>
@@ -8191,51 +8191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Skinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8689,51 +8689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Fini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gayrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8769,432 +8769,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a dietary-PTU model of gradual thyroid disruption (hypothyroidism) in the mouse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d'une approche intégrative modélisatrice pour évaluer l'exposition interne foetale humaine à un contaminant, appliquée au bisphénol A au titre de molécule modèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Gauderat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Claustre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Mialon</w:t>
+                <w:t xml:space="preserve">Marlène Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berrebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55. Congress of the European-Societies-of-Toxicology (EUROTOX) - Toxicology - Science Providing Solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Helsinki, Finland. pp.1</w:t>
+              <w:t xml:space="preserve">Journées ANR-ANSES- Perturbateurs endocriniens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735369v1</w:t>
+                <w:t xml:space="preserve">hal-03275841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developpement d'une approche intégrative pour évaluer l'exposition interne foetale humaine au bisphénol S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore C. Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ANR-ANSES - Perturbateurs endocriens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une approche intégrative modélisatrice pour évaluer l'exposition interne foetale humaine à un contaminant, appliquée au bisphénol A au titre de molécule modèle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Glenn Gauderat</w:t>
+                <w:t xml:space="preserve">Development of a dietary-PTU model of gradual thyroid disruption (hypothyroidism) in the mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Layssol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Lacroix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Zalko</w:t>
+                <w:t xml:space="preserve">L. Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ANR-ANSES- Perturbateurs endocriniens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">55. Congress of the European-Societies-of-Toxicology (EUROTOX) - Toxicology - Science Providing Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Helsinki, Finland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275841v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure evaluation of Fipronil: from pets to fleas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bouhsira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9275,103 +9275,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disposition du Bisphénol S et de son principal métabolite dans l’unité materno-foeto-placentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore C. Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aliments-Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francaise d'Etudes et de Recherches sur l'Obesite (AFERO). FRA., Jan 2017, Toulouse, France</w:t>
@@ -9413,90 +9413,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AOP as a tool for the classification of substances as endocrine disruptor: the case study of bisphenol A : effects on the female reproductive function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AOP, une approche alternative pour l'évaluation du risque?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Pharmaco Toxicologie Cellulaire (SPTC). PARIS, FRA., Jun 2017, Paris, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9521,103 +9521,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doit-on remplacer le bisphénol A par le bisphénol S? Contribution de la SPE-UPLC-MS/MS pour évaluer les déterminants de l'exposition fӕtale au BPS sur un modèle ovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès Francophone sur les Sciences Séparatives et les Couplages de l'AFSEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone des Sciences Séparatives (AFSEP). FRA., Mar 2017, Paris, France</w:t>
@@ -9672,77 +9672,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the British Society for Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British Society for Neuroendocrinology (BSN). Glasgow, GBR., Aug 2016, Glasgow, United Kingdom</w:t>
@@ -9784,90 +9784,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphenol A: comparison of the pharmacokinetics profiles obtained after 3 routes of administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Veterinary Pharmacology and Toxicology (EAVPT). FRA., 2015, Inconnu, France. pp.176</w:t>
@@ -9896,103 +9896,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphenol A-glucuronide hydrolysis in the ovine fetal compartment prolongs the fetal exposure to Bisphenol A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Gauderat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glenn Gauderat</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Veterinary Pharmacology and Toxicology (EAVPT). FRA., Jul 2015, Nantes, France. pp.176</w:t>
@@ -10034,64 +10034,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endocrine disruptors toxicology: what can domestic species bring to the table?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Fowler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10129,103 +10129,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidirectional placental transfer of BPA and its metabolite in the perfused human placental cotyledon model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49. Congress of the European Societies of Toxicology (EUROTOX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Interlaken, Switzerland. </w:t>
@@ -10275,103 +10275,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition foetale au Bisphénol A : Mécanismes toxicocinétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Perdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journéés d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Cap d'Agde, France</w:t>
@@ -10394,152 +10394,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic thyroid hormone transport and thyroid hormone metabolism interplay might be involved in fipronil-induced disruption of thyroid homeostasis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les perturbateurs endocriniens :enjeux pour le consommateur et défis scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Programme National de Recherche sur les Pertubateurs Endocriniens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Programme National de Recherche sur les Pertubateurs Endocriniens (PNRPE)., Dec 2012, Paris, France. 2p</w:t>
+              <w:t xml:space="preserve">Carrefours de l'Innovation Agronomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Toxicologie Alimentaire (1331)., 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746012v1</w:t>
+                <w:t xml:space="preserve">hal-01191340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphenol A at low doses: Updated evidence on reproductive function</w:t>
               </w:r>
@@ -10644,204 +10614,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les perturbateurs endocriniens :enjeux pour le consommateur et défis scientifiques</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hepatic thyroid hormone transport and thyroid hormone metabolism interplay might be involved in fipronil-induced disruption of thyroid homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Perdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Polizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'Innovation Agronomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Toxicologie Alimentaire (1331)., 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès du Programme National de Recherche sur les Pertubateurs Endocriniens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme National de Recherche sur les Pertubateurs Endocriniens (PNRPE)., Dec 2012, Paris, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191340v1</w:t>
+                <w:t xml:space="preserve">hal-02746012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of maternal and fetal bisphenol A disposition in a physiologically-based sheep model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Veterinary Pharmacology and Toxicology (EAVPT). FRA., Jul 2012, Noordwijkerhout, Netherlands. pp.1-182</w:t>
@@ -10939,103 +10939,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The free /conjugated Bisphenol A ratio in feto-placental compartment: a key parameter determining Bisphenol A prenatal exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Perdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Programme National de Recherche sur les Pertubateurs Endocriniens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Programme National de Rcherche sur les Pertubateurs Endocriniens (PNRPE)., Dec 2012, Paris, France</w:t>
@@ -11064,103 +11064,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of the nuclear receptors PXR and CAR to gene expression modulations induced by fipronil in rodent liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leghait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Health Food Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pôle Aliment Sécurité Sanitaire &amp; Santé (PA3S)., 2012, Toulouse, France</w:t>
@@ -11189,103 +11189,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of the nuclear receptors PXR and CAR to gene expression modulations induced by fipronil in rodent liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leghait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Noordwijkerhout, Netherlands. pp.1-182</w:t>
@@ -11314,103 +11314,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dosage simultané par UPLC/MS² du BPA et de son métabolite principal le BPA-Gluc purifié par Chromatographie Flash à partir d’urine de brebis : application pour des études toxicocinétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème congrès francophone de l’Afsep sur les sciences séparative et les couplages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Toulouse, France</w:t>
@@ -11439,77 +11439,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicologie comparative du fipronil et de son principal métabolite le fipronil sulfone: complémentarité des modèles animaux et cellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie Kesteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11564,103 +11564,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des effets d'un perturbateur endocrinien, le bisphénol-A sur la sécrétion de LH chez la brebis prépubère ovariectomisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11711,77 +11711,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leghait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">90th Endocrine Society's Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, San Francisco, United States. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11819,90 +11819,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Fipronil-induced thyroid disruption in a TBG-expressing species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leghait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Pelissie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">90th Endocrine Society's Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, San Francisco, United States. pp.Inconnu</w:t>
@@ -11944,90 +11944,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance or irrelevance of the rat model for the toxical evaluation of thyroid disruptors?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leghait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Congrès international de l’EAVPT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Turin, Italy. pp.Inconnu</w:t>
@@ -12069,64 +12069,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altérations de la régulation de la fonction somatotrope associées à la tremblante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12181,103 +12181,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence d'efficacité de la quinacrine dans le traitement de la tremblante : possible explication à caractère pharmacologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laroute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Séminaire INRA sur les ESST et les Prions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Le Croisic, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12315,90 +12315,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altérations de la régulation de la fonction somatotrope associées à la tremblante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Séminaire INRA sur les ESST et les Prions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Le Croisic, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12423,103 +12423,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of somatotropic axis, leptin, insulin and blood biochemical parameters in ewes naturally affected with scrapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of Animal Science Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, New York, United States</w:t>
@@ -12574,51 +12574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12673,64 +12673,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopaminergic control of LH secretion by the A15 nucleus in anoestrus ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12837,51 +12837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Ravault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13210,51 +13210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of bisphenol A exposure during gestation on female bacterial profile in the ovine model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Mila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13335,103 +13335,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphenol S, used as Bisphenol A alternative, accumulates in the fӕtal compartment throughout the gestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore C. Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées scientifiques GDR 3606 REPRO : ReproSciences 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. , 2017</w:t>
@@ -13460,103 +13460,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of hydrolysis of bisphenol A-glucuronide in the ovine fetal-amniotic unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Gauderat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mindeguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Copenhagen Workshop on Endocrine Disrupters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Copenhague, Denmark. , 1p, 2015</w:t>
@@ -13585,90 +13585,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Materno-fetal toxicokinetics of bisphenol A and its main metabolite, BPA-glucuronide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Gauderat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13710,103 +13710,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of feto-placental metabolic processes on the internal fetal exposure to bisphenol A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Gauderat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mindeguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conferences. Environmental Endocrine Disruptors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lucca, Italy. , 2014</w:t>
@@ -13835,77 +13835,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des hormones tyroîdiennes (HT) et métabolites par UPLC/MS/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13995,64 +13995,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leghait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GORDON Conférence on Environmental Endocrine Disruptors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, West Dover, United States. 2012</w:t>
@@ -14094,77 +14094,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of foetal exposure to bisphenol A and perturbation of thyroid function in newborn lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Montagne C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14200,329 +14200,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecies comparison of Bisphenol A toxicokinetic: new insights for extrapolating observations from animal to humans</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Développement d'une nouvelle méthode de dosage des hormones thyroïdiennes (T3 et T4) et metabolites par UHPLC MS/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Workshop on Endocrine Disrupters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Copenhague, Denmark. 2011</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Fréjus, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805351v1</w:t>
+                <w:t xml:space="preserve">hal-01191178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une nouvelle méthode de dosage des hormones thyroïdiennes (T3 et T4) et metabolites par UHPLC MS/MS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Interspecies comparison of Bisphenol A toxicokinetic: new insights for extrapolating observations from animal to humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N.M. Tijdeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Fréjus, France. 2011</w:t>
+              <w:t xml:space="preserve">6. Workshop on Endocrine Disrupters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Copenhague, Denmark. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191178v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a rat primary cultured hepatocyte model for the screening of potential thyroid disruptors acting on hepatic metabolic pathways of thyroid hormones, application to fipronil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14577,77 +14577,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertinence des modèles animaux pour l'évaluation toxicologique des perturbateurs thyroïdiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leghait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14685,64 +14685,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'estimation du risque transfusionnel: Analyse de la disposition de la PRP administrée par voie sanguine chez la brebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15065,64 +15065,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation du triphénylphosphate (TPP) (EC No 204-112-2 ; CAS No 115-86-6) dans le cadre de l’évaluation des substances sous REACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Babajko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15669,419 +15669,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04006614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l’Anses relatif à l’évaluation du disulfure de carbone (n° CAS 75-15-0) dans le cadre de l’évaluation des substances sous REACH</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Billault</w:t>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à l’élaboration d’une liste de substances chimiques d’intérêt en raison de leur activité endocrine potentielle - Méthode d’identification et stratégie de priorisation pour l’évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Emond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice M.R. Appenzeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Babajko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n° 2013-REACH-0247, Anses. 2021, 15 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2019-SA-0179, Anses. 2021, 107 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03788108v1</w:t>
+                <w:t xml:space="preserve">anses-04088761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation des substances inscrites au programme de travail 2018-2019 de l’Agence dans le cadre de l’évaluation des substances sous REACH : le n-butyl trichloride (n°CAS 1118-46-3) et le dioxyde de titane (n°CAS 13463-67-7)</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation des substances inscrites au programme de travail 2018-2019 de l’Agence dans le cadre de l’évaluation des substances sous REACH : l’oxyde ce chrome (III) (n°CAS 1308-38-9), le triclocarban (n°CAS 101-20-2), le resorcinol (n°CAS 108-46-3) et le 6,6'-di-tert-butyl-4,4'- butylidenedi-m-cresol (n°CAS 85-60-9)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ulrich Mullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Pariselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Billault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0070, Anses. 2021, 17 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Ulrich Mullot</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">anses-03671269v1</w:t>
+                <w:t xml:space="preserve">anses-03671313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à l’élaboration d’une liste de substances chimiques d’intérêt en raison de leur activité endocrine potentielle - Méthode d’identification et stratégie de priorisation pour l’évaluation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Babajko</w:t>
+                <w:t xml:space="preserve">Avis de l’Anses relatif à l’évaluation du disulfure de carbone (n° CAS 75-15-0) dans le cadre de l’évaluation des substances sous REACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ulrich Mullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Pariselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Billault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2019-SA-0179, Anses. 2021, 107 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n° 2013-REACH-0247, Anses. 2021, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04088761v1</w:t>
+                <w:t xml:space="preserve">anses-03788108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation des substances inscrites au programme de travail 2018-2019 de l’Agence dans le cadre de l’évaluation des substances sous REACH : l’oxyde ce chrome (III) (n°CAS 1308-38-9), le triclocarban (n°CAS 101-20-2), le resorcinol (n°CAS 108-46-3) et le 6,6'-di-tert-butyl-4,4'- butylidenedi-m-cresol (n°CAS 85-60-9)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+                <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation des substances inscrites au programme de travail 2018-2019 de l’Agence dans le cadre de l’évaluation des substances sous REACH : le n-butyl trichloride (n°CAS 1118-46-3) et le dioxyde de titane (n°CAS 13463-67-7)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ulrich Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16107,112 +16107,112 @@
                 <w:t xml:space="preserve">Fabrizio Pariselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Billault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0070, Anses. 2021, 17 p</w:t>
+              <w:t xml:space="preserve">[0] Saisines n° 2018-SA-0126 et 2018-SA-0127, Anses. 2021, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03671313v1</w:t>
+                <w:t xml:space="preserve">anses-03671269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à l’élaboration d’une méthodologie d’évaluation du caractère PE des substances chimiques en vue d’un classement en catégories « avérées, présumées, suspectées »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice M.R. Appenzeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16277,51 +16277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation de la substance inscrite au programme de travail 2016-2017 de l’Agence dans le cadre de l’évaluation des substances sous REACH : le 3a,4,7,7a-tetrahydro-1H-4,7-methanoindene (n°CAS 77-73-6)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ulrich Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16521,64 +16521,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à l’identification en tant que substance extrêmement préoccupante (SVHC) du Bisphénol B pour son caractère de perturbateur endocrinien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17202,51 +17202,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14EA3343"/>
+    <w:nsid w:val="E169C370"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17433,51 +17433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-viguie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3362-5125" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134529731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04662031v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guillou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vigui&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Fini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sachs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108861" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749039v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pasquier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Michel-Caillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.115330" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051059v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabaton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Person" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2023.116477" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408038v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beausoleil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Magueresse-Battistoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Babajko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc-Lavier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.112233" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788300v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Jiao Peng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Palazzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice M.R. Appenzeller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120179" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624291v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Printemps" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Michel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23063153" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652428v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Oliviero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marmugi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23084238" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690921v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135059" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701070v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Guignard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107336" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110874" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624912v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy-Guiraute" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leghait" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pineau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Polizzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2019.114873" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02614010v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fowler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110711" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625190v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore C. Grandin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Collet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Mila" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP4599" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629138v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Deceuninck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#233;ny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Veyrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.05.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626596v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.01.065" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618575v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874553v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Habert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.02.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153883v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guenon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.12.019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01864338v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cravedi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Applanat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.02.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153873v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nouveau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mendoza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190309" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628446v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Gauderat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15646-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607369v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Puel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.05.028" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01532248v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624905v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.10.020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617604v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637439v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2016.04.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M0NT1S5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641312v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Corbel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2015.10.006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6BR064W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629934v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1510315" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641470v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Perdu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/dmd.114.061291" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637966v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2015.02.024" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D18NZQ0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636605v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berrebi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2014.06.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8SGP5DM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650285v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.112.106369" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650176v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2013.08.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129778v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mansanet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale-Tabet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003809" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228311v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2012-1401" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644875v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1307424R" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650852v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Delous" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.07.083" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7LZRMDJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645480v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1206339" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642068v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zh3f-q934" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191244v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfs094" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649171v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.07.040" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JZ8NXBP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651373v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2011.09.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGHML979-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655587v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Arnaudies" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Schelcher" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raboisson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666288v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2010.01.018" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMKL6NZM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666882v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2010.05.018" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBCJN2MG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655631v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfq186" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666328v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Camp" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2008.09.026" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655578v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654302v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Balme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diquelou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666138v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tabouret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2007.01628.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1929FCGL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655586v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M. Moudjou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Imbs" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.81859-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683273v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laroute" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andreoletti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0706072" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673094v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678945v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.05683" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676771v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alayrac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678530v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daveau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelletier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred J. Karsch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-4-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695845v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Picard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687537v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687404v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thibault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697691v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Skinner" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690986v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685167v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685472v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701732v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Locatelli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707109v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712920v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Berthelot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maurice" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035535v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gayrard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z Lacroix" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735369v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Claustre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Layssol" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bury" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mialon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275564v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275841v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lacroix" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738214v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouhsira" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Li&#233;nard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789707v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607766v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794956v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797334v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741053v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741104v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741140v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Fowler" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749199v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berrebi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2013.05.505" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K956D4TC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809266v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746012v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749027v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eustache" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Elefant" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Multigner" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191340v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745719v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802372v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749084v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802231v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Moussaoui" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744689v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805354v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191177v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Kesteman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822380v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811804v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811751v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pelissie" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813489v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cochard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758657v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825764v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825643v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764256v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775806v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Morello" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778367v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Corre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Martin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775172v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ravault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851614v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292937v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigui&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Urien" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Person" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mani&#232;re" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2025.07.186" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954156v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Galharret" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Th&#233;odorou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789302v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797654v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mindeguia" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797562v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797324v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802996v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804149v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745779v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Montagne C" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805351v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Z. Lacroix" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N.M. Tijdeman" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191178v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744761v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rahmani" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811848v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827976v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793979v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04372962v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pariselli" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baltora-Rosset" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billault" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166740v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166083v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04165658v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04342958v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Vasseur" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04006614v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bodin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garnier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joyeux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03788108v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ulrich Mullot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03671269v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04088761v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03671313v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04088565v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03888189v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303407v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303301v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809399v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Appenzeller" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benhamed" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806122v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02845508v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-viguie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3362-5125" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134529731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04662031v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guillou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vigui&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Fini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sachs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108861" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051059v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabaton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Person" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2023.116477" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749039v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pasquier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Michel-Caillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.115330" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408038v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beausoleil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Magueresse-Battistoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Babajko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc-Lavier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.112233" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788300v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Jiao Peng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Palazzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice M.R. Appenzeller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120179" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652428v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Oliviero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marmugi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23084238" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624291v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Printemps" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Michel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23063153" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690921v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135059" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701070v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Guignard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107336" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110874" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624912v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy-Guiraute" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leghait" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pineau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Polizzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2019.114873" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02614010v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fowler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110711" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629138v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Deceuninck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#233;ny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Veyrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore C. Grandin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.05.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625190v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Collet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Mila" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP4599" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626596v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.01.065" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153883v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guenon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.12.019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874553v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Habert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.02.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618575v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01864338v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cravedi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Applanat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.02.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153873v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nouveau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mendoza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190309" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624905v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Puel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.10.020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617604v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607369v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.05.028" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01532248v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628446v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Gauderat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15646-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641312v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Corbel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2015.10.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6BR064W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637439v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2016.04.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M0NT1S5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629934v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1510315" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641470v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Perdu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/dmd.114.061291" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637966v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2015.02.024" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D18NZQ0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636605v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berrebi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2014.06.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8SGP5DM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650176v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2013.08.012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650285v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.112.106369" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129778v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mansanet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale-Tabet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003809" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228311v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2012-1401" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644875v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1307424R" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650852v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Delous" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.07.083" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7LZRMDJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645480v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1206339" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642068v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zh3f-q934" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191244v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfs094" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649171v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.07.040" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JZ8NXBP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651373v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2011.09.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGHML979-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655587v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Arnaudies" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Schelcher" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raboisson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666288v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2010.01.018" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMKL6NZM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666882v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2010.05.018" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBCJN2MG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655631v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfq186" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666328v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Camp" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2008.09.026" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655578v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654302v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Balme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diquelou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666138v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tabouret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2007.01628.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1929FCGL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655586v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M. Moudjou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Imbs" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.81859-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683273v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laroute" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andreoletti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0706072" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673094v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678945v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.05683" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676771v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alayrac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678530v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daveau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelletier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred J. Karsch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-4-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687537v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Picard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695845v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687404v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thibault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697691v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Skinner" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685167v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690986v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685472v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701732v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Locatelli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707109v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712920v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Berthelot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maurice" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035535v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gayrard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z Lacroix" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275841v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lacroix" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275564v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735369v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Claustre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Layssol" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bury" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mialon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738214v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouhsira" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Li&#233;nard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789707v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607766v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794956v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797334v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741053v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741104v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741140v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Fowler" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749199v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berrebi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2013.05.505" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K956D4TC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809266v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191340v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749027v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eustache" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Elefant" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Multigner" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746012v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745719v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802372v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749084v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802231v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Moussaoui" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744689v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805354v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191177v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Kesteman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822380v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811804v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811751v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pelissie" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813489v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cochard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758657v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825764v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825643v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764256v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775806v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Morello" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778367v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Corre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Martin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775172v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ravault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851614v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292937v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigui&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Urien" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Person" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mani&#232;re" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2025.07.186" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954156v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Galharret" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Th&#233;odorou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789302v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797654v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mindeguia" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797562v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797324v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802996v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804149v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745779v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Montagne C" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191178v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805351v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Z. Lacroix" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N.M. Tijdeman" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744761v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rahmani" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811848v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827976v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793979v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04372962v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pariselli" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baltora-Rosset" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billault" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166740v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166083v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04165658v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04342958v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Vasseur" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04006614v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bodin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garnier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joyeux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04088761v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03671313v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ulrich Mullot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03788108v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03671269v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04088565v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03888189v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303407v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303301v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809399v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Appenzeller" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benhamed" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806122v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02845508v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>