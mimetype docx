--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -579,801 +579,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulatory and academic studies to derive reference values for human health: The case of bisphenol S</w:t>
+                <w:t xml:space="preserve">Gestational exposure to bisphenol A induces region-specific changes in brain metabolomic fingerprints in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Beausoleil</w:t>
+                <w:t xml:space="preserve">Davy Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Le Magueresse-Battistoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Viguié</w:t>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Babajko</w:t>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.112233⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 165, pp.107336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2022.107336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408038v1</w:t>
+                <w:t xml:space="preserve">hal-03701070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of hair thyroid and steroid hormone concentrations in the rat evidence endocrine disrupting potential of a low dose mixture of polycyclic aromatic hydrocarbons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulatory and academic studies to derive reference values for human health: The case of bisphenol S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Palazzi</w:t>
+                <w:t xml:space="preserve">Claire Beausoleil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Le Magueresse-Battistoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Babajko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120179⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 204 (Part C), pp.112233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.112233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03788300v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are BPA Substitutes as Obesogenic as BPA?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Marmugi</w:t>
+                <w:t xml:space="preserve">Measurement of hair thyroid and steroid hormone concentrations in the rat evidence endocrine disrupting potential of a low dose mixture of polycyclic aromatic hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng-Jiao Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Palazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice M.R. Appenzeller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23084238⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 313, pp.120179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03652428v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Differentiate General Toxicity-Related Endocrine Effects from Endocrine Disruption: Systematic Review of Carbon Disulfide Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
+                <w:t xml:space="preserve">Are BPA Substitutes as Obesogenic as BPA?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Marmugi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 23 (6), pp.3153. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23063153⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 23 (8), pp.4238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23084238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03624291v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormonal profile changes induced by pesticide mixture exposure in female rats revealed by hair analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Palazzi</w:t>
+                <w:t xml:space="preserve">How to Differentiate General Toxicity-Related Endocrine Effects from Endocrine Disruption: Systematic Review of Carbon Disulfide Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Printemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Le Magueresse-Battistoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brice M.R. Appenzeller</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.135059⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (6), pp.3153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23063153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690921v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestational exposure to bisphenol A induces region-specific changes in brain metabolomic fingerprints in sheep</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hormonal profile changes induced by pesticide mixture exposure in female rats revealed by hair analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng-Jiao Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Palazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice M.R. Appenzeller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 165, pp.107336. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 303, pp.135059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2022.107336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.135059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701070v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The trouble with endocrine disruptors</w:t>
               </w:r>
@@ -1597,77 +1597,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a better understanding of the effects of endocrine disrupting compounds on health: Human-relevant case studies from sheep models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fowler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1708,377 +1708,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative method for conjugated metabolites of bisphenol A and bisphenol S determination in food of animal origin by Ultra High Performance Liquid Chromatography-Tandem Mass Spectrometry.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oral systemic bioavailability of bisphenol A and bisphenol S in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Deceuninck</w:t>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+                <w:t xml:space="preserve">Flore C. Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Gény</w:t>
+                <w:t xml:space="preserve">Séverine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Veyrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Flore C. Grandin</w:t>
+                <w:t xml:space="preserve">Hanna Mila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2019.05.001⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127 (7), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/EHP4599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629138v1</w:t>
+                <w:t xml:space="preserve">hal-02625190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral systemic bioavailability of bisphenol A and bisphenol S in pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+                <w:t xml:space="preserve">Quantitative method for conjugated metabolites of bisphenol A and bisphenol S determination in food of animal origin by Ultra High Performance Liquid Chromatography-Tandem Mass Spectrometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Deceuninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Veyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore C. Grandin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hanna Mila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 127 (7), 12 p. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1601, pp.232-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1289/EHP4599⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2019.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625190v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is bisphenol S a safer alternative to bisphenol A in terms of potential fetal exposure ? Placental transfer across the perfused human placenta.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore C. Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Mila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 221, pp.471-478. </w:t>
@@ -2302,51 +2302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 475, pp.10-28. </w:t>
@@ -2384,103 +2384,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphenol S, used as bisphenol A alternative, accumulates in the fetal compartment throughout gestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore C. Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Mila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 41, pp.43</w:t>
@@ -2503,342 +2503,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulatory identification of BPA as an endocrine disruptor : Context and methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Beausoleil</w:t>
+                <w:t xml:space="preserve">Maternal obesity increases insulin resistance, low-grade inflammation and osteochondrosis lesions in foals and yearlings until 18 months of age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Emond</w:t>
+                <w:t xml:space="preserve">E. Nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Cravedi</w:t>
+                <w:t xml:space="preserve">L. Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Applanat</w:t>
+                <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2018.02.001⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.e0190309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0190309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864338v1</w:t>
+                <w:t xml:space="preserve">hal-02153873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal obesity increases insulin resistance, low-grade inflammation and osteochondrosis lesions in foals and yearlings until 18 months of age</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Robles</w:t>
+                <w:t xml:space="preserve">Regulatory identification of BPA as an endocrine disruptor : Context and methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Beausoleil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Nouveau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Gautier</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Cravedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mendoza</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dubois</w:t>
+                <w:t xml:space="preserve">Martine Applanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (1), pp.e0190309. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 475, pp.4-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0190309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2018.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02153873v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an on-line solid phase extraction ultra performance liquid chromatography technique coupled to tandem mass spectrometry for quantification of bisphenol S and bisphenol S glucuronide: applicability to toxicokinetic investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore C. Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2982,273 +2982,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for bisphenol A-induced disruption of maternal thyroid homeostasis in the pregnant ewe at low level representative of human exposure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fracturation hydraulique : quel risque pour les générations futures ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de veille scientifique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31, pp.27-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607369v1</w:t>
+                <w:t xml:space="preserve">anses-01532248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracturation hydraulique : quel risque pour les générations futures ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evidence for bisphenol A-induced disruption of maternal thyroid homeostasis in the pregnant ewe at low level representative of human exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de veille scientifique </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 182, pp.458-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.05.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01532248v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of human prenatal exposure to bisphenol A and bisphenol A glucuronide from an ovine semi-physiological toxicokinetic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Gauderat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3338,51 +3338,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphenol A glucuronide deconjugation is a determining factor of fetal exposure to bisphenol A.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Gauderat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3471,103 +3471,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the contribution of buccal absorption to internal exposure to bisphenol A through the diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Gauderat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93, pp.82-88. </w:t>
@@ -3643,51 +3643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Gauderat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3803,51 +3803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drug Metabolism and Disposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43 (4), pp.467-76. </w:t>
@@ -3885,77 +3885,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allometric scaling for predicting human clearance of bisphenol A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4070,51 +4070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4171,1293 +4171,1293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nuclear receptors pregnane X receptor and constitutive androstane receptor contribute to the impact of fipronil on hepatic gene expression linked to thyroid hormone metabolism.</w:t>
+                <w:t xml:space="preserve">Disposition of fipronil in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Roques</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Georges Delous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2013.08.012⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 93 (10), pp.2276-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.07.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650176v1</w:t>
+                <w:t xml:space="preserve">hal-02650852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol A disposition in the sheep maternal-placental-fetal unit: mechanisms determining fetal internal exposure.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High bioavailability of bisphenol A from sublingual exposure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.112.106369⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 121 (8), pp.951-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/ehp.1206339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650285v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Highly Prolific Phenotype of Lacaune Sheep Is Associated with an Ectopic Expression of the B4GALNT2 Gene within the Ovary.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bardou</w:t>
+                <w:t xml:space="preserve">Interpreting bisphenol a absorption in the canine oral cavity: gayrard et Al. Respond.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003809⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 121 (11-12), pp.A323-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/ehp.1307424R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129778v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal and Fetal Exposure to Bisphenol A Is Associated with Alterations of Thyroid Function in Pregnant Ewes and Their Newborn Lambs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Puel</w:t>
+                <w:t xml:space="preserve">The nuclear receptors pregnane X receptor and constitutive androstane receptor contribute to the impact of fipronil on hepatic gene expression linked to thyroid hormone metabolism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leghait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/en.2012-1401⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 86 (7), pp.997-1039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2013.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228311v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting bisphenol a absorption in the canine oral cavity: gayrard et Al. Respond.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bisphenol A disposition in the sheep maternal-placental-fetal unit: mechanisms determining fetal internal exposure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/ehp.1307424R⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 89 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.112.106369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644875v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disposition of fipronil in rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Highly Prolific Phenotype of Lacaune Sheep Is Associated with an Ectopic Expression of the B4GALNT2 Gene within the Ovary.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Drouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+                <w:t xml:space="preserve">Camille Mansanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Delous</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Viguié</w:t>
+                <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kamila Canale-Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.07.083⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (9), pp.e1003809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02650852v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High bioavailability of bisphenol A from sublingual exposure.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal and Fetal Exposure to Bisphenol A Is Associated with Alterations of Thyroid Function in Pregnant Ewes and Their Newborn Lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 121 (8), pp.951-6. </w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 154 (1), pp.521-528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1289/ehp.1206339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/en.2012-1401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645480v1</w:t>
+                <w:t xml:space="preserve">hal-01228311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les perturbateurs endocriniens : enjeux pour le consommateur et défis scientifiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">CYP450-Dependent Biotransformation of the Insecticide Fipronil into Fipronil Sulfone Can Mediate Fipronil-Induced Thyroid Disruption in Rats (Full paper and erratum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24, pp.91-103. </w:t>
+              <w:t xml:space="preserve">Toxicological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 127 (1) 130 (2), pp.29-41 et 444-445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/zh3f-q934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kfs094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642068v1</w:t>
+                <w:t xml:space="preserve">hal-01191244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CYP450-Dependent Biotransformation of the Insecticide Fipronil into Fipronil Sulfone Can Mediate Fipronil-Induced Thyroid Disruption in Rats (Full paper and erratum)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Puel</w:t>
+                <w:t xml:space="preserve">Les perturbateurs endocriniens : enjeux pour le consommateur et défis scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 127 (1) 130 (2), pp.29-41 et 444-445. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24, pp.91-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/toxsci/kfs094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/zh3f-q934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191244v1</w:t>
+                <w:t xml:space="preserve">hal-02642068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous quantification of bisphenol A and its glucuronide metabolite (BPA-G) in plasma and urine: applicability to toxicokinetic investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 85 (4), pp.2053-2059. </w:t>
@@ -5520,51 +5520,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competitive binding to plasma thyroid hormone transport proteins andthyroid disruption by phenylbutazone used as a probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5630,557 +5630,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligoéléments hormones thyroïdiennes variations physiologiques et relation avec l'iode et le sélénium chez les bovins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Raboisson</w:t>
+                <w:t xml:space="preserve">Quantification of fipronil and its metabolite fipronil sulfone in rat plasma over a wide range of concentrations by LC/UV/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 878 (22), pp.1934-1938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2010.05.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655587v1</w:t>
+                <w:t xml:space="preserve">hal-02666882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the mechanisms of fipronil-induced thyroid disruption specific of the rat: re-evaluation of fipronil thyroid toxicity in sheep?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+                <w:t xml:space="preserve">Estrogenicity of Bisphenol A: a concentration-effect relationship on Luteinizing Hormone secretion in a sensitive model of prepubertal lamb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2010.01.018⟩</w:t>
+              <w:t xml:space="preserve">Toxicological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 117 (1), pp.54-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kfq186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02666288v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of fipronil and its metabolite fipronil sulfone in rat plasma over a wide range of concentrations by LC/UV/MS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+                <w:t xml:space="preserve">Oligoéléments hormones thyroïdiennes variations physiologiques et relation avec l'iode et le sélénium chez les bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Arnaudies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Schelcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raboisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (15), pp.54-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02666882v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estrogenicity of Bisphenol A: a concentration-effect relationship on Luteinizing Hormone secretion in a sensitive model of prepubertal lamb</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Is the mechanisms of fipronil-induced thyroid disruption specific of the rat: re-evaluation of fipronil thyroid toxicity in sheep?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leghait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 194 (3), pp.51-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2010.01.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/toxsci/kfq186⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02655631v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fipronil-induced disruption of thyroid function in rats is mediated by increased total and free thyroxine clearances concomitantly to increased activity of hepatic enzymes</w:t>
               </w:r>
@@ -6192,51 +6192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leghait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6313,51 +6313,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased GH secretion in scrapie a prion-associated neurodegenerative disease is not due to suppressed IGF-1 negative feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6421,51 +6421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma prion protein and creatinine levels in dogs with renal deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6546,51 +6546,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood clearance of the prion protein introduced by intravenous route in sheep is influenced by host genetic and physiopathologic factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6679,51 +6679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prion protein in the cerebrospinal fluid of healthy and naturally scrapie-affected sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6826,51 +6826,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A possible pharmacological explanation for quinacrine failure to treat prion diseases: pharmacokinetic investigations in a ovine model of scrapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6960,51 +6960,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A possible pharmacological explanation for quinacrine failure to treat prion diseases: pharmacokinetic investigations in a ovine model of scrapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7111,51 +7111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7206,51 +7206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence d'efficacité de la quinacrine dans le traitement des maladies à prions : possible explication à caractère pharmacologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8689,51 +8689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Fini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gayrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8900,77 +8900,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developpement d'une approche intégrative pour évaluer l'exposition interne foetale humaine au bisphénol S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore C. Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9150,51 +9150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure evaluation of Fipronil: from pets to fleas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bouhsira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9275,64 +9275,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disposition du Bisphénol S et de son principal métabolite dans l’unité materno-foeto-placentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore C. Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9439,51 +9439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9521,51 +9521,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doit-on remplacer le bisphénol A par le bisphénol S? Contribution de la SPE-UPLC-MS/MS pour évaluer les déterminants de l'exposition fӕtale au BPS sur un modèle ovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9659,77 +9659,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the interplay between the cental nervous and endocrine systems for identifying biomarkers of effect of developmental exposure to endocrine disruptors: a sheep point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9765,385 +9765,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol A: comparison of the pharmacokinetics profiles obtained after 3 routes of administration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Puel</w:t>
+                <w:t xml:space="preserve">Endocrine disruptors toxicology: what can domestic species bring to the table?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Fowler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Association for Veterinary Pharmacology and Toxicology (EAVPT). FRA., 2015, Inconnu, France. pp.176</w:t>
+              <w:t xml:space="preserve">, European Association for Veterinary Pharmacology and Toxicology (EAVPT). FRA., Jul 2015, Nantes, France. pp.176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741053v1</w:t>
+                <w:t xml:space="preserve">hal-02741140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol A-glucuronide hydrolysis in the ovine fetal compartment prolongs the fetal exposure to Bisphenol A</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Bisphenol A: comparison of the pharmacokinetics profiles obtained after 3 routes of administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Association for Veterinary Pharmacology and Toxicology (EAVPT). FRA., Jul 2015, Nantes, France. pp.176</w:t>
+              <w:t xml:space="preserve">, European Association for Veterinary Pharmacology and Toxicology (EAVPT). FRA., 2015, Inconnu, France. pp.176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741104v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endocrine disruptors toxicology: what can domestic species bring to the table?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bisphenol A-glucuronide hydrolysis in the ovine fetal compartment prolongs the fetal exposure to Bisphenol A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Gauderat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Veterinary Pharmacology and Toxicology (EAVPT). FRA., Jul 2015, Nantes, France. pp.176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741140v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidirectional placental transfer of BPA and its metabolite in the perfused human placental cotyledon model</w:t>
               </w:r>
@@ -10181,51 +10181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49. Congress of the European Societies of Toxicology (EUROTOX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Interlaken, Switzerland. </w:t>
@@ -10327,51 +10327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Perdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journéés d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Cap d'Agde, France</w:t>
@@ -10394,1023 +10394,1023 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les perturbateurs endocriniens :enjeux pour le consommateur et défis scientifiques</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contribution of the nuclear receptors PXR and CAR to gene expression modulations induced by fipronil in rodent liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leghait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'Innovation Agronomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Toxicologie Alimentaire (1331)., 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">12th International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Noordwijkerhout, Netherlands. pp.1-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191340v1</w:t>
+                <w:t xml:space="preserve">hal-02744689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol A at low doses: Updated evidence on reproductive function</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les perturbateurs endocriniens :enjeux pour le consommateur et défis scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Congress of the European-Societies-of-Toxicology (EUROTOX)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Societies of Toxicology (EUROTOX)., Jun 2012, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Carrefours de l'Innovation Agronomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Toxicologie Alimentaire (1331)., 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749027v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic thyroid hormone transport and thyroid hormone metabolism interplay might be involved in fipronil-induced disruption of thyroid homeostasis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
+                <w:t xml:space="preserve">Bisphenol A at low doses: Updated evidence on reproductive function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Beausoleil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Eustache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Elefant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Multigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Programme National de Recherche sur les Pertubateurs Endocriniens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Programme National de Recherche sur les Pertubateurs Endocriniens (PNRPE)., Dec 2012, Paris, France. 2p</w:t>
+              <w:t xml:space="preserve">48th Congress of the European-Societies-of-Toxicology (EUROTOX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Societies of Toxicology (EUROTOX)., Jun 2012, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746012v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of maternal and fetal bisphenol A disposition in a physiologically-based sheep model</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Hepatic thyroid hormone transport and thyroid hormone metabolism interplay might be involved in fipronil-induced disruption of thyroid homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Perdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Polizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Veterinary Pharmacology and Toxicology (EAVPT). FRA., Jul 2012, Noordwijkerhout, Netherlands. pp.1-182</w:t>
+              <w:t xml:space="preserve">Congrès du Programme National de Recherche sur les Pertubateurs Endocriniens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme National de Recherche sur les Pertubateurs Endocriniens (PNRPE)., Dec 2012, Paris, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745719v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des perturbateurs thyroïdiens : à la recherche d'un modèle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of maternal and fetal bisphenol A disposition in a physiologically-based sheep model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifiques du champ 4 du département Alim H</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Dijon, France</w:t>
+              <w:t xml:space="preserve">12th International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Veterinary Pharmacology and Toxicology (EAVPT). FRA., Jul 2012, Noordwijkerhout, Netherlands. pp.1-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802372v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The free /conjugated Bisphenol A ratio in feto-placental compartment: a key parameter determining Bisphenol A prenatal exposure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation des perturbateurs thyroïdiens : à la recherche d'un modèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Programme National de Recherche sur les Pertubateurs Endocriniens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Programme National de Rcherche sur les Pertubateurs Endocriniens (PNRPE)., Dec 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifiques du champ 4 du département Alim H</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749084v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the nuclear receptors PXR and CAR to gene expression modulations induced by fipronil in rodent liver</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">The free /conjugated Bisphenol A ratio in feto-placental compartment: a key parameter determining Bisphenol A prenatal exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Perdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Health Food Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle Aliment Sécurité Sanitaire &amp; Santé (PA3S)., 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès du Programme National de Recherche sur les Pertubateurs Endocriniens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme National de Rcherche sur les Pertubateurs Endocriniens (PNRPE)., Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802231v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of the nuclear receptors PXR and CAR to gene expression modulations induced by fipronil in rodent liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leghait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Noordwijkerhout, Netherlands. pp.1-182</w:t>
+              <w:t xml:space="preserve">4th Health Food Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Aliment Sécurité Sanitaire &amp; Santé (PA3S)., 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744689v1</w:t>
+                <w:t xml:space="preserve">hal-02802231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dosage simultané par UPLC/MS² du BPA et de son métabolite principal le BPA-Gluc purifié par Chromatographie Flash à partir d’urine de brebis : application pour des études toxicocinétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème congrès francophone de l’Afsep sur les sciences séparative et les couplages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Toulouse, France</w:t>
@@ -11439,64 +11439,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicologie comparative du fipronil et de son principal métabolite le fipronil sulfone: complémentarité des modèles animaux et cellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11564,64 +11564,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des effets d'un perturbateur endocrinien, le bisphénol-A sur la sécrétion de LH chez la brebis prépubère ovariectomisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11724,51 +11724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leghait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11832,51 +11832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leghait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Pelissie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11957,51 +11957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leghait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12082,51 +12082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12181,51 +12181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence d'efficacité de la quinacrine dans le traitement de la tremblante : possible explication à caractère pharmacologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12328,51 +12328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12436,51 +12436,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of somatotropic axis, leptin, insulin and blood biochemical parameters in ewes naturally affected with scrapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12542,277 +12542,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The control of seasonality : a challenge to small ruminant breeding</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dopaminergic control of LH secretion by the A15 nucleus in anoestrus ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Morello</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.B. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. International Symposium of Societa Italiana per il Progresso della Zootecnica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1995, Milan, Italy</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Reproduction in Domestic Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1994, Townsville, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02775806v1</w:t>
+                <w:t xml:space="preserve">hal-02778367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopaminergic control of LH secretion by the A15 nucleus in anoestrus ewes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The control of seasonality : a challenge to small ruminant breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.B. Martin</w:t>
+                <w:t xml:space="preserve">H. Morello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Reproduction in Domestic Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1994, Townsville, Australia</w:t>
+              <w:t xml:space="preserve">30. International Symposium of Societa Italiana per il Progresso della Zootecnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1995, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02778367v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02775806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoperiodic and neuroendocrine control of seasonal reproductive functions in the ovine and caprine species</w:t>
               </w:r>
@@ -13210,51 +13210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of bisphenol A exposure during gestation on female bacterial profile in the ovine model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Mila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13335,64 +13335,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphenol S, used as Bisphenol A alternative, accumulates in the fӕtal compartment throughout the gestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore C. Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13473,90 +13473,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of hydrolysis of bisphenol A-glucuronide in the ovine fetal-amniotic unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Gauderat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mindeguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Copenhagen Workshop on Endocrine Disrupters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Copenhague, Denmark. , 1p, 2015</w:t>
@@ -13598,77 +13598,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Materno-fetal toxicokinetics of bisphenol A and its main metabolite, BPA-glucuronide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Gauderat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13723,90 +13723,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of feto-placental metabolic processes on the internal fetal exposure to bisphenol A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Gauderat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mindeguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conferences. Environmental Endocrine Disruptors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lucca, Italy. , 2014</w:t>
@@ -13835,90 +13835,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des hormones tyroîdiennes (HT) et métabolites par UPLC/MS/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13995,51 +13995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leghait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14075,510 +14075,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of foetal exposure to bisphenol A and perturbation of thyroid function in newborn lambs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Development of a rat primary cultured hepatocyte model for the screening of potential thyroid disruptors acting on hepatic metabolic pathways of thyroid hormones, application to fipronil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">- Montagne C</w:t>
+                <w:t xml:space="preserve">Georges de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Workshop on Endocrine Disrupters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Copenhagen, Denmark. 2011</w:t>
+              <w:t xml:space="preserve">6th Copenhagen Workshop on Endocrine Disrupters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Copenhague, Denmark. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745779v1</w:t>
+                <w:t xml:space="preserve">hal-02744761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une nouvelle méthode de dosage des hormones thyroïdiennes (T3 et T4) et metabolites par UHPLC MS/MS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Characterization of foetal exposure to bisphenol A and perturbation of thyroid function in newborn lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Montagne C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Fréjus, France. 2011</w:t>
+              <w:t xml:space="preserve">6th Workshop on Endocrine Disrupters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Copenhagen, Denmark. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191178v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecies comparison of Bisphenol A toxicokinetic: new insights for extrapolating observations from animal to humans</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement d'une nouvelle méthode de dosage des hormones thyroïdiennes (T3 et T4) et metabolites par UHPLC MS/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Workshop on Endocrine Disrupters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Copenhague, Denmark. 2011</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Fréjus, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805351v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a rat primary cultured hepatocyte model for the screening of potential thyroid disruptors acting on hepatic metabolic pathways of thyroid hormones, application to fipronil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Roques</w:t>
+                <w:t xml:space="preserve">Interspecies comparison of Bisphenol A toxicokinetic: new insights for extrapolating observations from animal to humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges de Sousa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+                <w:t xml:space="preserve">M.Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Rahmani</w:t>
+                <w:t xml:space="preserve">J.N.M. Tijdeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Copenhagen Workshop on Endocrine Disrupters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Copenhague, Denmark. 2011</w:t>
+              <w:t xml:space="preserve">6. Workshop on Endocrine Disrupters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Copenhague, Denmark. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744761v1</w:t>
+                <w:t xml:space="preserve">hal-02805351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertinence des modèles animaux pour l'évaluation toxicologique des perturbateurs thyroïdiens</w:t>
               </w:r>
@@ -14590,51 +14590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leghait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14685,51 +14685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'estimation du risque transfusionnel: Analyse de la disposition de la PRP administrée par voie sanguine chez la brebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15091,51 +15091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Babajko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15181,173 +15181,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04166740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif aux travaux d’expertise réalisés en 2022 par l’Agence concernant : les activités de classification sur les substances chimiques régies par le règlement REACH dans le cadre du règlement CE n°1272/2008 relatif à la classification, à l'étiquetage et à l'emballage des substances et des mélanges, dit règlement « CLP »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation du sulfate d’étain (n° CAS 7488-55-3) dans le cadre de l’évaluation des substances sous REACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Ulrich Mullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Pariselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Billault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2022-REACh-0250, Anses. 2023, 21 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2016-SA-0287, Anses. 2023, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04166083v1</w:t>
+                <w:t xml:space="preserve">anses-04342958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note d’appui scientifique et technique du 02 février 2023 révisée de l’Anses relative à l’analyse de l’article de Fouyet et al. (2022) mis en avant par des acteurs économiques pour rejeter une règle de classification proposée par la Commission Européenne</w:t>
+                <w:t xml:space="preserve">Avis de l'Anses relatif aux travaux d’expertise réalisés en 2022 par l’Agence concernant : les activités de classification sur les substances chimiques régies par le règlement REACH dans le cadre du règlement CE n°1272/2008 relatif à la classification, à l'étiquetage et à l'emballage des substances et des mélanges, dit règlement « CLP »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Pariselli</w:t>
@@ -15379,195 +15379,195 @@
                 <w:t xml:space="preserve">Isabelle Billault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Calvayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2022-AST-0135, Anses. 2023, 20 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2022-REACh-0250, Anses. 2023, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04165658v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04166083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation du sulfate d’étain (n° CAS 7488-55-3) dans le cadre de l’évaluation des substances sous REACH</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Note d’appui scientifique et technique du 02 février 2023 révisée de l’Anses relative à l’analyse de l’article de Fouyet et al. (2022) mis en avant par des acteurs économiques pour rejeter une règle de classification proposée par la Commission Européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Pariselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baltora-Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Billault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calvayrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2022-AST-0135, Anses. 2023, 20 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paule Vasseur</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">anses-04342958v1</w:t>
+                <w:t xml:space="preserve">anses-04165658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à la Pertinence de la ré-évaluation de la VTR chronique par voie orale pour les ions perchlorate</w:t>
               </w:r>
@@ -15701,77 +15701,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice M.R. Appenzeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Babajko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2019-SA-0179, Anses. 2021, 107 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15823,51 +15823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ulrich Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Pariselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15941,51 +15941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ulrich Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Pariselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16063,51 +16063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ulrich Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Pariselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16181,64 +16181,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice M.R. Appenzeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Babajko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Belzunces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16303,51 +16303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ulrich Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Pariselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16399,77 +16399,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à la proposition de restriction au titre du Règlement REACH : « Formaldéhyde, HAP, Dioxines, Furanes et PCB dans les couches pour bébé à usage unique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Ulrich Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Pariselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16547,77 +16547,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice M.R. Appenzeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Babajko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2019-SA-0221, Anses. 2020, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -16765,77 +16765,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des risques du bisphénol A (BPA) pour la santé humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Belzunces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Appenzeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16887,77 +16887,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets sanitaires du bisphénol A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Belzunces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17202,51 +17202,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E169C370"/>
+    <w:nsid w:val="D406873E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17433,51 +17433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-viguie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3362-5125" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134529731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04662031v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guillou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vigui&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Fini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sachs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108861" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051059v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabaton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Person" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2023.116477" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749039v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pasquier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Michel-Caillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.115330" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408038v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beausoleil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Magueresse-Battistoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Babajko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc-Lavier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.112233" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788300v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Jiao Peng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Palazzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice M.R. Appenzeller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120179" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652428v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Oliviero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marmugi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23084238" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624291v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Printemps" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Michel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23063153" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690921v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135059" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701070v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Guignard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107336" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110874" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624912v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy-Guiraute" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leghait" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pineau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Polizzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2019.114873" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02614010v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fowler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110711" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629138v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Deceuninck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#233;ny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Veyrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore C. Grandin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.05.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625190v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Collet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Mila" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP4599" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626596v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.01.065" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153883v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guenon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.12.019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874553v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Habert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.02.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618575v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01864338v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cravedi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Applanat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.02.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153873v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nouveau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mendoza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190309" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624905v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Puel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.10.020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617604v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607369v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.05.028" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01532248v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628446v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Gauderat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15646-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641312v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Corbel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2015.10.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6BR064W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637439v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2016.04.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M0NT1S5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629934v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1510315" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641470v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Perdu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/dmd.114.061291" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637966v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2015.02.024" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D18NZQ0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636605v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berrebi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2014.06.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8SGP5DM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650176v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2013.08.012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650285v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.112.106369" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129778v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mansanet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale-Tabet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003809" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228311v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2012-1401" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644875v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1307424R" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650852v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Delous" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.07.083" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7LZRMDJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645480v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1206339" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642068v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zh3f-q934" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191244v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfs094" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649171v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.07.040" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JZ8NXBP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651373v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2011.09.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGHML979-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655587v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Arnaudies" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Schelcher" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raboisson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666288v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2010.01.018" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMKL6NZM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666882v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2010.05.018" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBCJN2MG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655631v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfq186" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666328v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Camp" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2008.09.026" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655578v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654302v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Balme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diquelou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666138v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tabouret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2007.01628.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1929FCGL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655586v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M. Moudjou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Imbs" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.81859-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683273v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laroute" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andreoletti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0706072" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673094v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678945v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.05683" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676771v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alayrac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678530v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daveau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelletier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred J. Karsch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-4-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687537v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Picard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695845v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687404v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thibault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697691v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Skinner" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685167v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690986v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685472v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701732v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Locatelli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707109v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712920v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Berthelot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maurice" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035535v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gayrard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z Lacroix" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275841v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lacroix" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275564v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735369v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Claustre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Layssol" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bury" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mialon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738214v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouhsira" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Li&#233;nard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789707v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607766v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794956v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797334v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741053v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741104v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741140v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Fowler" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749199v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berrebi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2013.05.505" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K956D4TC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809266v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191340v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749027v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eustache" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Elefant" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Multigner" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746012v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745719v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802372v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749084v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802231v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Moussaoui" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744689v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805354v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191177v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Kesteman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822380v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811804v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811751v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pelissie" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813489v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cochard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758657v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825764v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825643v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764256v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775806v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Morello" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778367v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Corre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Martin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775172v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ravault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851614v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292937v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigui&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Urien" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Person" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mani&#232;re" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2025.07.186" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954156v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Galharret" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Th&#233;odorou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789302v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797654v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mindeguia" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797562v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797324v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802996v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804149v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745779v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Montagne C" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191178v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805351v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Z. Lacroix" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N.M. Tijdeman" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744761v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rahmani" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811848v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827976v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793979v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04372962v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pariselli" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baltora-Rosset" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billault" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166740v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166083v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04165658v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04342958v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Vasseur" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04006614v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bodin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garnier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joyeux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04088761v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03671313v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ulrich Mullot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03788108v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03671269v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04088565v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03888189v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303407v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303301v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809399v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Appenzeller" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benhamed" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806122v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02845508v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-viguie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3362-5125" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134529731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04662031v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guillou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vigui&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Fini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sachs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108861" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051059v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabaton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Person" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2023.116477" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749039v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pasquier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Michel-Caillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.115330" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701070v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Guignard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107336" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408038v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beausoleil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Magueresse-Battistoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Babajko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc-Lavier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.112233" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788300v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Jiao Peng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Palazzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice M.R. Appenzeller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120179" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652428v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Oliviero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marmugi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23084238" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624291v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Printemps" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Michel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23063153" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690921v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135059" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110874" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624912v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy-Guiraute" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leghait" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pineau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Polizzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2019.114873" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02614010v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fowler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110711" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625190v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore C. Grandin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Collet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Mila" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP4599" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629138v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Deceuninck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#233;ny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Veyrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.05.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626596v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.01.065" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153883v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guenon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.12.019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874553v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Habert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.02.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618575v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153873v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nouveau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mendoza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190309" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01864338v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emond" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cravedi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Applanat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.02.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624905v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Puel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.10.020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617604v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01532248v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607369v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.05.028" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628446v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Gauderat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15646-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641312v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Corbel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2015.10.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6BR064W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637439v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2016.04.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M0NT1S5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629934v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1510315" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641470v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Perdu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/dmd.114.061291" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637966v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2015.02.024" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D18NZQ0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636605v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berrebi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2014.06.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8SGP5DM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650852v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Delous" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.07.083" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7LZRMDJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645480v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1206339" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644875v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1307424R" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650176v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2013.08.012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650285v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.112.106369" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129778v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mansanet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale-Tabet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003809" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228311v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2012-1401" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191244v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfs094" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642068v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zh3f-q934" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649171v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.07.040" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JZ8NXBP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651373v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2011.09.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGHML979-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666882v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2010.05.018" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBCJN2MG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655631v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfq186" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655587v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Arnaudies" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Schelcher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raboisson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666288v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2010.01.018" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMKL6NZM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666328v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Camp" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2008.09.026" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655578v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654302v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Balme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diquelou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666138v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tabouret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2007.01628.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1929FCGL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655586v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M. Moudjou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Imbs" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.81859-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683273v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laroute" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andreoletti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0706072" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673094v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678945v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.05683" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676771v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alayrac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678530v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daveau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelletier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred J. Karsch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-4-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687537v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Picard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695845v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687404v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thibault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697691v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Skinner" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685167v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690986v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685472v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701732v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Locatelli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707109v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712920v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Berthelot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maurice" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035535v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gayrard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z Lacroix" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275841v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lacroix" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275564v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735369v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Claustre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Layssol" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bury" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mialon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738214v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouhsira" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Li&#233;nard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789707v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607766v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794956v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797334v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741140v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Fowler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741053v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741104v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749199v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berrebi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2013.05.505" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K956D4TC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809266v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744689v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Moussaoui" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191340v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749027v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eustache" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Elefant" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Multigner" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746012v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745719v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802372v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749084v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802231v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805354v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191177v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Kesteman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822380v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811804v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811751v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pelissie" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813489v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cochard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758657v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825764v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825643v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764256v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778367v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Corre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Martin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775806v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Morello" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775172v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ravault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851614v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292937v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigui&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Urien" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Person" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mani&#232;re" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2025.07.186" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954156v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Galharret" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Th&#233;odorou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789302v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797654v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mindeguia" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797562v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797324v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802996v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804149v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744761v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rahmani" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745779v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Montagne C" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191178v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805351v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Z. Lacroix" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N.M. Tijdeman" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811848v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827976v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793979v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04372962v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pariselli" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baltora-Rosset" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billault" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166740v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04342958v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Vasseur" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166083v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04165658v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04006614v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bodin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garnier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joyeux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04088761v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03671313v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ulrich Mullot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03788108v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03671269v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04088565v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03888189v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303407v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303301v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809399v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Appenzeller" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benhamed" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806122v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02845508v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>