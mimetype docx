--- v0 (2026-03-05)
+++ v1 (2026-04-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.2625698324px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Voison </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ph. D. Esthétique et science de l'artAgrégée d'arts plastiquesArtiste plasticienneChercheure associée à l'Institut ACTE -Univ. Paris 1-Panthéon SorbonneMembre de l'association internationale des critiques d'art (France)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8432-1594</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps des bio-artistes : de la fiction à la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le corps augmenté-Imaginaire et réalité, 43, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/iris.3504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et biotechnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, dossiers sur l'art, 34 (189-191), pp.58-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et ethique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Art et éthique, 24 (1), pp.17-39. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jibes.304.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art écologique, un art expérimental au service de l’humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastik. Art &amp; science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Art et écologie, des croisements fertiles ?, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique des sciences et art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (4), pp.51-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les fondements de l’éthique à l’épreuve de l’art biotechnologique »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nouvelle revue d'esthétique, 18, pp.71-80. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nre.018.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les curiosités animales de l’art contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens-Dessous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art contemporain au prisme des biotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, "Propriétés et usages de la nature : exploiter, détruire et protéger", 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arbre dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Arts de l'Oralité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, L'arbre dans tous ses états, 3, pp.43-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art in vivo ou la mythification de la molécule d’ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images Re-Vues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de l'intime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturalia et mirabilia contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67, pp.133-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">droit de Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Le risque esthétique, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier SCIENCES, DESIGN ET INGIENIERIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archistorm : l'architecture, l'art.. de a à z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplications de peaux d'artistes et autres curiosités biologiques reproductibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">So Multiples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STENCILS EMBRYONNAIRES ET NOUVEAUX OBJETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archistorm : l'architecture, l'art.. de a à z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Science(s) et design et ingenierie, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'humeur: mots et maux dans la littérature et les arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'humeur: Mots et maux dans la littérature et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Lettres et des Sciences humaines- Université Hassan II de Casablanca, Jun 2024, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art d’Ai Weiwei Les traces mémorielles de la Chine au prisme des réalités géopolitiques d’hier et d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trous de mémoire, Traces et fissures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAA; Beat Föllmi; https://creaa.unistra.fr/, Oct 2023, Strasbourg (Maison interuniversitaire des sciences de l'homme - Alsace), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préparations anatomiques sèches, de l’outil pédagogique à la curiosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ariad/R- Archéologie des Innovations Abandonnées Délaissées ou Résurgentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Acte -UMR 8218 CNRS Paris 1 Panthéon Sorbonne; Norbert Hillaire- Yann Toma- Richard Conte- Bernard Darras; https://institut-acte.pantheonsorbonne.fr/ariadr, Feb 2017, CNAM Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que le bête meure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que la bête meure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Dagen; Marion Duquerroy, Jun 2012, Paris ( France)- INHA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque Corps en images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sciences et arts -Le corps en image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes-Evelyne Barbin-Dominique Le Nen, Jan 2011, Nantes (Université de Nantes (MSH) (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque HCB-« Éthique et évaluation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque éthique et évaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fréderic Jacquemeart, Nov 2011, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal dans le cabinet de curiosités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animal dans le cabinet de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers; Myriam Marrache-Gouraud, Apr 2011, Poitiers (Université de Poitiers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque « L'art intempestif » -Paris III (Sorbonne Nouvelle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art intempestif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Laure- Fortin-Tournes, Sep 2010, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Corps sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps Sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISAA/CCAMAN -EA4120 PARIS EST- UML.5, CRIR ECRITURE DE LA MODERNITE PARIS 3-CNRS; Steven Bernas, May 2010, Paris ( France)- INHA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faits et valeurs - Aesthetica-art &philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits et valeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIe Congrès Méditerranéen d’Esthétique, Jun 2004, Florence Villa Finaly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is hyper-modernism? Technology and Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que l’hyper-modernisme? Technologie et Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art in vitro, une critique incertaine de la production biotechnologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Paris 1-Panthéon Sorbonne, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04292772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId43"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.2625698324px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Voison </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ph. D. Esthétique et science de l'artAgrégée d'arts plastiquesArtiste plasticienneChercheure associée à l'Institut ACTE -Univ. Paris 1-Panthéon SorbonneMembre de l'association internationale des critiques d'art (France)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8432-1594</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps des bio-artistes : de la fiction à la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le corps augmenté-Imaginaire et réalité, 43, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/iris.3504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et biotechnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, dossiers sur l'art, 34 (189-191), pp.58-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et ethique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Art et éthique, 24 (1), pp.17-39. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jibes.304.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art écologique, un art expérimental au service de l’humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastik. Art &amp; science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Art et écologie, des croisements fertiles ?, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique des sciences et art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (4), pp.51-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les fondements de l’éthique à l’épreuve de l’art biotechnologique »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nouvelle revue d'esthétique, 18, pp.71-80. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nre.018.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les curiosités animales de l’art contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens-Dessous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art contemporain au prisme des biotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, "Propriétés et usages de la nature : exploiter, détruire et protéger", 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arbre dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Arts de l'Oralité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, L'arbre dans tous ses états, 3, pp.43-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de l'intime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art in vivo ou la mythification de la molécule d’ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images Re-Vues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturalia et mirabilia contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67, pp.133-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier SCIENCES, DESIGN ET INGIENIERIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archistorm : l'architecture, l'art.. de a à z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">droit de Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Le risque esthétique, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplications de peaux d'artistes et autres curiosités biologiques reproductibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">So Multiples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STENCILS EMBRYONNAIRES ET NOUVEAUX OBJETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archistorm : l'architecture, l'art.. de a à z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Science(s) et design et ingenierie, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'humeur: mots et maux dans la littérature et les arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'humeur: Mots et maux dans la littérature et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Lettres et des Sciences humaines- Université Hassan II de Casablanca, Jun 2024, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art d’Ai Weiwei Les traces mémorielles de la Chine au prisme des réalités géopolitiques d’hier et d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trous de mémoire, Traces et fissures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAA; Beat Föllmi; https://creaa.unistra.fr/, Oct 2023, Strasbourg (Maison interuniversitaire des sciences de l'homme - Alsace), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préparations anatomiques sèches, de l’outil pédagogique à la curiosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ariad/R- Archéologie des Innovations Abandonnées Délaissées ou Résurgentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Acte -UMR 8218 CNRS Paris 1 Panthéon Sorbonne; Norbert Hillaire- Yann Toma- Richard Conte- Bernard Darras; https://institut-acte.pantheonsorbonne.fr/ariadr, Feb 2017, CNAM Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que le bête meure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que la bête meure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Dagen; Marion Duquerroy, Jun 2012, Paris ( France)- INHA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque Corps en images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sciences et arts -Le corps en image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes-Evelyne Barbin-Dominique Le Nen, Jan 2011, Nantes (Université de Nantes (MSH) (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque HCB-« Éthique et évaluation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque éthique et évaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fréderic Jacquemeart, Nov 2011, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal dans le cabinet de curiosités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animal dans le cabinet de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers; Myriam Marrache-Gouraud, Apr 2011, Poitiers (Université de Poitiers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque « L'art intempestif » -Paris III (Sorbonne Nouvelle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art intempestif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Laure- Fortin-Tournes, Sep 2010, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Corps sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps Sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISAA/CCAMAN -EA4120 PARIS EST- UML.5, CRIR ECRITURE DE LA MODERNITE PARIS 3-CNRS; Steven Bernas, May 2010, Paris ( France)- INHA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faits et valeurs - Aesthetica-art &philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits et valeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIe Congrès Méditerranéen d’Esthétique, Jun 2004, Florence Villa Finaly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is hyper-modernism? Technology and Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que l’hyper-modernisme? Technologie et Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art in vitro, une critique incertaine de la production biotechnologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Paris 1-Panthéon Sorbonne, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04292772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId43"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57591162"/>
+    <w:nsid w:val="FEFA0884"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-voison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8432-1594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326768v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Voison" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/iris.3504" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303728v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.304.0051" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290631v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317954v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301093v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.018.0071" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303835v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303824v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326420v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318003v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291494v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300925v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291412v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291576v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617265v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296736v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292659v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317645v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292416v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292789v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291682v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292744v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292304v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04292772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-voison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8432-1594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326768v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Voison" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/iris.3504" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303728v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.304.0051" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290631v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317954v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301093v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.018.0071" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303835v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303824v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326420v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306730v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306699v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318003v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300925v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291494v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291412v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291576v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617265v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296736v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292659v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317645v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292416v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292789v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291682v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292744v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292304v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04292772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>