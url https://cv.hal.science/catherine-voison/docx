--- v1 (2026-04-04)
+++ v2 (2026-05-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.2625698324px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Voison </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ph. D. Esthétique et science de l'artAgrégée d'arts plastiquesArtiste plasticienneChercheure associée à l'Institut ACTE -Univ. Paris 1-Panthéon SorbonneMembre de l'association internationale des critiques d'art (France)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8432-1594</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps des bio-artistes : de la fiction à la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le corps augmenté-Imaginaire et réalité, 43, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/iris.3504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et biotechnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, dossiers sur l'art, 34 (189-191), pp.58-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et ethique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Art et éthique, 24 (1), pp.17-39. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jibes.304.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art écologique, un art expérimental au service de l’humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastik. Art &amp; science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Art et écologie, des croisements fertiles ?, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique des sciences et art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (4), pp.51-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les fondements de l’éthique à l’épreuve de l’art biotechnologique »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nouvelle revue d'esthétique, 18, pp.71-80. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nre.018.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les curiosités animales de l’art contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens-Dessous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art contemporain au prisme des biotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, "Propriétés et usages de la nature : exploiter, détruire et protéger", 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arbre dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Arts de l'Oralité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, L'arbre dans tous ses états, 3, pp.43-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de l'intime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art in vivo ou la mythification de la molécule d’ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images Re-Vues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturalia et mirabilia contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67, pp.133-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier SCIENCES, DESIGN ET INGIENIERIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archistorm : l'architecture, l'art.. de a à z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">droit de Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Le risque esthétique, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplications de peaux d'artistes et autres curiosités biologiques reproductibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">So Multiples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STENCILS EMBRYONNAIRES ET NOUVEAUX OBJETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archistorm : l'architecture, l'art.. de a à z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Science(s) et design et ingenierie, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'humeur: mots et maux dans la littérature et les arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'humeur: Mots et maux dans la littérature et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Lettres et des Sciences humaines- Université Hassan II de Casablanca, Jun 2024, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art d’Ai Weiwei Les traces mémorielles de la Chine au prisme des réalités géopolitiques d’hier et d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trous de mémoire, Traces et fissures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAA; Beat Föllmi; https://creaa.unistra.fr/, Oct 2023, Strasbourg (Maison interuniversitaire des sciences de l'homme - Alsace), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préparations anatomiques sèches, de l’outil pédagogique à la curiosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ariad/R- Archéologie des Innovations Abandonnées Délaissées ou Résurgentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Acte -UMR 8218 CNRS Paris 1 Panthéon Sorbonne; Norbert Hillaire- Yann Toma- Richard Conte- Bernard Darras; https://institut-acte.pantheonsorbonne.fr/ariadr, Feb 2017, CNAM Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que le bête meure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que la bête meure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Dagen; Marion Duquerroy, Jun 2012, Paris ( France)- INHA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque Corps en images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sciences et arts -Le corps en image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes-Evelyne Barbin-Dominique Le Nen, Jan 2011, Nantes (Université de Nantes (MSH) (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque HCB-« Éthique et évaluation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque éthique et évaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fréderic Jacquemeart, Nov 2011, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal dans le cabinet de curiosités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animal dans le cabinet de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers; Myriam Marrache-Gouraud, Apr 2011, Poitiers (Université de Poitiers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque « L'art intempestif » -Paris III (Sorbonne Nouvelle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art intempestif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Laure- Fortin-Tournes, Sep 2010, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Corps sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps Sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISAA/CCAMAN -EA4120 PARIS EST- UML.5, CRIR ECRITURE DE LA MODERNITE PARIS 3-CNRS; Steven Bernas, May 2010, Paris ( France)- INHA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faits et valeurs - Aesthetica-art &philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits et valeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIe Congrès Méditerranéen d’Esthétique, Jun 2004, Florence Villa Finaly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is hyper-modernism? Technology and Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que l’hyper-modernisme? Technologie et Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art in vitro, une critique incertaine de la production biotechnologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Paris 1-Panthéon Sorbonne, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04292772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId43"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.2625698324px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Voison </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ph. D. Esthétique et science de l'artAgrégée d'arts plastiquesArtiste plasticienneChercheure associée à l'Institut ACTE -Univ. Paris 1-Panthéon SorbonneMembre de l'association internationale des critiques d'art (France)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8432-1594</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps des bio-artistes : de la fiction à la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le corps augmenté-Imaginaire et réalité, 43, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/iris.3504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et biotechnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, dossiers sur l'art, 34 (189-191), pp.58-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et ethique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Art et éthique, 24 (1), pp.17-39. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jibes.304.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art écologique, un art expérimental au service de l’humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastik. Art &amp; science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Art et écologie, des croisements fertiles ?, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique des sciences et art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (4), pp.51-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les fondements de l’éthique à l’épreuve de l’art biotechnologique »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nouvelle revue d'esthétique, 18, pp.71-80. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nre.018.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les curiosités animales de l’art contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens-Dessous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art contemporain au prisme des biotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, "Propriétés et usages de la nature : exploiter, détruire et protéger", 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arbre dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Arts de l'Oralité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, L'arbre dans tous ses états, 3, pp.43-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de l'intime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art in vivo ou la mythification de la molécule d’ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images Re-Vues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturalia et mirabilia contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67, pp.133-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">droit de Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Le risque esthétique, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier SCIENCES, DESIGN ET INGIENIERIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archistorm : l'architecture, l'art.. de a à z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplications de peaux d'artistes et autres curiosités biologiques reproductibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">So Multiples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STENCILS EMBRYONNAIRES ET NOUVEAUX OBJETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archistorm : l'architecture, l'art.. de a à z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Science(s) et design et ingenierie, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'humeur: mots et maux dans la littérature et les arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'humeur: Mots et maux dans la littérature et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Lettres et des Sciences humaines- Université Hassan II de Casablanca, Jun 2024, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art d’Ai Weiwei Les traces mémorielles de la Chine au prisme des réalités géopolitiques d’hier et d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trous de mémoire, Traces et fissures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAA; Beat Föllmi; https://creaa.unistra.fr/, Oct 2023, Strasbourg (Maison interuniversitaire des sciences de l'homme - Alsace), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préparations anatomiques sèches, de l’outil pédagogique à la curiosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ariad/R- Archéologie des Innovations Abandonnées Délaissées ou Résurgentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Acte -UMR 8218 CNRS Paris 1 Panthéon Sorbonne; Norbert Hillaire- Yann Toma- Richard Conte- Bernard Darras; https://institut-acte.pantheonsorbonne.fr/ariadr, Feb 2017, CNAM Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que le bête meure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que la bête meure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Dagen; Marion Duquerroy, Jun 2012, Paris ( France)- INHA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque Corps en images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sciences et arts -Le corps en image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes-Evelyne Barbin-Dominique Le Nen, Jan 2011, Nantes (Université de Nantes (MSH) (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque HCB-« Éthique et évaluation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque éthique et évaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fréderic Jacquemeart, Nov 2011, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal dans le cabinet de curiosités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animal dans le cabinet de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers; Myriam Marrache-Gouraud, Apr 2011, Poitiers (Université de Poitiers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque « L'art intempestif » -Paris III (Sorbonne Nouvelle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art intempestif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Laure- Fortin-Tournes, Sep 2010, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Corps sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps Sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISAA/CCAMAN -EA4120 PARIS EST- UML.5, CRIR ECRITURE DE LA MODERNITE PARIS 3-CNRS; Steven Bernas, May 2010, Paris ( France)- INHA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faits et valeurs - Aesthetica-art &philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits et valeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIe Congrès Méditerranéen d’Esthétique, Jun 2004, Florence Villa Finaly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is hyper-modernism? Technology and Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que l’hyper-modernisme? Technologie et Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art in vitro, une critique incertaine de la production biotechnologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Paris 1-Panthéon Sorbonne, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04292772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId43"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FEFA0884"/>
+    <w:nsid w:val="5B5A9853"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-voison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8432-1594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326768v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Voison" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/iris.3504" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303728v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.304.0051" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290631v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317954v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301093v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.018.0071" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303835v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303824v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326420v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306730v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306699v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318003v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300925v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291494v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291412v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291576v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617265v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296736v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292659v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317645v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292416v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292789v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291682v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292744v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292304v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04292772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-voison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8432-1594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326768v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Voison" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/iris.3504" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303728v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.304.0051" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290631v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317954v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301093v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.018.0071" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303835v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303824v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326420v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306730v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306699v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318003v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291494v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300925v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291412v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291576v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617265v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296736v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292659v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317645v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292416v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292789v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291682v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292744v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292304v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04292772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>