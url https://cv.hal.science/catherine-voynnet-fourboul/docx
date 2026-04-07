--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -135,3243 +135,3683 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking Organizational Identity</w:t>
+                <w:t xml:space="preserve">Workplace integration as a Catalyst for Individual Well-Being and Collective Effectiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Gautier Laurent</w:t>
+                <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Voynnet-Fourboul</w:t>
+                <w:t xml:space="preserve">Eric Gautier Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Diversity, Equity, Inclusion and Spirituality</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Employee Well-being and Sustainable Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH, Mar 2026, St. Petersburg Florida, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321456v1</w:t>
-[...139 lines deleted...]
-                <w:t xml:space="preserve">hal-05214268v1</w:t>
+                <w:t xml:space="preserve">hal-05578311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présence Integral Presence at Work as a means to Spiritually Transform Organizations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Cultural freeze to regeneration: how spiritual leadership heals traumatized organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">85e congrès annuel de l'Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy of management, Jul 2025, Copenaghe, Denmark</w:t>
+              <w:t xml:space="preserve">Employee Well-being and Sustainable Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH, Mar 2026, St. Petersburg Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05214261v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeurs d'Asie: contextes universitaire et professionnel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Éthique, spiritualité et gouvernance : dépasser l'inflation normative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valeurs d'Asie: contextes universitaire et professionnel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISIT Paris Panthéon Assas, Largepa Paris Panthéon Assas, Feb 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">réinventer les normes de XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Audit Social (IAS), May 2026, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544748v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La GRH à l’heure de la sobriété : Une lecture spirituelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Spiritual pedagogies for wise management education: Lessons from constellations and leadership workshops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Congrès AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGRH, Oct 2024, Barcelone, Espagne</w:t>
+              <w:t xml:space="preserve">AoM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825834v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers les territoires à mission…</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Well-being in the age of remote work: Perspectives from union representatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés à Mission : Théories et Pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, emlyon, Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Employee Well-being and Sustainable Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH, Mar 2026, St. Petersburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562223v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of the Mentor’s Values on the Mentee: Fusion Adhesion Rejection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Humaniser l'enseignement en gestion par la spiritualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Gautier Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">84e congrès annuel de l'Academy of Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Humanisme &amp; Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825838v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les aspects spirituels de la sobriété</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Gandhi's Legacy: Ethical Leadership to Address Indignity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Major</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Pellissier-Tanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Congrès de l'Association Francophone de Gestion des Ressources Humaines (AGRH). "Entre fragmentation et hybridation des mondes du travail quelle(s) GRH demain ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines (AGRH), Oct 2024, Barcelone, Espagne</w:t>
+              <w:t xml:space="preserve">85e congrès annuel de l'Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Management, Jul 2025, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517897v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leadership génératif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Présence Integral Presence at Work as a means to Spiritually Transform Organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Major</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ième congrès de l’AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">85e congrès annuel de l'Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of management, Jul 2025, Copenaghe, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293132v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Success Scenario: an emerging phenomenon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La GRH à l’heure de la sobriété : Une lecture spirituelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Christophe Moriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">83ième congrès annuel de l'Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy of Management, Aug 2023, Boston, France</w:t>
+              <w:t xml:space="preserve">35ème Congrès AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH, Oct 2024, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293126v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport de la spiritualité dans les transformations s’opérant dans les organisations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Vers les territoires à mission…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Mengi Elayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Schnapper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ième congrès de l’AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGRH, Oct 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Sociétés à Mission : Théories et Pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, emlyon, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816695v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instant buddhism for managers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The Impact of the Mentor’s Values on the Mentee: Fusion Adhesion Rejection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayoung Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mathieu</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gautier Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">82ième congrès annuel de l'Academy of Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">84e congrès annuel de l'Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Management, Aug 2024, Chicago, United States. pp.12371, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5465/amproc.2024.12371abstract⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816726v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging identity and spirituality through a success scenario</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les aspects spirituels de la sobriété</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mathieu</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pellissier-Tanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">81ème congrès annuel de l'Academy of Management. Philadelphie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy of Management, Jul 2021, Philadelphie, United States</w:t>
+              <w:t xml:space="preserve">35ème Congrès de l'Association Francophone de Gestion des Ressources Humaines (AGRH). "Entre fragmentation et hybridation des mondes du travail quelle(s) GRH demain ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines (AGRH), Oct 2024, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816874v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leadership spirituel en pratiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Valeurs d'Asie: contextes universitaire et professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème congrès de l’AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGRH, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Valeurs d'Asie: contextes universitaire et professionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISIT Paris Panthéon Assas, Largepa Paris Panthéon Assas, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816895v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to access the spiritual reading of what leaders do? Deciphering through singularity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The Success Scenario: an emerging phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Christophe Moriez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">80ème congrès annuel de l'Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy of Management, Aug 2020, Vancouver, France</w:t>
+              <w:t xml:space="preserve">83ième congrès annuel de l'Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Management, Aug 2023, Boston, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816979v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les organisations : entre raison d’être et raison de faire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Leadership génératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Villagordo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spiritualité et management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGRH, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">34ième congrès de l’AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817061v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identité révélée : une approche ethnographique de la singularité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L’apport de la spiritualité dans les transformations s’opérant dans les organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international l'ISEOR en partenariat avec l'Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISEOR - Academy of Management, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">33ième congrès de l’AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH, Oct 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817024v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils d'accompagnement au leadership</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Instant buddhism for managers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Major</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de l’ISEOR en partenariat avec l’Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISEOR - Academy of Management, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">82ième congrès annuel de l'Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Management, Aug 2022, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817130v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La clarification de l’identité organisationnelle : l’œuvre de la spiritualité, la part des consultants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Merging identity and spirituality through a success scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Major</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temps et place de la spiritualité en gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGRH - Paris 2, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">81ème congrès annuel de l'Academy of Management. Philadelphie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Management, Jul 2021, Philadelphie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817045v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Leadership spirituel en pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32ème congrès de l’AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH, Oct 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to access the spiritual reading of what leaders do? Deciphering through singularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Christophe Moriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">80ème congrès annuel de l'Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Management, Aug 2020, Vancouver, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les organisations : entre raison d’être et raison de faire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spiritualité et management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH, Jun 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils d'accompagnement au leadership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de l’ISEOR en partenariat avec l’Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEOR - Academy of Management, Jun 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clarification de l’identité organisationnelle : l’œuvre de la spiritualité, la part des consultants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temps et place de la spiritualité en gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH - Paris 2, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’expression de la singularité identitaire : prototypes et intelligence collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet-Fourboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIIème Congrès AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité révélée : une approche ethnographique de la singularité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international l'ISEOR en partenariat avec l'Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEOR - Academy of Management, Jun 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés. « La qualité empêchée est-elle devenue une source de désengagement ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aggoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enes Akdag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Amaazoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihat Ataman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 53 (1), pp.171-246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/qdm.233.0171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The consultant as an inclusion agent : an approach from the perspective of singularity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gautier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Christophe Moriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 159 (159), pp.217-243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/resg.159.0217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarifying organizational identity: The work of spirituality and the role of the consultant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Christophe Moriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4 (126), pp.41-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/grhu.126.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raison d’être des organisations : une formulation émanant de l’identité organisationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Christophe Moriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet-Fourboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4 (41), pp.107-117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/qdm.221.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Revealed identity”: an ethnographic approach to singularity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet-Fourboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, N° 133 (4), pp.135-159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/resg.133.0135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité à l’épreuve de la mobilité interne : l’altérité en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Janand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidwine Maizeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet-Fourboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 126 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/resg.126.0181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité interne : ce sera avec les motivations intrinsèques !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Janand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">@GRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, n° 14 (1), pp.11-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/grh.151.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le codage à visée théorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (4), pp.61-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/076737010602100404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unlocking Organizational Identity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gautier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Voynnet-Fourboul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Diversity, Equity, Inclusion and Spirituality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.1-8, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-32257-0_160-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la RSE rencontre le sens et la spiritualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lulu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Commerce &amp; économie, 978-1326751906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leadership spirituel en pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EMS Editions, 2021, 9782376874591. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.voynn.2021.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les données qualitatives en gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">bod, 2020, 9782322193202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide du mémoire de Master en gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">bod, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diriger avec son âme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet-Fourboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EMS Editions, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.voynn.2014.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3439,51 +3879,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="95529467"/>
+    <w:nsid w:val="C2288321"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3670,51 +4110,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-voynnet-fourboul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1548-352X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05321456v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gautier Laurent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Voynnet-Fourboul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32257-0_160-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05214268v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mathieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Major" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Voynnet Fourboul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05214261v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544748v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Elbaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04825834v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04562223v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Latour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mengi Elayoubi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schnapper" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04825838v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayoung Park" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/amproc.2024.12371abstract" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517897v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquinot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pellissier-Tanon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04293132v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Villagordo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04293126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christophe Moriez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03816695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03816726v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03816874v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03816895v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03816979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Plane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03817061v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03817024v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03817130v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03817045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03662688v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321514v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aggoun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enes Akdag" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aloui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Amaazoul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ataman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.233.0171" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331609v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.159.0217" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03816612v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.126.0041" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858034v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.221.0107" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03662640v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.133.0135" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916428v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Maizeray" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.126.0181" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613759v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.151.0011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023903v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Point" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010602100404" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004231v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lulu.com/fr" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04069951v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.voynn.2021.01" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04069965v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04069971v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04069935v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.voynn.2014.01" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-voynnet-fourboul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1548-352X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05578311v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Voynnet Fourboul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05578312v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mac&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05578306v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05578305v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05578309v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05578307v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05214268v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gautier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mathieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Major" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05214261v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04825834v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04562223v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Latour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mengi Elayoubi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schnapper" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04825838v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayoung Park" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/amproc.2024.12371abstract" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517897v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquinot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pellissier-Tanon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544748v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Elbaz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04293126v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christophe Moriez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04293132v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Villagordo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03816695v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03816726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03816874v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03816895v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03816979v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Plane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03817061v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03817130v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03817045v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03662688v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Voynnet-Fourboul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03817024v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aggoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enes Akdag" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aloui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Amaazoul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ataman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.233.0171" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331609v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gautier Laurent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.159.0217" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03816612v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.126.0041" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858034v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.221.0107" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03662640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.133.0135" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916428v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Maizeray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.126.0181" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613759v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.151.0011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023903v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Point" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010602100404" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05321456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32257-0_160-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004231v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lulu.com/fr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04069951v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.voynn.2021.01" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04069965v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04069971v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04069935v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.voynn.2014.01" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>