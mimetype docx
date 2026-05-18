--- v1 (2026-04-07)
+++ v2 (2026-05-18)
@@ -135,51 +135,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -333,2966 +333,3544 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05578312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éthique, spiritualité et gouvernance : dépasser l'inflation normative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Krishna’s Wisdom for Leadership Decision-Making: Acting with Responsibility and Inner Freedom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Major</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">réinventer les normes de XXIème siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'Audit Social (IAS), May 2026, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">86th Annual Meeting of the Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Management, Jul 2026, Philadelphia (PA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05578306v1</w:t>
+                <w:t xml:space="preserve">hal-05592072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiritual pedagogies for wise management education: Lessons from constellations and leadership workshops</w:t>
+                <w:t xml:space="preserve">Éthique, spiritualité et gouvernance : dépasser l'inflation normative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AoM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2026, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">réinventer les normes de XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Audit Social (IAS), May 2026, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05578305v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-being in the age of remote work: Perspectives from union representatives</w:t>
+                <w:t xml:space="preserve">Spiritual pedagogies for wise management education: Lessons from constellations and leadership workshops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Employee Well-being and Sustainable Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGRH, Mar 2026, St. Petersburg, United States</w:t>
+              <w:t xml:space="preserve">AoM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05578309v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humaniser l'enseignement en gestion par la spiritualité</w:t>
+                <w:t xml:space="preserve">Well-being in the age of remote work: Perspectives from union representatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Humanisme &amp; Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2026, Paris, France</w:t>
+              <w:t xml:space="preserve">Employee Well-being and Sustainable Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH, Mar 2026, St. Petersburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05578307v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gandhi's Legacy: Ethical Leadership to Address Indignity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Humaniser l'enseignement en gestion par la spiritualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">85e congrès annuel de l'Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy of Management, Jul 2025, Copenaghen, Denmark</w:t>
+              <w:t xml:space="preserve">Colloque Humanisme &amp; Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05214268v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présence Integral Presence at Work as a means to Spiritually Transform Organizations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Gandhi's Legacy: Ethical Leadership to Address Indignity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Major</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">85e congrès annuel de l'Academy of Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Academy of management, Jul 2025, Copenaghe, Denmark</w:t>
+              <w:t xml:space="preserve">, Academy of Management, Jul 2025, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05214261v1</w:t>
+                <w:t xml:space="preserve">hal-05214268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La GRH à l’heure de la sobriété : Une lecture spirituelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Présence Integral Presence at Work as a means to Spiritually Transform Organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Major</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Congrès AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGRH, Oct 2024, Barcelone, Espagne</w:t>
+              <w:t xml:space="preserve">85e congrès annuel de l'Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of management, Jul 2025, Copenaghe, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825834v1</w:t>
+                <w:t xml:space="preserve">hal-05214261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers les territoires à mission…</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">La GRH à l’heure de la sobriété : Une lecture spirituelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gautier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Schnapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés à Mission : Théories et Pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, emlyon, Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">35ème Congrès AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH, Oct 2024, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562223v1</w:t>
+                <w:t xml:space="preserve">hal-04825834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of the Mentor’s Values on the Mentee: Fusion Adhesion Rejection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hayoung Park</w:t>
+                <w:t xml:space="preserve">Vers les territoires à mission…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Mengi Elayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Schnapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Gautier Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">84e congrès annuel de l'Academy of Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sociétés à Mission : Théories et Pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, emlyon, Jan 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825838v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les aspects spirituels de la sobriété</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Impact of the Mentor’s Values on the Mentee: Fusion Adhesion Rejection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayoung Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Pellissier-Tanon</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gautier Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Congrès de l'Association Francophone de Gestion des Ressources Humaines (AGRH). "Entre fragmentation et hybridation des mondes du travail quelle(s) GRH demain ?"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">84e congrès annuel de l'Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Management, Aug 2024, Chicago, United States. pp.12371, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5465/amproc.2024.12371abstract⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517897v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeurs d'Asie: contextes universitaire et professionnel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les aspects spirituels de la sobriété</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pellissier-Tanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valeurs d'Asie: contextes universitaire et professionnel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISIT Paris Panthéon Assas, Largepa Paris Panthéon Assas, Feb 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">35ème Congrès de l'Association Francophone de Gestion des Ressources Humaines (AGRH). "Entre fragmentation et hybridation des mondes du travail quelle(s) GRH demain ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines (AGRH), Oct 2024, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544748v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Success Scenario: an emerging phenomenon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Gautier</w:t>
+                <w:t xml:space="preserve">Valeurs d'Asie: contextes universitaire et professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Elbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Christophe Moriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">83ième congrès annuel de l'Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy of Management, Aug 2023, Boston, France</w:t>
+              <w:t xml:space="preserve">Valeurs d'Asie: contextes universitaire et professionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISIT Paris Panthéon Assas, Largepa Paris Panthéon Assas, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293126v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leadership génératif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Villagordo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ième congrès de l’AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport de la spiritualité dans les transformations s’opérant dans les organisations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The Success Scenario: an emerging phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Christophe Moriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ième congrès de l’AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGRH, Oct 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">83ième congrès annuel de l'Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Management, Aug 2023, Boston, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816695v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instant buddhism for managers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">L’apport de la spiritualité dans les transformations s’opérant dans les organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">82ième congrès annuel de l'Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy of Management, Aug 2022, Seattle, United States</w:t>
+              <w:t xml:space="preserve">33ième congrès de l’AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH, Oct 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816726v1</w:t>
+                <w:t xml:space="preserve">hal-03816695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging identity and spirituality through a success scenario</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Instant buddhism for managers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Major</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">81ème congrès annuel de l'Academy of Management. Philadelphie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy of Management, Jul 2021, Philadelphie, United States</w:t>
+              <w:t xml:space="preserve">82ième congrès annuel de l'Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Management, Aug 2022, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816874v1</w:t>
+                <w:t xml:space="preserve">hal-03816726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leadership spirituel en pratiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Merging identity and spirituality through a success scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Major</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème congrès de l’AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGRH, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">81ème congrès annuel de l'Academy of Management. Philadelphie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Management, Jul 2021, Philadelphie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816895v1</w:t>
+                <w:t xml:space="preserve">hal-03816874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to access the spiritual reading of what leaders do? Deciphering through singularity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Leadership spirituel en pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">80ème congrès annuel de l'Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy of Management, Aug 2020, Vancouver, France</w:t>
+              <w:t xml:space="preserve">32ème congrès de l’AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816979v1</w:t>
+                <w:t xml:space="preserve">hal-03816895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les organisations : entre raison d’être et raison de faire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">How to access the spiritual reading of what leaders do? Deciphering through singularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Christophe Moriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spiritualité et management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGRH, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">80ème congrès annuel de l'Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Management, Aug 2020, Vancouver, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817061v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils d'accompagnement au leadership</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Les organisations : entre raison d’être et raison de faire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de l’ISEOR en partenariat avec l’Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISEOR - Academy of Management, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Spiritualité et management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817130v1</w:t>
+                <w:t xml:space="preserve">hal-03817061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La clarification de l’identité organisationnelle : l’œuvre de la spiritualité, la part des consultants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Les outils d'accompagnement au leadership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temps et place de la spiritualité en gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGRH - Paris 2, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international de l’ISEOR en partenariat avec l’Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEOR - Academy of Management, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817045v1</w:t>
+                <w:t xml:space="preserve">hal-03817130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expression de la singularité identitaire : prototypes et intelligence collective</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Voynnet-Fourboul</w:t>
+                <w:t xml:space="preserve">La clarification de l’identité organisationnelle : l’œuvre de la spiritualité, la part des consultants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIIème Congrès AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Temps et place de la spiritualité en gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH - Paris 2, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662688v1</w:t>
+                <w:t xml:space="preserve">hal-03817045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’expression de la singularité identitaire : prototypes et intelligence collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Voynnet-Fourboul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVIIIIème Congrès AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Identité révélée : une approche ethnographique de la singularité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international l'ISEOR en partenariat avec l'Academy of Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISEOR - Academy of Management, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spirituality for leaders: Theoretical insights and practical tools.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Holm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raei Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge, pp.314, 2025, 9781041070337</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la RSE rencontre le sens et la spiritualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Commerce &amp; économie, 978-1326751906</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leadership spirituel en pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EMS Editions, 2021, 9782376874591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.voynn.2021.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser les données qualitatives en gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">bod, 2020, 9782322193202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guide du mémoire de Master en gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">bod, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diriger avec son âme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817024v1</w:t>
+                <w:t xml:space="preserve">Catherine Voynnet-Fourboul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EMS Editions, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.voynn.2014.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés. « La qualité empêchée est-elle devenue une source de désengagement ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aggoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enes Akdag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Amaazoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihat Ataman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 53 (1), pp.171-246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/qdm.233.0171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The consultant as an inclusion agent : an approach from the perspective of singularity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gautier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Christophe Moriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 159 (159), pp.217-243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/resg.159.0217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarifying organizational identity: The work of spirituality and the role of the consultant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Christophe Moriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4 (126), pp.41-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/grhu.126.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raison d’être des organisations : une formulation émanant de l’identité organisationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Christophe Moriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet-Fourboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4 (41), pp.107-117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/qdm.221.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Revealed identity”: an ethnographic approach to singularity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet-Fourboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, N° 133 (4), pp.135-159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/resg.133.0135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité à l’épreuve de la mobilité interne : l’altérité en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Janand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidwine Maizeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet-Fourboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 126 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/resg.126.0181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité interne : ce sera avec les motivations intrinsèques !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Janand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">@GRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, n° 14 (1), pp.11-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/grh.151.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le codage à visée théorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (4), pp.61-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/076737010602100404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3302,516 +3880,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unlocking Organizational Identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gautier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voynnet-Fourboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Diversity, Equity, Inclusion and Spirituality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.1-8, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-32257-0_160-1⟩</w:t>
+              <w:t xml:space="preserve">, Springer Nature Switzerland; Springer Nature Switzerland; Springer Nature Switzerland, pp.1-8, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-76750-0_160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321456v1</w:t>
-              </w:r>
-[...380 lines deleted...]
-                <w:t xml:space="preserve">hal-04069935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId89"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3879,51 +4075,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C2288321"/>
+    <w:nsid w:val="BD01A15B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4110,51 +4306,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-voynnet-fourboul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1548-352X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05578311v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Voynnet Fourboul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05578312v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mac&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05578306v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05578305v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05578309v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05578307v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05214268v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gautier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mathieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Major" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05214261v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04825834v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04562223v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Latour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mengi Elayoubi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schnapper" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04825838v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayoung Park" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/amproc.2024.12371abstract" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517897v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquinot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pellissier-Tanon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544748v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Elbaz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04293126v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christophe Moriez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04293132v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Villagordo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03816695v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03816726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03816874v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03816895v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03816979v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Plane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03817061v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03817130v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03817045v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03662688v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Voynnet-Fourboul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03817024v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aggoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enes Akdag" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aloui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Amaazoul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ataman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.233.0171" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331609v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gautier Laurent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.159.0217" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03816612v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.126.0041" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858034v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.221.0107" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03662640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.133.0135" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916428v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Maizeray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.126.0181" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613759v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.151.0011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023903v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Point" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010602100404" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05321456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32257-0_160-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004231v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lulu.com/fr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04069951v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.voynn.2021.01" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04069965v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04069971v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04069935v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.voynn.2014.01" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-voynnet-fourboul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1548-352X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05578311v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Voynnet Fourboul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05578312v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mac&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05592072v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mathieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Major" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05578306v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05578305v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05578309v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05578307v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05214268v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05214261v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04825834v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04562223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Latour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mengi Elayoubi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schnapper" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04825838v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayoung Park" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/amproc.2024.12371abstract" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517897v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquinot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pellissier-Tanon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544748v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Elbaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04293132v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Villagordo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04293126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christophe Moriez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03816695v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03816726v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03816874v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03816895v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03816979v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Plane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03817061v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03817130v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03817045v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03662688v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Voynnet-Fourboul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03817024v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05578078v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Holm" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raei Mohammed" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004231v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lulu.com/fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04069951v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.voynn.2021.01" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04069965v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04069971v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04069935v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.voynn.2014.01" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321514v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aggoun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enes Akdag" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aloui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Amaazoul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ataman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.233.0171" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331609v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gautier Laurent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.159.0217" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03816612v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.126.0041" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858034v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.221.0107" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03662640v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.133.0135" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916428v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Maizeray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.126.0181" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613759v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.151.0011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Point" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010602100404" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05321456v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76750-0_160" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>