--- v0 (2026-04-06)
+++ v1 (2026-05-03)
@@ -1214,51 +1214,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of flow dynamics in the periodic regime in an idealized thermoacoustic engine</w:t>
+                <w:t xml:space="preserve">Effect of a resistive load on the starting performance of a standing wave thermoacoustic engine: A numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Weisman</w:t>
@@ -1289,97 +1289,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Delbende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bauwens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetohydrodynamics c/c of Magnitnaia Gidrodinamika</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 138, pp.847-857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4927092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839731v1</w:t>
+                <w:t xml:space="preserve">hal-01839730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a resistive load on the starting performance of a standing wave thermoacoustic engine: A numerical study</w:t>
+                <w:t xml:space="preserve">Numerical simulation of flow dynamics in the periodic regime in an idealized thermoacoustic engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Weisman</w:t>
@@ -1410,82 +1419,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Delbende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bauwens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Magnetohydrodynamics c/c of Magnitnaia Gidrodinamika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.601-608</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4927092⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01839730v1</w:t>
+                <w:t xml:space="preserve">hal-01839731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast acoustic streaming in standing waves : Generation of an additional outer streaming cell</w:t>
               </w:r>
@@ -2799,63 +2799,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streaming non linéaire : rôle de la composante radiale acoustique</w:t>
+                <w:t xml:space="preserve">Transitoire et changement de régime des écoulements redressés de Rayleigh à forts niveaux : Etudes numérique et expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Daru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Baltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2865,311 +2878,298 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Weisman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA'16 - 13ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.929-935</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.921-927</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171247v1</w:t>
+                <w:t xml:space="preserve">hal-02171245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitoire et changement de régime des écoulements redressés de Rayleigh à forts niveaux : Etudes numérique et expérimentale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+                <w:t xml:space="preserve">Etude du démarrage du son produit par un instrument de musique thermoacoustique : le thermophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hung Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Weisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Baltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Weisman</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathi Jebali Jerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rémus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA'16 - 13ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.921-927</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.913-919</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171245v1</w:t>
+                <w:t xml:space="preserve">hal-02171242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du démarrage du son produit par un instrument de musique thermoacoustique : le thermophone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dinh Hung Truong</w:t>
+                <w:t xml:space="preserve">Streaming non linéaire : rôle de la composante radiale acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Daru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Baltean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Reyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Weisman</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rémus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA'16 - 13ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.913-919</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.929-935</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171242v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inertial Effects on Non Linear Acoustic Streaming</w:t>
               </w:r>
@@ -4774,51 +4774,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042693v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean-Carl&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weisman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0035581" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193560v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543127v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daru" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.996" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543146v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439053v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hireche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Ramadan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.119195" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895624v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171233v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tabakova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.111" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390553v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Reyt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean-Carles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4974058" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385990v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.06.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839731v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Ma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Delbende" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauwens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839730v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4927092" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066956v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G. Baltean Carl&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4817888" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066942v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debesse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurunath Gandikota" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2013.03.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621211v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3506348" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848820v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice-Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.12.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990300v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Firdaouss" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1418372" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365998v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848242v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Pinho Dias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848244v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171235v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171240v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4989274" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171241v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171247v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171245v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171242v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Hung Truong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Jebali Jerbi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques R&#233;mus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171249v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839742v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839740v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439064v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean Carl&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421487v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gandikota" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421242v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628625v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628624v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541372v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851480v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice - Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848870v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patxi Duthil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/tel-04438228v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042693v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean-Carl&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weisman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0035581" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193560v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543127v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daru" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.996" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543146v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439053v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hireche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Ramadan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.119195" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895624v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171233v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tabakova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.111" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390553v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Reyt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean-Carles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4974058" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385990v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.06.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839730v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Ma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Delbende" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauwens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4927092" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839731v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066956v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G. Baltean Carl&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4817888" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066942v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debesse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurunath Gandikota" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2013.03.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621211v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3506348" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848820v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice-Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.12.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990300v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Firdaouss" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1418372" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365998v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848242v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Pinho Dias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848244v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171235v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171240v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4989274" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171241v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171245v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171242v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Hung Truong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Jebali Jerbi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques R&#233;mus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171247v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171249v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839742v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839740v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439064v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean Carl&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421487v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gandikota" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421242v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628625v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628624v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541372v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851480v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice - Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848870v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patxi Duthil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/tel-04438228v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>