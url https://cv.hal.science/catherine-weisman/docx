--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2237,243 +2237,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of thermoacoustic heat pumping inside a compact cavity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas de Pinho Dias</w:t>
+                <w:t xml:space="preserve">Etude théorique et numérique du couplage entre le streaming de Rayleigh et le transfert de chaleur à fort niveau acoustique dans un résonateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Daru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Weisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Baltean-Carlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, (CFA) 2022</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848242v1</w:t>
+                <w:t xml:space="preserve">hal-03848244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude théorique et numérique du couplage entre le streaming de Rayleigh et le transfert de chaleur à fort niveau acoustique dans un résonateur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Daru</w:t>
+                <w:t xml:space="preserve">Numerical simulation of thermoacoustic heat pumping inside a compact cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Pinho Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Weisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Baltean-Carlès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, (CFA) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848244v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical study of Rayleigh streaming at high acoustic level</w:t>
               </w:r>
@@ -2799,269 +2799,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitoire et changement de régime des écoulements redressés de Rayleigh à forts niveaux : Etudes numérique et expérimentale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+                <w:t xml:space="preserve">Etude du démarrage du son produit par un instrument de musique thermoacoustique : le thermophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hung Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Weisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Baltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Weisman</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathi Jebali Jerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rémus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA'16 - 13ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.921-927</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.913-919</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171245v1</w:t>
+                <w:t xml:space="preserve">hal-02171242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du démarrage du son produit par un instrument de musique thermoacoustique : le thermophone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dinh Hung Truong</w:t>
+                <w:t xml:space="preserve">Transitoire et changement de régime des écoulements redressés de Rayleigh à forts niveaux : Etudes numérique et expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Daru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Baltean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Reyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Weisman</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rémus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA'16 - 13ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.913-919</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.921-927</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171242v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streaming non linéaire : rôle de la composante radiale acoustique</w:t>
               </w:r>
@@ -4774,51 +4774,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042693v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean-Carl&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weisman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0035581" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193560v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543127v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daru" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.996" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543146v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439053v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hireche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Ramadan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.119195" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895624v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171233v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tabakova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.111" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390553v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Reyt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean-Carles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4974058" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385990v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.06.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839730v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Ma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Delbende" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauwens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4927092" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839731v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066956v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G. Baltean Carl&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4817888" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066942v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debesse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurunath Gandikota" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2013.03.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621211v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3506348" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848820v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice-Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.12.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990300v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Firdaouss" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1418372" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365998v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848242v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Pinho Dias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848244v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171235v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171240v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4989274" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171241v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171245v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171242v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Hung Truong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Jebali Jerbi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques R&#233;mus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171247v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171249v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839742v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839740v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439064v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean Carl&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421487v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gandikota" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421242v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628625v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628624v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541372v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851480v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice - Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848870v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patxi Duthil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/tel-04438228v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042693v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean-Carl&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weisman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0035581" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193560v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543127v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daru" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.996" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543146v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439053v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hireche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Ramadan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.119195" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895624v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171233v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tabakova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.111" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390553v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Reyt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean-Carles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4974058" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385990v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.06.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839730v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Ma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Delbende" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauwens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4927092" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839731v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066956v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G. Baltean Carl&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4817888" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066942v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debesse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurunath Gandikota" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2013.03.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621211v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3506348" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848820v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice-Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.12.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990300v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Firdaouss" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1418372" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365998v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848244v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848242v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Pinho Dias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171235v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171240v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4989274" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171241v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171242v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Hung Truong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Jebali Jerbi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques R&#233;mus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171245v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171247v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171249v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839742v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839740v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439064v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean Carl&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421487v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gandikota" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421242v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628625v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628624v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541372v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851480v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice - Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848870v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patxi Duthil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/tel-04438228v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>