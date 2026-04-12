--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -66,1728 +66,1993 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les contextes du vote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Agrikoliansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Geay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif ALCOV. Presses universitaires du Septentrion, pp.368, 2025, 978-2-7574-4505-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1579q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ordre social, désordre électoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Agrikoliansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Geay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses du Septentrion, 432 p., 2023, Espaces politiques, 978-2-7574-3989-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04329265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Le vote dans tous ses contextes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Agrikoliansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Geay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif ALCOV. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les contextes du vote : l'ancrage social des pratiques électorales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, 2025, 978-2-7574-4505-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1579b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion. Contextes et habitus. Quelques propositions pour les sciences sociales du vote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Agrikoliansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Catherine Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Geay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Agrikoliansky; Catherine Achin; Lorenzo Barrault-Stella; Kévin Geay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ordre social et désordre électoral. Une sociologie du vote de 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.335-351, 2023, Espaces politiques, 978-2-7574-3989-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail du vote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Baloge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ordre social, désordre électoral Une sociologie du vote de 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.181-227, 2023, 978-2-7574-3989-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04549417v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des loyautés électorales à l’épreuve. Les électeurs de droite entre identification, défection et… conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eric Agrikoliansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">halshs-04329265v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ordre social, désordre électoral. Une sociologie du vote de 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2023, 978-2-7574-3989-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexualité et hiérarchies de classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bereni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023/1 (141), 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04219512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la censure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihame Assbague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fois Duclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Mozziconacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 112 (4), pp.226, 2022, Actualités de la censure</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présidentielle 2017 : des femmes, des hommes et des votes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Jacquemart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Paoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01997793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre et la sexualité, marqueurs des frontières sociales et politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 141, pp. 145-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04305388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Blum, le Front populaire et la conquête du temps libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilan Greilsammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 114, pp.38-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mouv.114.0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assurer la traçabilité des acteurs financiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 112 (4), pp.176-185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mouv.112.0176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial : Actualités de la censure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihame Assbague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fois Duclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Mozziconacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Actualités de la censure, 112 (4), pp.7-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mouv.112.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présidentielle 2017. Des femmes, des hommes et des votes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Jacquemart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Paoletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Dossier. Présidentielle 2017. Des femmes, des hommes et des votes, 40, pp.23-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tgs.040.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01912593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La campagne présidentielle française de 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Paoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Levêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bargel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Présidentielle 2012, 2 hors-série, pp.[en ligne]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/gss.2671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00838328v1</w:t>
-              </w:r>
-[...726 lines deleted...]
-                <w:t xml:space="preserve">halshs-01997793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que le genre fait aux données de l’enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Naudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "La science à l’épreuve des données"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Cité DGDBM, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03901169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1934,51 +2199,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329265v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agrikoliansky" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Geay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305388v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bereni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156189v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Greilsammer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cottin-Marx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.114.0038" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957228v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.112.0176" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957268v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihame Assbague" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fois Duclerc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mozziconacci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.112.0007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01912593v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacquemart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.040.0023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Maruani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lev&#234;que" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.2671" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275067v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Geay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04549417v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baloge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310404v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Lagier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maudet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Monteil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962650v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901169v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naudier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Simonet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agrikoliansky" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Geay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1579q" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329265v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572669v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1579b" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275067v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Geay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04549417v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baloge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310404v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Lagier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219512v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maudet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Monteil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bereni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962650v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihame Assbague" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fois Duclerc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mozziconacci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997793v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacquemart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305388v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156189v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Greilsammer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cottin-Marx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.114.0038" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957228v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.112.0176" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957268v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.112.0007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01912593v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.040.0023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838328v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Maruani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lev&#234;que" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.2671" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901169v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naudier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Simonet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>