--- v1 (2026-04-12)
+++ v2 (2026-05-16)
@@ -66,77 +66,570 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Le vote dans tous ses contextes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Agrikoliansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Geay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif ALCOV. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les contextes du vote : l'ancrage social des pratiques électorales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, 2025, 978-2-7574-4505-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1579b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion. Contextes et habitus. Quelques propositions pour les sciences sociales du vote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Agrikoliansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Geay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Agrikoliansky; Catherine Achin; Lorenzo Barrault-Stella; Kévin Geay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ordre social et désordre électoral. Une sociologie du vote de 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.335-351, 2023, Espaces politiques, 978-2-7574-3989-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail du vote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Baloge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ordre social, désordre électoral Une sociologie du vote de 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.181-227, 2023, 978-2-7574-3989-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04549417v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des loyautés électorales à l’épreuve. Les électeurs de droite entre identification, défection et… conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Agrikoliansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ordre social, désordre électoral. Une sociologie du vote de 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2023, 978-2-7574-3989-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contextes du vote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Agrikoliansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -178,92 +671,92 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Geay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif ALCOV. Presses universitaires du Septentrion, pp.368, 2025, 978-2-7574-4505-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/1579q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordre social, désordre électoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -311,550 +804,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Geay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses du Septentrion, 432 p., 2023, Espaces politiques, 978-2-7574-3989-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04329265v1</w:t>
-              </w:r>
-[...491 lines deleted...]
-                <w:t xml:space="preserve">hal-04310404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1425,252 +1425,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assurer la traçabilité des acteurs financiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éditorial : Actualités de la censure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihame Assbague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fois Duclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Mozziconacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 112 (4), pp.176-185. </w:t>
+              <w:t xml:space="preserve">, 2022, Actualités de la censure, 112 (4), pp.7-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.112.0176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.112.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957228v1</w:t>
+                <w:t xml:space="preserve">hal-03957268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial : Actualités de la censure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assurer la traçabilité des acteurs financiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Actualités de la censure, 112 (4), pp.7-10. </w:t>
+              <w:t xml:space="preserve">, 2022, 112 (4), pp.176-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.112.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.112.0176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957268v1</w:t>
+                <w:t xml:space="preserve">hal-03957228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présidentielle 2017. Des femmes, des hommes et des votes</w:t>
               </w:r>
@@ -2199,51 +2199,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agrikoliansky" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Geay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1579q" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329265v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572669v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1579b" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275067v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Geay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04549417v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baloge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310404v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Lagier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219512v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maudet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Monteil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bereni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962650v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihame Assbague" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fois Duclerc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mozziconacci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997793v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacquemart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305388v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156189v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Greilsammer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cottin-Marx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.114.0038" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957228v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.112.0176" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957268v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.112.0007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01912593v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.040.0023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838328v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Maruani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lev&#234;que" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.2671" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901169v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naudier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Simonet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agrikoliansky" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Geay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1579b" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275067v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Geay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04549417v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baloge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310404v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Lagier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572686v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1579q" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329265v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219512v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maudet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Monteil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bereni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962650v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihame Assbague" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fois Duclerc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mozziconacci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997793v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacquemart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305388v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156189v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Greilsammer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cottin-Marx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.114.0038" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957268v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.112.0007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957228v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.112.0176" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01912593v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.040.0023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838328v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Maruani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lev&#234;que" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.2671" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901169v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naudier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Simonet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>