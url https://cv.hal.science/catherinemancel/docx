--- v0 (2026-03-30)
+++ v1 (2026-05-07)
@@ -1054,73 +1054,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Feron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SESAR Innovation Days</w:t>
+              <w:t xml:space="preserve">12th SESAR Innovation Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03907373v1</w:t>
+                <w:t xml:space="preserve">hal-03900917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimising security screening resources during airport access mode disruptions</w:t>
               </w:r>
@@ -1162,73 +1162,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Feron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th SESAR Innovation Days</w:t>
+              <w:t xml:space="preserve">SESAR Innovation Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03900917v1</w:t>
+                <w:t xml:space="preserve">hal-03907373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flight Rescheduling to Improve Passenger Journey during Airport Access Mode Disruptions</w:t>
               </w:r>
@@ -2928,239 +2928,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two level optimization approach for long-term planning in a large air transportation network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aïcha Alou Oumarou</w:t>
+                <w:t xml:space="preserve">Approche heuristique pour la gestion de perturbations dans le domaine aérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jozefowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDO 2007, 2nd Symposium on Inverse Problems, Design and Optimization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2009, 10ème congrès de la Société Francaise de Recherche Operationnelle et d'Aide à la Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938152v1</w:t>
+                <w:t xml:space="preserve">hal-00934759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche heuristique pour la gestion de perturbations dans le domaine aérien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jozefowiez</w:t>
+                <w:t xml:space="preserve">A two level optimization approach for long-term planning in a large air transportation network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Handou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Alou Oumarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2009, 10ème congrès de la Société Francaise de Recherche Operationnelle et d'Aide à la Decision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPDO 2007, 2nd Symposium on Inverse Problems, Design and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Miami Beach, United States. pp 275-286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17415970802166733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934759v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal reallocation of aircraft actuators after failure</w:t>
               </w:r>
@@ -3546,230 +3546,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term planning of an air transportation network : an optimization approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aïcha Alou Oumarou</w:t>
+                <w:t xml:space="preserve">An extension of furness algorithm to elastic trip distribution forecast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Carretero Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOPT 2007, Journées de l'optimisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">ICCOPT II/MOPTA 2007, 2nd International Conference on Continuous Optimization / Modeling and Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Hamilton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995129v1</w:t>
+                <w:t xml:space="preserve">hal-00996154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extension of furness algorithm to elastic trip distribution forecast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Carretero Herrera</w:t>
+                <w:t xml:space="preserve">Long-term planning of an air transportation network : an optimization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Handou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Alou Oumarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCOPT II/MOPTA 2007, 2nd International Conference on Continuous Optimization / Modeling and Optimization Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Hamilton, Canada</w:t>
+              <w:t xml:space="preserve">JOPT 2007, Journées de l'optimisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996154v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airline fleet assignment : a state of the art</w:t>
               </w:r>
@@ -4112,51 +4112,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3734A8D2"/>
+    <w:nsid w:val="139FAD7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4343,51 +4343,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherinemancel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9401-091X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081917317" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214971278" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359038567" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04253807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Scozzaro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mancel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13396" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03632887v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixin Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Allignol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gondran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gotteland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2021.103491" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03204701v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ikli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mongeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olive" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rachelson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105336" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01522033v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sergeeva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrija Vidosavljevic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtte.2017.05.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935214v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jozefowiez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Mora-Camino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2012.20" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935216v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Guettaf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Larbani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03907373v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03900917v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03701665v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Ma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709242v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-33-4669-7_10" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02873423v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02050005v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01521890v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sarfati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Queudot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jean Meurs" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57351-9_25" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01492702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01240312v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Zerrouki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Schede" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934776v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Fitouri-Trabelsi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934767v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bardaji Ferraz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938772v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Acuna-Agost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boudia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semi Gabteni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934803v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Autran Burlier Drummond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaranto Lopes Pereira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934761v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938770v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938771v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938152v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Handou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Alou Oumarou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970802166733" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934759v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938767v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geanina Andrei" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Doncescu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938766v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996107v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938288v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00995129v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996154v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carretero Herrera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938765v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138203v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009238v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherinemancel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9401-091X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081917317" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214971278" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359038567" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04253807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Scozzaro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mancel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13396" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03632887v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixin Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Allignol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gondran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gotteland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2021.103491" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03204701v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ikli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mongeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olive" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rachelson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105336" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01522033v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sergeeva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrija Vidosavljevic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtte.2017.05.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935214v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jozefowiez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Mora-Camino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2012.20" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935216v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Guettaf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Larbani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03900917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03907373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03701665v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Ma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709242v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-33-4669-7_10" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02873423v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02050005v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01521890v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sarfati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Queudot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jean Meurs" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57351-9_25" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01492702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01240312v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Zerrouki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Schede" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934776v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Fitouri-Trabelsi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934767v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bardaji Ferraz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938772v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Acuna-Agost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boudia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semi Gabteni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934803v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Autran Burlier Drummond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaranto Lopes Pereira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934761v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938770v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938771v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934759v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Handou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Alou Oumarou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970802166733" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938767v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geanina Andrei" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Doncescu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938766v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996107v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938288v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996154v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carretero Herrera" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00995129v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938765v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138203v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009238v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>