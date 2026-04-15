--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -204,5243 +204,5381 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (75)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’obtention de preuves avant tout procès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 3 (294), pp.25-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production en justice de témoignages anonymisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 3 (294), pp.29-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Focus : La discrimination en matière de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 281, pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'incidence de l'absence du salarié pour la maladie sur la poursuite du contrat de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 281, pp.20-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Focus : La discrimination en matière de santé</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel repos hebdomadaire pour un commerce casher ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 281, pp.34</w:t>
+              <w:t xml:space="preserve">, 2024, 276, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La promotion du sport par l'employeur, solution pour pallier les risques du télétravail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 270, pp.40-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tracances à l'épreuve du droit du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Dossier Pratiques touristiques. Les tracances : le lundi au soleil? (273), pp.22-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quel repos hebdomadaire pour un commerce casher ?</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique du nomadisme numérique par des salariés : enjeux sur la relation de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egalité professionnelle et discrimination : des principes distincts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 276, pp.13</w:t>
+              <w:t xml:space="preserve">, 2023, 259, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La promotion du sport par l'employeur, solution pour pallier les risques du télétravail</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail en entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 270, pp.40-43</w:t>
+              <w:t xml:space="preserve">, 2022, 248, pp.19-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité de l'employeur face au Covid 19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 237, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Egalité professionnelle et discrimination : des principes distincts</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité de l'employeur en cas d'accident du travail et de maladie professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 259, pp.22</w:t>
+              <w:t xml:space="preserve">, 2021, Relations du travail: l'employeur face à ses responsabilités, 237, pp.23-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le travail en entreprise</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit du tourisme n° 12 (Janvier 2019 - Février 2020) (1re partie). Les contrats de travail dans le secteur touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62, pp.17-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit du tourisme n° 12 (Janvier 2019 - Février 2020) (1re partie). Le travail dominical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62, pp.20-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'introduction de l'intelligence artificielle dans les entreprises : danger ou opportunité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 248, pp.19-22</w:t>
+              <w:t xml:space="preserve">, 2020, Les dérives du tout connecté, 228, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La responsabilité de l'employeur face au Covid 19</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit du tourisme n° 11 (janvier 2018 - février 2019) (1re partie) .Travail dominical : vérification de la conformité d'une extension légale de dérogation au repos dominical à la convention n°106 de l'OIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 247, 8-9 / Id : LPA147p4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des contrats de travail spéciaux pour s'adapter à la fréquentation touristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 237, pp.27</w:t>
+              <w:t xml:space="preserve">, 2019, 219, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La responsabilité de l'employeur en cas d'accident du travail et de maladie professionnelle</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit du tourisme n° 10 (Janvier 2017 – Février 2018) (2e partie). Travail dominical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36, pp.5-8 / Id : LPA142v2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les risques de requalification en contrat de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Relations du travail: l'employeur face à ses responsabilités, 237, pp.23-26</w:t>
+              <w:t xml:space="preserve">, 2019, 219, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique de droit du tourisme n° 12 (Janvier 2019 - Février 2020) (1re partie). Les contrats de travail dans le secteur touristique</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit du tourisme n° 10 (Janvier 2017 - Février 2018) (1re partie). Contrats de travail dans le secteur touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35, pp.5 / Id : LPA138y0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la une - Plateforme numérique - Qualification du contrat liant un livreur à une plateforme numérique : la Cour de cassation donne le ton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 215, pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit du tourisme n° 11 (janvier 2018 - février 2019) (1re partie). Précisions jurisprudentielles sur la succession des contrats saisonniers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 247, 5-7 / Id : LPA147p4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révision des contrats dérogatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 208, pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Focus - Travail dominical : la période transitoire prolongée dans les commerces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 208, pp.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economie sociale et solidaire : le salarié, un acteur majeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 206, pp.39-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Focus - Vers une amélioration du statut des travailleurs saisonniers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 194, pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révision des textes européens sur les travailleurs détachés : le durcissement de la présidence Macron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29, pp.1704</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01844173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi Travail Vérités et contrevérités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 194, pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consommation d'alcool et de stupéfiants par les salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 203, pp.38-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en exergue des difficultés liées à l'utilisation de contrats de travail à durée déterminée dans le secteur touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 226, pp.8-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refus d'assimiler les stipulations d'une convention collective relatives à la procédure à suivre en l'absence de reconduction d'un contrat saisonnier à une garantie de fond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 226, pp.12-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actions en requalification des contrats spéciaux en contrat de droit commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 226, pp.10-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail dominical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 226, pp.13-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La religion dans l'entreprise : entre liberté et neutralité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 202, pp.37-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail dominical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 198, pp.6-13 / Id : LPA120x2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brexit et tourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 189, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrats saisonniers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 197, pp.14 / Id : LPA119w9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélioration du système des chèques-vacances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 199, pp.6-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession d'entreprise : le droit d'information préalable des salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 522, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection de la vie personnelle du salarié face au pouvoir disciplinaire de l'employeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 175, pp.41-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Départ 18 : 25&amp;quot; : premier dispositif d'aide au départ en vacances destiné aux jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 62, pp.17-20</w:t>
+              <w:t xml:space="preserve">, 2015, 160, pp.8 / Id : PA201516003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique de droit du tourisme n° 12 (Janvier 2019 - Février 2020) (1re partie). Le travail dominical</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrats de travail dans le secteur touristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 62, pp.20-24</w:t>
+              <w:t xml:space="preserve">, 2015, 159-160, pp.8-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'introduction de l'intelligence artificielle dans les entreprises : danger ou opportunité ?</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail dominical, en soirée et de nuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 159-160, pp.11-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repos hebdomadaire et travail dominical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 144, pp.12-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confirmation des conditions de reconnaissance du contrat de travail saisonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 144, pp.11-12 / Id : PA201414405</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection du droit des salariés d’agir en justice en requalification de leur contrat à durée déterminée en contrat à durée indéterminée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 144, pp.10-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taxation dérogatoire des contrats de travail à durée déterminée spécifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 144, pp.10-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vie privée au travail : quelles limites ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Les dérives du tout connecté, 228, pp.30</w:t>
+              <w:t xml:space="preserve">, 2013, 157, pp.41-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">À la une - Plateforme numérique - Qualification du contrat liant un livreur à une plateforme numérique : la Cour de cassation donne le ton</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le repos et le travail dominical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 226, pp.9-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Respect des garanties essentielles attachées au régime du contrat de travail à durée déterminée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 226, pp.8-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Examen critique des comptes et de la gestion de l’Agence nationale pour les chèques-vacances (ANCV) par la Cour des comptes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 226, pp.11-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P... comme pouvoir disciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 454, pp.50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail dominical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 226, pp.7-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettre circulaire ACOSS n°2011-0000035 du 24 mars 2011 précisant les modifications apportées par la réforme du 22 juillet 2009 et les plafonds d’exonération applicables en 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 226, pp.10-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrats à durée déterminée d’usage et contrats saisonniers dans le secteur touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 226, pp.6-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail dominical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 211, pp.9-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egalité professionnelle, valeur égale – La comparaison entre des fonctions différentes admise, cass. soc. 6 juillet 2010, n°09-40021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 215, pp.12</w:t>
+              <w:t xml:space="preserve">, 2011, 127, pp.12-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 36, pp.5-8 / Id : LPA142v2</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement de lieu de travail : l’encadrement jurisprudentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 128, pp.41-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 247, 8-9 / Id : LPA147p4</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat de travail dans le secteur touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 211, pp.6 / id : PA201121103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des contrats de travail spéciaux pour s'adapter à la fréquentation touristique</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion par l’Agence nationale pour les chèques-vacances de partenariats pour la diffusion des chèques-vacances dans les entreprises de moins de 50 salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 211, pp.12-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail dominical dans les communes et zones touristiques et thermales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 138, pp.8-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’extension du bénéfice des chèques vacances et ses conséquences pour l’employeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 138, pp.10-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modification par l’employeur : l’encadrement jurisprudentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 219, pp.16</w:t>
+              <w:t xml:space="preserve">, 2010, 121, pp.40-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les risques de requalification en contrat de travail</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maintien des contrats de travail en cas de transfert d'entreprise : état jurisprudentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 219, pp.27</w:t>
+              <w:t xml:space="preserve">, 2009, 115, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35, pp.5 / Id : LPA138y0</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panorama jurisprudentiel du droit du travail dans le secteur touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 112, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 247, 5-7 / Id : LPA147p4</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat de travail dans le secteur touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 148, pp.10 / id : PA200914806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Economie sociale et solidaire : le salarié, un acteur majeur</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cause réelle et sérieuse et clause de garantie d’emploi, cass. soc. 13 novembre 2008, n°07-42.640</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 390, pp.14-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des contrats à durée pas si déterminée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 206, pp.39-43</w:t>
+              <w:t xml:space="preserve">, 2008, 97, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Révision des contrats dérogatoires</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adaptation du droit du licenciement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 208, pp.34</w:t>
+              <w:t xml:space="preserve">, 2008, 104, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Focus - Travail dominical : la période transitoire prolongée dans les commerces</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modernisation du marché du travail en perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 208, pp.37</w:t>
+              <w:t xml:space="preserve">, 2008, 104, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La religion dans l'entreprise : entre liberté et neutralité</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le harcèlement moral - Les mots du juge contre les maux du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 202, pp.37-42</w:t>
+              <w:t xml:space="preserve">, 2008, 101, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Révision des textes européens sur les travailleurs détachés : le durcissement de la présidence Macron</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau Code du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 97, pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preuve du harcèlement – La Cour de cassation reprend la main, cass. soc. 24 septembre 2008, n°06-46517, n°06-45794, n°06-45579 et n°06-43504</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 390, pp.7-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement durable est-il compatible avec le droit du travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 91, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présomption et preuve de la discrimination en droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique Entreprise et affaires. Cahiers de droit de l'entreprise : Juris-Classeur périodique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 21-22, pp.894-897</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note sous l’arrêt de la CJCE du 24 janvier 2002, Portuguesa Construções Lda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 29, pp.1704</w:t>
+              <w:t xml:space="preserve">, 2002, pp.3303-3306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 194, pp.17</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection sociale des travailleurs se déplaçant au sein de l'Union européeenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontière Emploi et Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...3393 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5450,3229 +5588,3229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mobilisation des entreprises pour les salariés victimes de violences domestiques fondée sur une démarche RSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel LARJ/SKEMA - "LA RSE, état des lieux, état des voeux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral – Côte d’Opale; Laboratoire de recherche juridique (LARJ); SKEMA Business School de Lille, Jan 2025, Lille, France. pp.59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligence artificielle et dialogue social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveau Monde, nouveaux risques : Intelligence artificielle, écologie et travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de droit du travail de Nancy, May 2025, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilisation des employeurs pour les salariés victimes de violences domestiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La RSE : états des lieux, état des voeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Recherche Juridique - LARJ; Skema Business school, Jan 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Institut de droit du travail de Nancy, May 2025, Nancy, France</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Workations : Une innovation sociale aux multiples dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum innovation 2025 : économie, management et ingénierie de l'innovation : trajectoires et perspectives des innovations systémiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau de Recherche sur l'innovation, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment prévenir et repérer l’exploitation sexuelle des mineur.e.s et la traite des être humains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Traite des êtres humains et exploitation sexuelle des mineur.e.s"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tribunal judiciaire de Boulogne-Sur-Mer; Laboratoire de recherche juridique (LARJ), Jun 2025, Boulogne-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Réseau de Recherche sur l'innovation, Oct 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment concilier développement de l’IA et droits des travailleurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises nationales de l’éthique du numérique 2025 – L’éthique et les systèmes d’IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire de l’éthique publique, Apr 2025, Nevers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire de l’éthique publique, Apr 2025, Nevers, France</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présidente de table ronde « L’Union européenne face au dumping social : quelles réponses pour conforter ou compléter les lois nationales ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque DUMPING dans le TRANSPORT TRANSMANCHE : Quelles réponses française, européenne et internationale ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de Droit de Boulogne-sur-Mer; Laboratoire de Recherche juridique (LARJ); SKEMA Business school; EUR IFSEA ANR-21-EXES 001, Jan 2024, Boulogne-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consommation de produits psychotropes en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les psychotropes et le Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique - LARJ, Oct 2024, Boulogne-sur-mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions posées par le droit du travail pour être en workation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Rendez-vous de l’Innovation Touristique : "Voyager autrement: concilier "travail" et voyage"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Master Tourisme de l'Université de Pau, Mar 2024, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence du contrat de travail sur l’attractivité des métiers du tourisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourisme : la grande démission ? Penser les transformations du tourisme à partir de l’emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conservatoire national des arts et métiers (Cnam) - Paris, Feb 2024, Paris Conservatoire national des arts et métiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'itinérance dans des destinations touristiques de salariés recrutés en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème édition du Colloque pluridisciplinaire AsTRES :"Tourisme et itinérances. Des expériences aux enjeux d'adaptation, de transformation et de soutenabilité"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Tourisme Recherche et Enseignement Supérieur (AsTRES), Dec 2024, Boulogne-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de Droit de Boulogne-sur-Mer; Laboratoire de Recherche juridique (LARJ); SKEMA Business school; EUR IFSEA ANR-21-EXES 001, Jan 2024, Boulogne-sur-mer, France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'influence du contrat de travail sur l'attractivité des métiers du tourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tourisme : la grande démission – penser les transformations du tourisme à partir de l’emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire national des arts et métiers -CNAM, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique - LARJ, Oct 2024, Boulogne-sur-mer, France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracancier et salarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracances. Enjeux et perspectives des mutations des relations travail - loisirs - tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne Sud, Oct 2024, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Master Tourisme de l'Université de Pau, Mar 2024, Pau, France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appréhension du phénomène des tracances par le droit social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracances, workation, digital nomads : trois mots pour une mutation des relations travail/loisirs/tourisme ? Enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ); Institut de Recherche et d'Enseignement du Tourisme (InREnt), Oct 2023, Boulogne-sur-mer, France. pp.22-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Conservatoire national des arts et métiers -CNAM, Feb 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les référents harcèlement sexuel et sexiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les référents harcèlement sexuel et agissements sexistes dans l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'études Recherches Violences Sexuelles et Sexistes de l'Université de Lille, Mar 2023, Boulogne-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bretagne Sud, Oct 2024, Lorient, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La localisation de la relation de travail entre une entreprise française et un télétravailleur transfrontalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La localisation des relations juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARJ - Laboratoire de Recherche Juridique; ULCO - Université du Littoral Côte d'Opale; SKEMA Business School, Jan 2023, Lille, France. pp.42-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ); Institut de Recherche et d'Enseignement du Tourisme (InREnt), Oct 2023, Boulogne-sur-mer, France. pp.22-25</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport et télétravail : quelles opportunités juridiques pour l’employeur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport et numérique : bien-être et emploi (travail et télétravail)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Longuenesse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'études Recherches Violences Sexuelles et Sexistes de l'Université de Lille, Mar 2023, Boulogne-sur-mer, France</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">30 ans de la législation relative au harcèlement sexuel au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Leborgne-Ingelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences pour les 30 ans de l'Université du Littoral Côte d'Opale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale, Oct 2022, Boulogne-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LARJ - Laboratoire de Recherche Juridique; ULCO - Université du Littoral Côte d'Opale; SKEMA Business School, Jan 2023, Lille, France. pp.42-45</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime spécial de responsabilité civile de l’employeur en cas d’accident du travail et de maladie professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La spécialisation de la responsabilité civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Boulogne-sur-mer, France. pp.55-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Longuenesse, France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'entreprise et la crise sanitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARJ - Laboratoire de Recherche Juridique; ULCO - Université du Littoral Côte d'Opale; SKEMA Business School, Jan 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">30 ans de la législation relative au harcèlement sexuel au travail</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appréhension par le droit social du modèle innovant des plateformes collaboratives dans le secteur touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque TIT Tourisme Innovation Territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRENT (Institut de recherche et d'enseignement du tourisme), Sep 2019, Boulogne-sur-mer, France. pp.231-237</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligence artificielle et droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'intelligence artificielle dans l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ), Université du Littoral Côte d'Opale; SKEMA Business School, Jan 2020, Lille, France. pp.34-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lecture travailliste de la servante écarlate ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecture juridique de Webseries, Colloque du 2e Marathon du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marathon du droit, Mar 2019, Boulogne-sur-mer, France. pp.188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'encadrement encore limité du détachement en France après la loi pour la liberté de choisir son avenir professionel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sécurisation des parcours professionnels après la loi n°2018-771 du 5 septembre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARJ, Jan 2019, Boulogne-sur-mer, France. pp.73-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concurrence des règles de droit social via l'utilisation du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concurrence et numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARJ, Université du littoral Côte d'Opale; Skema Business School, Jan 2019, Lille, France. pp.23-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exemplarité du modèle social dans l'économie sociale et solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire européen Alimentation, régénération urbaine et développement durable dans les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MESHS - Maison européenne des Sciences de l'Homme et de la Société, Jun 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contournement, optimisation, évasion : les normes en danger ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ) - Université du Littoral Côte d'Opale (ULCO); Laval, Sarah, Oct 2018, Boulogne-sur-mer, France. pp.129-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place centrale du salarié dans l'économie sociale et solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International AFEP-IIPPE Conference, Envisioning the Economy of the Future and the Future of Political Economy, Sciences Po, Lille, 3 to 5 July 2019.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEP - Association Française d'Economie Politique; IIPPE - International Initiative for Promoting Political Economy, Jul 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harcèlement moral au travail : vers une accentuation du phénomène ? L'impact des nouvelles technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des mots et des maux, des actions et des réactions : le harcèlement moral au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARJ, Université du littoral Côte d'Opale; Ordre des avocats du Barreau de Boulogne-sur-mer, Nov 2018, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le particulier : un offreur de services (statut et protection au regard du droit social)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie collaborative: alternative au capitalisme ou ubérisation de l'économie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ); Skema Business School, Jan 2017, Boulogne-sur-mer, France. pp.1286</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le particulier, Un offreur de services (statut et protection au regard du droit social)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie collaborative : alternative au capitalisme ou ubérisation de l’économie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LAR); Skema Business School, Jan 2017, Boulogne-sur-mer, France. pp.34-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les manquements aux contrats d’engagement de l’Armée française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale, Oct 2022, Boulogne-sur-mer, France</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Elise Michard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La désobéissance militaire, Terre et Mer, Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ), Nov 2017, Boulogne-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Boulogne-sur-mer, France. pp.55-72</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la liberté à la prison. Regards croisés sur la privation de liberté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ); Barreau de Boulogne-sur-Mer, Oct 2014, Boulogne-sur-mer, France. pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, INRENT (Institut de recherche et d'enseignement du tourisme), Sep 2019, Boulogne-sur-mer, France. pp.231-237</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La suspension du contrat de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la liberté à la prison. Regards croisés sur la privation de liberté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ); Barreau de l'Ordre des Avocats Boulogne-sur-Mer, Oct 2014, Boulogne-sur-mer, France. pp.113-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LARJ - Laboratoire de Recherche Juridique; ULCO - Université du Littoral Côte d'Opale; SKEMA Business School, Jan 2021, Boulogne-sur-Mer, France</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation intra-entreprise. L’exemple des conflits de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La médiation au service de l’entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche juridique (LARJ); Skema Business school, Feb 2016, Boulogne-sur-mer, France. pp.28-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LARJ, ULCO; Skema Business School, Jan 2021, Lille, France</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat de travail à durée déterminée dans le secteur touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le contrat de travail à durée déterminée : un contrat spécial ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Boulogne-sur-mer, France. pp.157-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marathon du droit, Mar 2019, Boulogne-sur-mer, France. pp.188</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le contrat de travail à durée déterminée : un contrat spécial ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARJ; Barreau de Boulogne-sur-Mer, Nov 2015, Boulogne-sur-mer, France. pp.7-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ), Université du Littoral Côte d'Opale; SKEMA Business School, Jan 2020, Lille, France. pp.34-37</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’obligation d’information des salariés en cas de cession d’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'entreprise de l'économie sociale et solidaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ) - ULCO; Skema Business school, Feb 2015, Boulogne-sur-mer, France. pp.25-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AFEP - Association Française d'Economie Politique; IIPPE - International Initiative for Promoting Political Economy, Jul 2019, Lille, France</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mesures sociales françaises pour promouvoir la création ou la reprise d’entreprises par les salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ères rencontres internationales de la Maison de l’Entrepreneur de Lomé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Sciences Economiques et de Gestion (FASEG) de l’Université de Lomé; Ecole des Cadres; Convention pour l’Excellence et la Valorisation de l’Enseignement Supérieur au Togo (CEVEST); Université du Littoral Côte d’Opale de Dunkerque (ULCO), Aug 2014, Lomé, Togo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ), Université du Littoral Côte d'Opale; Laval, Sarah, Oct 2018, Boulogne-sur-mer, France. pp.129-148</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'emploi des jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobilité Erasmus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Huelva, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, MESHS - Maison européenne des Sciences de l'Homme et de la Société, Jun 2019, Lille, France</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail et l'emploi transfrontalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde sur "Le travail et l'emploi transfrontalier"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ); MESHS, May 2014, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LARJ, Jan 2019, Boulogne-sur-mer, France. pp.73-75</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit commun de l’Union européenne et le droit social, aspects de droit privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouvelles échelles du droit commun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche juridique (LARJ) - ULCO, Dec 2011, Boulogne-sur-mer, France. pp.127-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LARJ, Université du littoral Côte d'Opale; Skema Business School, Jan 2019, Lille, France. pp.23-27</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail dominical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"L'impact des lois récentes sur le secteur touristique - lois du 22 juillet et du 10 août 2009"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARJ - Laboratoire de Recherche Juridique, Nov 2009, Boulogne-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LARJ, Université du littoral Côte d'Opale; Ordre des avocats du Barreau de Boulogne-sur-mer, Nov 2018, Lille, France</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit social communautaire, quel droit commun ? L’exemple de la directive sur le détachement des travailleurs dans le cadre des prestations de services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les échanges entre les droits, l’expérience communautaire – Une lecture des phénomènes de régionalisation et de mondialisation du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de recherche juridique (LARJ) de l'Université du Littoral Côte d'Opale; Centre d'études européennes et comparées de l'Université de Paris X; Centre de droit européen comparé de la Kent Law School, University of Kent, May 2006, Boulogne-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LAR); Skema Business School, Jan 2017, Boulogne-sur-mer, France. pp.34-38</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adaptation du droit social au tourisme durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le tourisme durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARJ, Oct 2016, Le Touquet - Paris - Plage, France. pp.105-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ); Skema Business School, Jan 2017, Boulogne-sur-mer, France. pp.1286</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de la discrimination fondée sur l'état de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisième journée régionale organisée pour le Groupement d'intérêt public CERESTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1998, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...1047 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8682,512 +8820,512 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminations et violences sexistes au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 259, pp.17, 2023, Discriminations et violences sexuelles au travail : zone interdite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieu de travail - Espace en voie d'évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 248, pp.18, 2022, Lieu de travail - Espace en voie d'évolution</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'employeur face à ses responsabilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 237, pp.16, 2021, Relations du travail : l'employeur face à ses responsabilités</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact des nouvelles technologies sur l'exécution du contrat de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 228, pp.16, 2020, Conditions de travail: les dérives du tout connecté</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrats de travail. L'embarras du choix.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 219, pp.15, 2019, Contrats de travail : l'embarras du choix</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code du travail. A fond la (ré)forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 208, pp.17, 2018, Code du travail : à fond la (ré)forme !</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loi travail - Coup de projecteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 194, pp.16, 2017, Loi travail : coup de projecteur</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9197,768 +9335,935 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Chambre sociale de la Cour de cassation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cartier, Emmanuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La QPC, le procès et ses juges, L’impact sur le procès et l’architecture juridictionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.437-446, 2013, Méthodes du droit, 978-2-247-12758-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté d’établissement et la libre prestation de services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fasquelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit européen volume III 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.377-389, 2008, 9782802724957</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique sociale européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Andriantsimbazovina; Hélène Gaudin; Fabrice Picod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit européen 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Bruylant, pp.456-472, 2008, 978-2-8027-2495-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La liberté d’établissement et la libre prestation de services</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté d'établissement et la libre prestation des services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fasquelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, pp.377-389, 2008, 9782802724957</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andriantsimbazovina, Joël; Gaudin, Hélène; Picod, Fabrice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit européen 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, II, Bruylant, pp.477-484, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique sociale européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Andriantsimbazovina; Hélène Gaudin; Fabrice Picod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit européen 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Bruylant, pp.582-597, 2007, 9782802722854</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507598v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04507596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du tourisme et de droit du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liberté d'établissement et la libre prestation des services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire Joly communautaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.1-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liberté d’établissement et libre prestation des services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire Joly Communautaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liberté d’établissement et libre prestation des services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire Joly Communautaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'emploi salarié du tourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les flux de travail transfrontaliers. Pour une relecture du droit social communautaire dans le contexte du développement des nouvelles technologies de l'information et de la communication.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université de droit et de santé Lille 2, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03716826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId156"/>
+      <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10026,51 +10331,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9AE41232"/>
+    <w:nsid w:val="E9942393"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10257,51 +10562,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherineminet-letalle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4052-5156" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069508682" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/189503213" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356525343" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946746v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Minet-Letalle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946749v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513573v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646343v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507467v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632493v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014773v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716682v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716699v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716695v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716684v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716689v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716702v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449728v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716842v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716841v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449739v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449741v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716843v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716840v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716847v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201978v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201979v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507479v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844173v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201937v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507474v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201943v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507502v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507499v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507490v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507493v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507504v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507507v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201910v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507509v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507517v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507514v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507523v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200841v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pallantza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507522v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507532v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507528v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507529v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507526v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507536v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507537v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507535v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507534v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507539v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200782v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507540v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507542v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507546v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507549v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507553v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507563v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507550v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507555v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507556v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507554v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201746v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507559v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201737v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201711v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201710v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201698v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507562v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201705v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513466v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507565v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201681v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507589v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507604v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588943v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946809v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072004v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095586v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320889v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028387v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588917v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946761v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588952v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946822v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588938v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946803v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946772v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513587v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033119v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349358v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349383v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033132v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leborgne-Ingelaere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349393v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716731v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349396v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716863v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716862v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716711v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716853v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716858v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716854v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716856v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716850v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716855v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716094v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716742v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507621v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Elise Michard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507619v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507616v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507614v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507576v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507572v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507585v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507623v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513499v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513487v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507607v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507582v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507608v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507578v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513472v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033137v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033140v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033142v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033147v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033148v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033155v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033158v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507611v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507594v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507591v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fasquelle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507598v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507596v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507599v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507600v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507601v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03716826v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherineminet-letalle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4052-5156" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069508682" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/189503213" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356525343" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564612v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Minet-Letalle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564607v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946749v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946746v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646343v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507467v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513573v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632493v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014773v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716682v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716699v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716695v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716684v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716689v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716702v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716841v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449739v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449741v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716843v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449728v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716840v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201978v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716847v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201943v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201937v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507474v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507490v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507499v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507493v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507502v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507479v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507507v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201910v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507504v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200841v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pallantza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507523v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507522v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507532v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507529v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507528v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507526v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507537v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507535v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507534v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507536v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200782v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507540v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507539v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507549v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507563v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507553v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507546v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507555v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507556v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507554v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201746v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201737v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507559v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507562v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201698v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201711v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201710v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201705v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513466v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507565v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201681v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507589v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507604v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588943v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564665v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072004v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946809v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320889v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095586v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028387v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588952v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946822v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588938v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588917v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946761v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946803v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946772v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513587v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033119v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349358v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349383v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033132v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leborgne-Ingelaere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349393v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716863v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716731v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716711v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716862v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716856v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716850v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716854v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716858v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716853v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716855v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716742v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716094v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507621v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Elise Michard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507619v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507616v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507614v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507576v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507572v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507585v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507623v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513499v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513487v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507607v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507582v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507608v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507578v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513472v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033137v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033140v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033142v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033147v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033148v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033155v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033158v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507611v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507591v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fasquelle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507594v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507596v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507598v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564628v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507599v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507600v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507601v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564631v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03716826v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>