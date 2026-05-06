--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -204,5381 +204,5450 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La production en justice de témoignages anonymisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 3 (294), pp.29-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’obtention de preuves avant tout procès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 3 (294), pp.25-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La production en justice de témoignages anonymisés</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact de l'intelligence artificielle sur la relation contractuelle employeur-salarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 05, pp.462</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05608431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Focus : La discrimination en matière de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 3 (294), pp.29-29</w:t>
+              <w:t xml:space="preserve">, 2025, 281, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Focus : La discrimination en matière de santé</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'incidence de l'absence du salarié pour la maladie sur la poursuite du contrat de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 281, pp.34</w:t>
+              <w:t xml:space="preserve">, 2025, 281, pp.20-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'incidence de l'absence du salarié pour la maladie sur la poursuite du contrat de travail</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La promotion du sport par l'employeur, solution pour pallier les risques du télétravail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 281, pp.20-23</w:t>
+              <w:t xml:space="preserve">, 2024, 270, pp.40-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tracances à l'épreuve du droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Dossier Pratiques touristiques. Les tracances : le lundi au soleil? (273), pp.22-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel repos hebdomadaire pour un commerce casher ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 276, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La promotion du sport par l'employeur, solution pour pallier les risques du télétravail</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique du nomadisme numérique par des salariés : enjeux sur la relation de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egalité professionnelle et discrimination : des principes distincts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 270, pp.40-43</w:t>
+              <w:t xml:space="preserve">, 2023, 259, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les tracances à l'épreuve du droit du travail</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail en entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Dossier Pratiques touristiques. Les tracances : le lundi au soleil? (273), pp.22-25</w:t>
+              <w:t xml:space="preserve">, 2022, 248, pp.19-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité de l'employeur en cas d'accident du travail et de maladie professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Relations du travail: l'employeur face à ses responsabilités, 237, pp.23-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Egalité professionnelle et discrimination : des principes distincts</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité de l'employeur face au Covid 19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 259, pp.22</w:t>
+              <w:t xml:space="preserve">, 2021, 237, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le travail en entreprise</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit du tourisme n° 12 (Janvier 2019 - Février 2020) (1re partie). Les contrats de travail dans le secteur touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62, pp.17-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit du tourisme n° 12 (Janvier 2019 - Février 2020) (1re partie). Le travail dominical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62, pp.20-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'introduction de l'intelligence artificielle dans les entreprises : danger ou opportunité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 248, pp.19-22</w:t>
+              <w:t xml:space="preserve">, 2020, Les dérives du tout connecté, 228, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La responsabilité de l'employeur face au Covid 19</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les risques de requalification en contrat de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 237, pp.27</w:t>
+              <w:t xml:space="preserve">, 2019, 219, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La responsabilité de l'employeur en cas d'accident du travail et de maladie professionnelle</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit du tourisme n° 10 (Janvier 2017 - Février 2018) (1re partie). Contrats de travail dans le secteur touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35, pp.5 / Id : LPA138y0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la une - Plateforme numérique - Qualification du contrat liant un livreur à une plateforme numérique : la Cour de cassation donne le ton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Relations du travail: l'employeur face à ses responsabilités, 237, pp.23-26</w:t>
+              <w:t xml:space="preserve">, 2019, 215, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique de droit du tourisme n° 12 (Janvier 2019 - Février 2020) (1re partie). Les contrats de travail dans le secteur touristique</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des contrats de travail spéciaux pour s'adapter à la fréquentation touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 219, pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit du tourisme n° 11 (janvier 2018 - février 2019) (1re partie) .Travail dominical : vérification de la conformité d'une extension légale de dérogation au repos dominical à la convention n°106 de l'OIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 247, 8-9 / Id : LPA147p4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit du tourisme n° 10 (Janvier 2017 – Février 2018) (2e partie). Travail dominical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36, pp.5-8 / Id : LPA142v2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit du tourisme n° 11 (janvier 2018 - février 2019) (1re partie). Précisions jurisprudentielles sur la succession des contrats saisonniers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 247, 5-7 / Id : LPA147p4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révision des contrats dérogatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 208, pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Focus - Travail dominical : la période transitoire prolongée dans les commerces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 208, pp.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economie sociale et solidaire : le salarié, un acteur majeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 206, pp.39-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Focus - Vers une amélioration du statut des travailleurs saisonniers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 194, pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révision des textes européens sur les travailleurs détachés : le durcissement de la présidence Macron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29, pp.1704</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01844173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi Travail Vérités et contrevérités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 194, pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consommation d'alcool et de stupéfiants par les salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 203, pp.38-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en exergue des difficultés liées à l'utilisation de contrats de travail à durée déterminée dans le secteur touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 226, pp.8-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actions en requalification des contrats spéciaux en contrat de droit commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 226, pp.10-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail dominical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 226, pp.13-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refus d'assimiler les stipulations d'une convention collective relatives à la procédure à suivre en l'absence de reconduction d'un contrat saisonnier à une garantie de fond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 226, pp.12-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La religion dans l'entreprise : entre liberté et neutralité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 202, pp.37-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brexit et tourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 189, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrats saisonniers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 197, pp.14 / Id : LPA119w9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail dominical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 198, pp.6-13 / Id : LPA120x2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélioration du système des chèques-vacances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 199, pp.6-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession d'entreprise : le droit d'information préalable des salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 522, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection de la vie personnelle du salarié face au pouvoir disciplinaire de l'employeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 175, pp.41-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Départ 18 : 25&amp;quot; : premier dispositif d'aide au départ en vacances destiné aux jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 62, pp.17-20</w:t>
+              <w:t xml:space="preserve">, 2015, 160, pp.8 / Id : PA201516003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique de droit du tourisme n° 12 (Janvier 2019 - Février 2020) (1re partie). Le travail dominical</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrats de travail dans le secteur touristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 62, pp.20-24</w:t>
+              <w:t xml:space="preserve">, 2015, 159-160, pp.8-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'introduction de l'intelligence artificielle dans les entreprises : danger ou opportunité ?</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail dominical, en soirée et de nuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 159-160, pp.11-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repos hebdomadaire et travail dominical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 144, pp.12-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confirmation des conditions de reconnaissance du contrat de travail saisonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 144, pp.11-12 / Id : PA201414405</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection du droit des salariés d’agir en justice en requalification de leur contrat à durée déterminée en contrat à durée indéterminée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 144, pp.10-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taxation dérogatoire des contrats de travail à durée déterminée spécifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 144, pp.10-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vie privée au travail : quelles limites ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Les dérives du tout connecté, 228, pp.30</w:t>
+              <w:t xml:space="preserve">, 2013, 157, pp.41-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 247, 8-9 / Id : LPA147p4</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le repos et le travail dominical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 226, pp.9-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des contrats de travail spéciaux pour s'adapter à la fréquentation touristique</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Respect des garanties essentielles attachées au régime du contrat de travail à durée déterminée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 226, pp.8-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Examen critique des comptes et de la gestion de l’Agence nationale pour les chèques-vacances (ANCV) par la Cour des comptes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 226, pp.11-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P... comme pouvoir disciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 454, pp.50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail dominical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 226, pp.7-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettre circulaire ACOSS n°2011-0000035 du 24 mars 2011 précisant les modifications apportées par la réforme du 22 juillet 2009 et les plafonds d’exonération applicables en 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 226, pp.10-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrats à durée déterminée d’usage et contrats saisonniers dans le secteur touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 226, pp.6-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egalité professionnelle, valeur égale – La comparaison entre des fonctions différentes admise, cass. soc. 6 juillet 2010, n°09-40021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 219, pp.16</w:t>
+              <w:t xml:space="preserve">, 2011, 127, pp.12-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 36, pp.5-8 / Id : LPA142v2</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement de lieu de travail : l’encadrement jurisprudentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 128, pp.41-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les risques de requalification en contrat de travail</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat de travail dans le secteur touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 211, pp.6 / id : PA201121103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail dominical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 211, pp.9-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion par l’Agence nationale pour les chèques-vacances de partenariats pour la diffusion des chèques-vacances dans les entreprises de moins de 50 salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 211, pp.12-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail dominical dans les communes et zones touristiques et thermales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 138, pp.8-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’extension du bénéfice des chèques vacances et ses conséquences pour l’employeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 138, pp.10-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modification par l’employeur : l’encadrement jurisprudentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 219, pp.27</w:t>
+              <w:t xml:space="preserve">, 2010, 121, pp.40-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35, pp.5 / Id : LPA138y0</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panorama jurisprudentiel du droit du travail dans le secteur touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 112, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">À la une - Plateforme numérique - Qualification du contrat liant un livreur à une plateforme numérique : la Cour de cassation donne le ton</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat de travail dans le secteur touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 148, pp.10 / id : PA200914806</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maintien des contrats de travail en cas de transfert d'entreprise : état jurisprudentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 215, pp.12</w:t>
+              <w:t xml:space="preserve">, 2009, 115, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 247, 5-7 / Id : LPA147p4</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adaptation du droit du licenciement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 104, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Révision des contrats dérogatoires</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modernisation du marché du travail en perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 208, pp.34</w:t>
+              <w:t xml:space="preserve">, 2008, 104, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Focus - Travail dominical : la période transitoire prolongée dans les commerces</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des contrats à durée pas si déterminée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 208, pp.37</w:t>
+              <w:t xml:space="preserve">, 2008, 97, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Economie sociale et solidaire : le salarié, un acteur majeur</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cause réelle et sérieuse et clause de garantie d’emploi, cass. soc. 13 novembre 2008, n°07-42.640</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 390, pp.14-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le harcèlement moral - Les mots du juge contre les maux du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 206, pp.39-43</w:t>
+              <w:t xml:space="preserve">, 2008, 101, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Focus - Vers une amélioration du statut des travailleurs saisonniers</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau Code du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 194, pp.34</w:t>
+              <w:t xml:space="preserve">, 2008, 97, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Révision des textes européens sur les travailleurs détachés : le durcissement de la présidence Macron</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preuve du harcèlement – La Cour de cassation reprend la main, cass. soc. 24 septembre 2008, n°06-46517, n°06-45794, n°06-45579 et n°06-43504</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 390, pp.7-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement durable est-il compatible avec le droit du travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 91, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présomption et preuve de la discrimination en droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique Entreprise et affaires. Cahiers de droit de l'entreprise : Juris-Classeur périodique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 21-22, pp.894-897</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note sous l’arrêt de la CJCE du 24 janvier 2002, Portuguesa Construções Lda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 29, pp.1704</w:t>
+              <w:t xml:space="preserve">, 2002, pp.3303-3306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 194, pp.17</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection sociale des travailleurs se déplaçant au sein de l'Union européeenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontière Emploi et Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...3393 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5588,3229 +5657,3229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilisation des entreprises pour les salariés victimes de violences domestiques fondée sur une démarche RSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel LARJ/SKEMA - "LA RSE, état des lieux, état des voeux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Littoral – Côte d’Opale; Laboratoire de recherche juridique (LARJ); SKEMA Business School de Lille, Jan 2025, Lille, France. pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mobilisation des employeurs pour les salariés victimes de violences domestiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La RSE : états des lieux, état des voeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique - LARJ; Skema Business school, Jan 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence artificielle et dialogue social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveau Monde, nouveaux risques : Intelligence artificielle, écologie et travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de droit du travail de Nancy, May 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique - LARJ; Skema Business school, Jan 2025, Lille, France</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment prévenir et repérer l’exploitation sexuelle des mineur.e.s et la traite des être humains ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Traite des êtres humains et exploitation sexuelle des mineur.e.s"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tribunal judiciaire de Boulogne-Sur-Mer; Laboratoire de recherche juridique (LARJ), Jun 2025, Boulogne-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Workations : Une innovation sociale aux multiples dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum innovation 2025 : économie, management et ingénierie de l'innovation : trajectoires et perspectives des innovations systémiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau de Recherche sur l'innovation, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Tribunal judiciaire de Boulogne-Sur-Mer; Laboratoire de recherche juridique (LARJ), Jun 2025, Boulogne-sur-mer, France</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment concilier développement de l’IA et droits des travailleurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises nationales de l’éthique du numérique 2025 – L’éthique et les systèmes d’IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire de l’éthique publique, Apr 2025, Nevers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire de l’éthique publique, Apr 2025, Nevers, France</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consommation de produits psychotropes en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les psychotropes et le Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique - LARJ, Oct 2024, Boulogne-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions posées par le droit du travail pour être en workation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Rendez-vous de l’Innovation Touristique : "Voyager autrement: concilier "travail" et voyage"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Master Tourisme de l'Université de Pau, Mar 2024, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence du contrat de travail sur l’attractivité des métiers du tourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tourisme : la grande démission ? Penser les transformations du tourisme à partir de l’emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire national des arts et métiers (Cnam) - Paris, Feb 2024, Paris Conservatoire national des arts et métiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'itinérance dans des destinations touristiques de salariés recrutés en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème édition du Colloque pluridisciplinaire AsTRES :"Tourisme et itinérances. Des expériences aux enjeux d'adaptation, de transformation et de soutenabilité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Tourisme Recherche et Enseignement Supérieur (AsTRES), Dec 2024, Boulogne-sur-mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présidente de table ronde « L’Union européenne face au dumping social : quelles réponses pour conforter ou compléter les lois nationales ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque DUMPING dans le TRANSPORT TRANSMANCHE : Quelles réponses française, européenne et internationale ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté de Droit de Boulogne-sur-Mer; Laboratoire de Recherche juridique (LARJ); SKEMA Business school; EUR IFSEA ANR-21-EXES 001, Jan 2024, Boulogne-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique - LARJ, Oct 2024, Boulogne-sur-mer, France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'influence du contrat de travail sur l'attractivité des métiers du tourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tourisme : la grande démission – penser les transformations du tourisme à partir de l’emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire national des arts et métiers -CNAM, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Master Tourisme de l'Université de Pau, Mar 2024, Pau, France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracancier et salarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracances. Enjeux et perspectives des mutations des relations travail - loisirs - tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne Sud, Oct 2024, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Conservatoire national des arts et métiers (Cnam) - Paris, Feb 2024, Paris Conservatoire national des arts et métiers, France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appréhension du phénomène des tracances par le droit social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracances, workation, digital nomads : trois mots pour une mutation des relations travail/loisirs/tourisme ? Enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ); Institut de Recherche et d'Enseignement du Tourisme (InREnt), Oct 2023, Boulogne-sur-mer, France. pp.22-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association Tourisme Recherche et Enseignement Supérieur (AsTRES), Dec 2024, Boulogne-sur-mer, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les référents harcèlement sexuel et sexiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les référents harcèlement sexuel et agissements sexistes dans l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'études Recherches Violences Sexuelles et Sexistes de l'Université de Lille, Mar 2023, Boulogne-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Conservatoire national des arts et métiers -CNAM, Feb 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La localisation de la relation de travail entre une entreprise française et un télétravailleur transfrontalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La localisation des relations juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARJ - Laboratoire de Recherche Juridique; ULCO - Université du Littoral Côte d'Opale; SKEMA Business School, Jan 2023, Lille, France. pp.42-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bretagne Sud, Oct 2024, Lorient, France</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">30 ans de la législation relative au harcèlement sexuel au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Leborgne-Ingelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences pour les 30 ans de l'Université du Littoral Côte d'Opale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale, Oct 2022, Boulogne-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ); Institut de Recherche et d'Enseignement du Tourisme (InREnt), Oct 2023, Boulogne-sur-mer, France. pp.22-25</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime spécial de responsabilité civile de l’employeur en cas d’accident du travail et de maladie professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La spécialisation de la responsabilité civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Boulogne-sur-mer, France. pp.55-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'études Recherches Violences Sexuelles et Sexistes de l'Université de Lille, Mar 2023, Boulogne-sur-mer, France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport et télétravail : quelles opportunités juridiques pour l’employeur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport et numérique : bien-être et emploi (travail et télétravail)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Longuenesse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LARJ - Laboratoire de Recherche Juridique; ULCO - Université du Littoral Côte d'Opale; SKEMA Business School, Jan 2023, Lille, France. pp.42-45</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'entreprise et la crise sanitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARJ - Laboratoire de Recherche Juridique; ULCO - Université du Littoral Côte d'Opale; SKEMA Business School, Jan 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Longuenesse, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appréhension par le droit social du modèle innovant des plateformes collaboratives dans le secteur touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque TIT Tourisme Innovation Territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRENT (Institut de recherche et d'enseignement du tourisme), Sep 2019, Boulogne-sur-mer, France. pp.231-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">30 ans de la législation relative au harcèlement sexuel au travail</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligence artificielle et droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'intelligence artificielle dans l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ), Université du Littoral Côte d'Opale; SKEMA Business School, Jan 2020, Lille, France. pp.34-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lecture travailliste de la servante écarlate ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecture juridique de Webseries, Colloque du 2e Marathon du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marathon du droit, Mar 2019, Boulogne-sur-mer, France. pp.188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concurrence des règles de droit social via l'utilisation du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concurrence et numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARJ, Université du littoral Côte d'Opale; Skema Business School, Jan 2019, Lille, France. pp.23-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exemplarité du modèle social dans l'économie sociale et solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire européen Alimentation, régénération urbaine et développement durable dans les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MESHS - Maison européenne des Sciences de l'Homme et de la Société, Jun 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'encadrement encore limité du détachement en France après la loi pour la liberté de choisir son avenir professionel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sécurisation des parcours professionnels après la loi n°2018-771 du 5 septembre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARJ, Jan 2019, Boulogne-sur-mer, France. pp.73-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contournement, optimisation, évasion : les normes en danger ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ) - Université du Littoral Côte d'Opale (ULCO); Laval, Sarah, Oct 2018, Boulogne-sur-mer, France. pp.129-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place centrale du salarié dans l'économie sociale et solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International AFEP-IIPPE Conference, Envisioning the Economy of the Future and the Future of Political Economy, Sciences Po, Lille, 3 to 5 July 2019.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEP - Association Française d'Economie Politique; IIPPE - International Initiative for Promoting Political Economy, Jul 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harcèlement moral au travail : vers une accentuation du phénomène ? L'impact des nouvelles technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des mots et des maux, des actions et des réactions : le harcèlement moral au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARJ, Université du littoral Côte d'Opale; Ordre des avocats du Barreau de Boulogne-sur-mer, Nov 2018, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le particulier, Un offreur de services (statut et protection au regard du droit social)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie collaborative : alternative au capitalisme ou ubérisation de l’économie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LAR); Skema Business School, Jan 2017, Boulogne-sur-mer, France. pp.34-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le particulier : un offreur de services (statut et protection au regard du droit social)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie collaborative: alternative au capitalisme ou ubérisation de l'économie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ); Skema Business School, Jan 2017, Boulogne-sur-mer, France. pp.1286</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les manquements aux contrats d’engagement de l’Armée française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale, Oct 2022, Boulogne-sur-mer, France</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Elise Michard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La désobéissance militaire, Terre et Mer, Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ), Nov 2017, Boulogne-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Boulogne-sur-mer, France. pp.55-72</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la liberté à la prison. Regards croisés sur la privation de liberté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ); Barreau de Boulogne-sur-Mer, Oct 2014, Boulogne-sur-mer, France. pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LARJ - Laboratoire de Recherche Juridique; ULCO - Université du Littoral Côte d'Opale; SKEMA Business School, Jan 2021, Lille, France</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La suspension du contrat de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la liberté à la prison. Regards croisés sur la privation de liberté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ); Barreau de l'Ordre des Avocats Boulogne-sur-Mer, Oct 2014, Boulogne-sur-mer, France. pp.113-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, INRENT (Institut de recherche et d'enseignement du tourisme), Sep 2019, Boulogne-sur-mer, France. pp.231-237</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation intra-entreprise. L’exemple des conflits de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La médiation au service de l’entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche juridique (LARJ); Skema Business school, Feb 2016, Boulogne-sur-mer, France. pp.28-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ), Université du Littoral Côte d'Opale; SKEMA Business School, Jan 2020, Lille, France. pp.34-37</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat de travail à durée déterminée dans le secteur touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le contrat de travail à durée déterminée : un contrat spécial ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Boulogne-sur-mer, France. pp.157-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marathon du droit, Mar 2019, Boulogne-sur-mer, France. pp.188</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le contrat de travail à durée déterminée : un contrat spécial ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARJ; Barreau de Boulogne-sur-Mer, Nov 2015, Boulogne-sur-mer, France. pp.7-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LARJ, Jan 2019, Boulogne-sur-mer, France. pp.73-75</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’obligation d’information des salariés en cas de cession d’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'entreprise de l'économie sociale et solidaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ) - ULCO; Skema Business school, Feb 2015, Boulogne-sur-mer, France. pp.25-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LARJ, Université du littoral Côte d'Opale; Skema Business School, Jan 2019, Lille, France. pp.23-27</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'emploi des jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobilité Erasmus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Huelva, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, MESHS - Maison européenne des Sciences de l'Homme et de la Société, Jun 2019, Lille, France</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mesures sociales françaises pour promouvoir la création ou la reprise d’entreprises par les salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ères rencontres internationales de la Maison de l’Entrepreneur de Lomé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Sciences Economiques et de Gestion (FASEG) de l’Université de Lomé; Ecole des Cadres; Convention pour l’Excellence et la Valorisation de l’Enseignement Supérieur au Togo (CEVEST); Université du Littoral Côte d’Opale de Dunkerque (ULCO), Aug 2014, Lomé, Togo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ) - Université du Littoral Côte d'Opale (ULCO); Laval, Sarah, Oct 2018, Boulogne-sur-mer, France. pp.129-148</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail et l'emploi transfrontalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde sur "Le travail et l'emploi transfrontalier"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ); MESHS, May 2014, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AFEP - Association Française d'Economie Politique; IIPPE - International Initiative for Promoting Political Economy, Jul 2019, Lille, France</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit commun de l’Union européenne et le droit social, aspects de droit privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouvelles échelles du droit commun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche juridique (LARJ) - ULCO, Dec 2011, Boulogne-sur-mer, France. pp.127-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LARJ, Université du littoral Côte d'Opale; Ordre des avocats du Barreau de Boulogne-sur-mer, Nov 2018, Lille, France</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail dominical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"L'impact des lois récentes sur le secteur touristique - lois du 22 juillet et du 10 août 2009"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARJ - Laboratoire de Recherche Juridique, Nov 2009, Boulogne-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ); Skema Business School, Jan 2017, Boulogne-sur-mer, France. pp.1286</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit social communautaire, quel droit commun ? L’exemple de la directive sur le détachement des travailleurs dans le cadre des prestations de services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les échanges entre les droits, l’expérience communautaire – Une lecture des phénomènes de régionalisation et de mondialisation du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de recherche juridique (LARJ) de l'Université du Littoral Côte d'Opale; Centre d'études européennes et comparées de l'Université de Paris X; Centre de droit européen comparé de la Kent Law School, University of Kent, May 2006, Boulogne-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LAR); Skema Business School, Jan 2017, Boulogne-sur-mer, France. pp.34-38</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adaptation du droit social au tourisme durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le tourisme durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARJ, Oct 2016, Le Touquet - Paris - Plage, France. pp.105-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ), Nov 2017, Boulogne-sur-mer, France</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de la discrimination fondée sur l'état de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisième journée régionale organisée pour le Groupement d'intérêt public CERESTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1998, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...965 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8820,512 +8889,512 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminations et violences sexistes au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 259, pp.17, 2023, Discriminations et violences sexuelles au travail : zone interdite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieu de travail - Espace en voie d'évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 248, pp.18, 2022, Lieu de travail - Espace en voie d'évolution</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'employeur face à ses responsabilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 237, pp.16, 2021, Relations du travail : l'employeur face à ses responsabilités</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact des nouvelles technologies sur l'exécution du contrat de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 228, pp.16, 2020, Conditions de travail: les dérives du tout connecté</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrats de travail. L'embarras du choix.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 219, pp.15, 2019, Contrats de travail : l'embarras du choix</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code du travail. A fond la (ré)forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 208, pp.17, 2018, Code du travail : à fond la (ré)forme !</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loi travail - Coup de projecteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 194, pp.16, 2017, Loi travail : coup de projecteur</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9335,416 +9404,416 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Chambre sociale de la Cour de cassation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cartier, Emmanuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La QPC, le procès et ses juges, L’impact sur le procès et l’architecture juridictionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.437-446, 2013, Méthodes du droit, 978-2-247-12758-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liberté d’établissement et la libre prestation de services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fasquelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit européen volume III 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.377-389, 2008, 9782802724957</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04507591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique sociale européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joël Andriantsimbazovina; Hélène Gaudin; Fabrice Picod. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit européen 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Bruylant, pp.456-472, 2008, 978-2-8027-2495-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté d'établissement et la libre prestation des services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daniel Fasquelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, pp.377-389, 2008, 9782802724957</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andriantsimbazovina, Joël; Gaudin, Hélène; Picod, Fabrice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit européen 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, II, Bruylant, pp.477-484, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique sociale européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Andriantsimbazovina; Hélène Gaudin; Fabrice Picod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire de droit européen 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3, Bruylant, pp.456-472, 2008, 978-2-8027-2495-7</w:t>
+              <w:t xml:space="preserve">Annuaire de droit européen 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Bruylant, pp.582-597, 2007, 9782802722854</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...158 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9754,305 +9823,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrat de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du tourisme et de droit du tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, pp.117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liberté d'établissement et la libre prestation des services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire Joly communautaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.1-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liberté d’établissement et libre prestation des services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire Joly Communautaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liberté d’établissement et libre prestation des services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire Joly Communautaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10062,91 +10131,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'emploi salarié du tourisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10156,114 +10225,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les flux de travail transfrontaliers. Pour une relecture du droit social communautaire dans le contexte du développement des nouvelles technologies de l'information et de la communication.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université de droit et de santé Lille 2, 2002. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03716826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId160"/>
+      <w:footerReference w:type="default" r:id="rId161"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10331,51 +10400,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9942393"/>
+    <w:nsid w:val="ED3573C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10562,51 +10631,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherineminet-letalle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4052-5156" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069508682" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/189503213" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356525343" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564612v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Minet-Letalle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564607v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946749v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946746v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646343v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507467v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513573v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632493v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014773v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716682v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716699v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716695v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716684v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716689v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716702v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716841v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449739v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449741v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716843v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449728v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716840v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201978v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716847v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201943v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201937v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507474v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507490v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507499v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507493v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507502v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507479v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507507v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201910v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507504v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200841v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pallantza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507523v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507522v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507532v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507529v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507528v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507526v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507537v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507535v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507534v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507536v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200782v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507540v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507539v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507549v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507563v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507553v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507546v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507555v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507556v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507554v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201746v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201737v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507559v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507562v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201698v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201711v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201710v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201705v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513466v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507565v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201681v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507589v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507604v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588943v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564665v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072004v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946809v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320889v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095586v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028387v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588952v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946822v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588938v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588917v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946761v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946803v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946772v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513587v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033119v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349358v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349383v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033132v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leborgne-Ingelaere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349393v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716863v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716731v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716711v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716862v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716856v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716850v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716854v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716858v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716853v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716855v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716742v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716094v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507621v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Elise Michard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507619v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507616v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507614v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507576v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507572v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507585v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507623v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513499v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513487v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507607v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507582v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507608v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507578v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513472v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033137v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033140v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033142v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033147v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033148v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033155v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033158v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507611v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507591v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fasquelle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507594v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507596v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507598v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564628v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507599v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507600v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507601v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564631v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03716826v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherineminet-letalle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4052-5156" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069508682" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/189503213" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356525343" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564607v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Minet-Letalle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564612v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05608431v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946749v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946746v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507467v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513573v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632493v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014773v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716682v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716695v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716699v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716684v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716689v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716702v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449741v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716843v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449728v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449739v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716841v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716842v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716840v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201978v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201979v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716847v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201943v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844173v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201937v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507474v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507490v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507493v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507502v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507499v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507479v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201910v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507504v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507507v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507509v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200841v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pallantza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507523v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507522v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507514v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507517v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507532v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507529v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507528v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507526v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507537v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507535v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507534v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507536v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200782v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507540v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507542v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507539v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507563v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507553v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507546v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507549v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507550v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507556v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507554v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201737v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507559v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201746v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201711v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201710v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201698v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507562v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201705v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513466v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507565v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201681v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507589v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507604v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588943v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564665v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946809v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072004v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095586v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320889v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028387v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946822v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588938v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588917v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946761v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588952v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946803v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513587v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033119v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349358v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033132v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leborgne-Ingelaere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349393v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349383v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716863v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716731v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716711v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716862v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716850v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716854v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716856v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716858v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716853v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716855v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716094v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716742v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507621v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Elise Michard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507619v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507616v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507614v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507576v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507572v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507585v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513499v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507623v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513487v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507607v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507582v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507608v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507578v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513472v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033137v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033140v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033142v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033147v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033148v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033155v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033158v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507611v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507591v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fasquelle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507594v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507596v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507598v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564628v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507599v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507600v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507601v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564631v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03716826v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>