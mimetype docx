--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -204,5450 +204,5519 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (79)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’obtention de preuves avant tout procès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 3 (294), pp.25-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La production en justice de témoignages anonymisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 3 (294), pp.29-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’obtention de preuves avant tout procès</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrats de travail saisonniers – requalification en CDI, Nouvelle précision concernant le point de départ du délai de prescription de l’action ; cass. soc. 10 décembre 2025, n°24-15.882</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 3 (294), pp.25-25</w:t>
+              <w:t xml:space="preserve">, 2026, 05/2026 (296), pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05625832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact de l'intelligence artificielle sur la relation contractuelle employeur-salarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 05, pp.462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05608431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus : La discrimination en matière de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 281, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'incidence de l'absence du salarié pour la maladie sur la poursuite du contrat de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 281, pp.20-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel repos hebdomadaire pour un commerce casher ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 276, pp.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La promotion du sport par l'employeur, solution pour pallier les risques du télétravail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 270, pp.40-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tracances à l'épreuve du droit du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Dossier Pratiques touristiques. Les tracances : le lundi au soleil? (273), pp.22-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quel repos hebdomadaire pour un commerce casher ?</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique du nomadisme numérique par des salariés : enjeux sur la relation de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egalité professionnelle et discrimination : des principes distincts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 276, pp.13</w:t>
+              <w:t xml:space="preserve">, 2023, 259, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 248, pp.19-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Egalité professionnelle et discrimination : des principes distincts</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité de l'employeur face au Covid 19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 259, pp.22</w:t>
+              <w:t xml:space="preserve">, 2021, 237, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le travail en entreprise</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité de l'employeur en cas d'accident du travail et de maladie professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 248, pp.19-22</w:t>
+              <w:t xml:space="preserve">, 2021, Relations du travail: l'employeur face à ses responsabilités, 237, pp.23-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La responsabilité de l'employeur en cas d'accident du travail et de maladie professionnelle</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit du tourisme n° 12 (Janvier 2019 - Février 2020) (1re partie). Les contrats de travail dans le secteur touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62, pp.17-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit du tourisme n° 12 (Janvier 2019 - Février 2020) (1re partie). Le travail dominical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62, pp.20-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'introduction de l'intelligence artificielle dans les entreprises : danger ou opportunité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Relations du travail: l'employeur face à ses responsabilités, 237, pp.23-26</w:t>
+              <w:t xml:space="preserve">, 2020, Les dérives du tout connecté, 228, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La responsabilité de l'employeur face au Covid 19</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des contrats de travail spéciaux pour s'adapter à la fréquentation touristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 237, pp.27</w:t>
+              <w:t xml:space="preserve">, 2019, 219, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique de droit du tourisme n° 12 (Janvier 2019 - Février 2020) (1re partie). Les contrats de travail dans le secteur touristique</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit du tourisme n° 11 (janvier 2018 - février 2019) (1re partie) .Travail dominical : vérification de la conformité d'une extension légale de dérogation au repos dominical à la convention n°106 de l'OIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 247, 8-9 / Id : LPA147p4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit du tourisme n° 10 (Janvier 2017 – Février 2018) (2e partie). Travail dominical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36, pp.5-8 / Id : LPA142v2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les risques de requalification en contrat de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 219, pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit du tourisme n° 10 (Janvier 2017 - Février 2018) (1re partie). Contrats de travail dans le secteur touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35, pp.5 / Id : LPA138y0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la une - Plateforme numérique - Qualification du contrat liant un livreur à une plateforme numérique : la Cour de cassation donne le ton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 215, pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit du tourisme n° 11 (janvier 2018 - février 2019) (1re partie). Précisions jurisprudentielles sur la succession des contrats saisonniers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 247, 5-7 / Id : LPA147p4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révision des contrats dérogatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 208, pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Focus - Travail dominical : la période transitoire prolongée dans les commerces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 208, pp.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economie sociale et solidaire : le salarié, un acteur majeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 206, pp.39-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Focus - Vers une amélioration du statut des travailleurs saisonniers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 194, pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révision des textes européens sur les travailleurs détachés : le durcissement de la présidence Macron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29, pp.1704</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01844173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi Travail Vérités et contrevérités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 194, pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consommation d'alcool et de stupéfiants par les salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 203, pp.38-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail dominical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 226, pp.13-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refus d'assimiler les stipulations d'une convention collective relatives à la procédure à suivre en l'absence de reconduction d'un contrat saisonnier à une garantie de fond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 226, pp.12-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en exergue des difficultés liées à l'utilisation de contrats de travail à durée déterminée dans le secteur touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 226, pp.8-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actions en requalification des contrats spéciaux en contrat de droit commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 226, pp.10-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La religion dans l'entreprise : entre liberté et neutralité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 202, pp.37-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail dominical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 198, pp.6-13 / Id : LPA120x2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brexit et tourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 189, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrats saisonniers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 197, pp.14 / Id : LPA119w9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélioration du système des chèques-vacances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 199, pp.6-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession d'entreprise : le droit d'information préalable des salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallantza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 522, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection de la vie personnelle du salarié face au pouvoir disciplinaire de l'employeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 175, pp.41-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Départ 18 : 25&amp;quot; : premier dispositif d'aide au départ en vacances destiné aux jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 62, pp.17-20</w:t>
+              <w:t xml:space="preserve">, 2015, 160, pp.8 / Id : PA201516003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique de droit du tourisme n° 12 (Janvier 2019 - Février 2020) (1re partie). Le travail dominical</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrats de travail dans le secteur touristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 62, pp.20-24</w:t>
+              <w:t xml:space="preserve">, 2015, 159-160, pp.8-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'introduction de l'intelligence artificielle dans les entreprises : danger ou opportunité ?</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail dominical, en soirée et de nuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 159-160, pp.11-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repos hebdomadaire et travail dominical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 144, pp.12-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection du droit des salariés d’agir en justice en requalification de leur contrat à durée déterminée en contrat à durée indéterminée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 144, pp.10-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confirmation des conditions de reconnaissance du contrat de travail saisonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 144, pp.11-12 / Id : PA201414405</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taxation dérogatoire des contrats de travail à durée déterminée spécifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 144, pp.10-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vie privée au travail : quelles limites ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Les dérives du tout connecté, 228, pp.30</w:t>
+              <w:t xml:space="preserve">, 2013, 157, pp.41-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les risques de requalification en contrat de travail</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le repos et le travail dominical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 226, pp.9-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Respect des garanties essentielles attachées au régime du contrat de travail à durée déterminée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 226, pp.8-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Examen critique des comptes et de la gestion de l’Agence nationale pour les chèques-vacances (ANCV) par la Cour des comptes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 226, pp.11-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P... comme pouvoir disciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 454, pp.50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail dominical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 226, pp.7-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettre circulaire ACOSS n°2011-0000035 du 24 mars 2011 précisant les modifications apportées par la réforme du 22 juillet 2009 et les plafonds d’exonération applicables en 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 226, pp.10-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrats à durée déterminée d’usage et contrats saisonniers dans le secteur touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 226, pp.6-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail dominical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 211, pp.9-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egalité professionnelle, valeur égale – La comparaison entre des fonctions différentes admise, cass. soc. 6 juillet 2010, n°09-40021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 219, pp.27</w:t>
+              <w:t xml:space="preserve">, 2011, 127, pp.12-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35, pp.5 / Id : LPA138y0</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement de lieu de travail : l’encadrement jurisprudentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 128, pp.41-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">À la une - Plateforme numérique - Qualification du contrat liant un livreur à une plateforme numérique : la Cour de cassation donne le ton</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat de travail dans le secteur touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 211, pp.6 / id : PA201121103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion par l’Agence nationale pour les chèques-vacances de partenariats pour la diffusion des chèques-vacances dans les entreprises de moins de 50 salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 211, pp.12-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail dominical dans les communes et zones touristiques et thermales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 138, pp.8-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’extension du bénéfice des chèques vacances et ses conséquences pour l’employeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 138, pp.10-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modification par l’employeur : l’encadrement jurisprudentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 215, pp.12</w:t>
+              <w:t xml:space="preserve">, 2010, 121, pp.40-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des contrats de travail spéciaux pour s'adapter à la fréquentation touristique</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maintien des contrats de travail en cas de transfert d'entreprise : état jurisprudentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 219, pp.16</w:t>
+              <w:t xml:space="preserve">, 2009, 115, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 247, 8-9 / Id : LPA147p4</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panorama jurisprudentiel du droit du travail dans le secteur touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 112, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 36, pp.5-8 / Id : LPA142v2</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat de travail dans le secteur touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 148, pp.10 / id : PA200914806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 247, 5-7 / Id : LPA147p4</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des contrats à durée pas si déterminée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 97, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Révision des contrats dérogatoires</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cause réelle et sérieuse et clause de garantie d’emploi, cass. soc. 13 novembre 2008, n°07-42.640</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 390, pp.14-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adaptation du droit du licenciement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 208, pp.34</w:t>
+              <w:t xml:space="preserve">, 2008, 104, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Focus - Travail dominical : la période transitoire prolongée dans les commerces</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modernisation du marché du travail en perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 208, pp.37</w:t>
+              <w:t xml:space="preserve">, 2008, 104, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Economie sociale et solidaire : le salarié, un acteur majeur</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le harcèlement moral - Les mots du juge contre les maux du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 206, pp.39-43</w:t>
+              <w:t xml:space="preserve">, 2008, 101, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Focus - Vers une amélioration du statut des travailleurs saisonniers</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau Code du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 194, pp.34</w:t>
+              <w:t xml:space="preserve">, 2008, 97, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Révision des textes européens sur les travailleurs détachés : le durcissement de la présidence Macron</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preuve du harcèlement – La Cour de cassation reprend la main, cass. soc. 24 septembre 2008, n°06-46517, n°06-45794, n°06-45579 et n°06-43504</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 390, pp.7-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement durable est-il compatible avec le droit du travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 91, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présomption et preuve de la discrimination en droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique Entreprise et affaires. Cahiers de droit de l'entreprise : Juris-Classeur périodique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 21-22, pp.894-897</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note sous l’arrêt de la CJCE du 24 janvier 2002, Portuguesa Construções Lda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 29, pp.1704</w:t>
+              <w:t xml:space="preserve">, 2002, pp.3303-3306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 194, pp.17</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection sociale des travailleurs se déplaçant au sein de l'Union européeenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontière Emploi et Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...3393 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5657,3229 +5726,3229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilisation des entreprises pour les salariés victimes de violences domestiques fondée sur une démarche RSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel LARJ/SKEMA - "LA RSE, état des lieux, état des voeux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Littoral – Côte d’Opale; Laboratoire de recherche juridique (LARJ); SKEMA Business School de Lille, Jan 2025, Lille, France. pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligence artificielle et dialogue social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveau Monde, nouveaux risques : Intelligence artificielle, écologie et travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de droit du travail de Nancy, May 2025, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilisation des employeurs pour les salariés victimes de violences domestiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La RSE : états des lieux, état des voeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Recherche Juridique - LARJ; Skema Business school, Jan 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Institut de droit du travail de Nancy, May 2025, Nancy, France</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment prévenir et repérer l’exploitation sexuelle des mineur.e.s et la traite des être humains ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Traite des êtres humains et exploitation sexuelle des mineur.e.s"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tribunal judiciaire de Boulogne-Sur-Mer; Laboratoire de recherche juridique (LARJ), Jun 2025, Boulogne-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Tribunal judiciaire de Boulogne-Sur-Mer; Laboratoire de recherche juridique (LARJ), Jun 2025, Boulogne-sur-mer, France</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Workations : Une innovation sociale aux multiples dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum innovation 2025 : économie, management et ingénierie de l'innovation : trajectoires et perspectives des innovations systémiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau de Recherche sur l'innovation, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Réseau de Recherche sur l'innovation, Oct 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment concilier développement de l’IA et droits des travailleurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises nationales de l’éthique du numérique 2025 – L’éthique et les systèmes d’IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire de l’éthique publique, Apr 2025, Nevers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire de l’éthique publique, Apr 2025, Nevers, France</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présidente de table ronde « L’Union européenne face au dumping social : quelles réponses pour conforter ou compléter les lois nationales ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque DUMPING dans le TRANSPORT TRANSMANCHE : Quelles réponses française, européenne et internationale ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de Droit de Boulogne-sur-Mer; Laboratoire de Recherche juridique (LARJ); SKEMA Business school; EUR IFSEA ANR-21-EXES 001, Jan 2024, Boulogne-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation de produits psychotropes en entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les psychotropes et le Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Recherche Juridique - LARJ, Oct 2024, Boulogne-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions posées par le droit du travail pour être en workation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rendez-vous de l’Innovation Touristique : "Voyager autrement: concilier "travail" et voyage"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Master Tourisme de l'Université de Pau, Mar 2024, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence du contrat de travail sur l’attractivité des métiers du tourisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourisme : la grande démission ? Penser les transformations du tourisme à partir de l’emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conservatoire national des arts et métiers (Cnam) - Paris, Feb 2024, Paris Conservatoire national des arts et métiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'itinérance dans des destinations touristiques de salariés recrutés en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème édition du Colloque pluridisciplinaire AsTRES :"Tourisme et itinérances. Des expériences aux enjeux d'adaptation, de transformation et de soutenabilité"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Tourisme Recherche et Enseignement Supérieur (AsTRES), Dec 2024, Boulogne-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de Droit de Boulogne-sur-Mer; Laboratoire de Recherche juridique (LARJ); SKEMA Business school; EUR IFSEA ANR-21-EXES 001, Jan 2024, Boulogne-sur-mer, France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'influence du contrat de travail sur l'attractivité des métiers du tourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tourisme : la grande démission – penser les transformations du tourisme à partir de l’emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire national des arts et métiers -CNAM, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Conservatoire national des arts et métiers -CNAM, Feb 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracancier et salarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracances. Enjeux et perspectives des mutations des relations travail - loisirs - tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne Sud, Oct 2024, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bretagne Sud, Oct 2024, Lorient, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appréhension du phénomène des tracances par le droit social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracances, workation, digital nomads : trois mots pour une mutation des relations travail/loisirs/tourisme ? Enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ); Institut de Recherche et d'Enseignement du Tourisme (InREnt), Oct 2023, Boulogne-sur-mer, France. pp.22-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ); Institut de Recherche et d'Enseignement du Tourisme (InREnt), Oct 2023, Boulogne-sur-mer, France. pp.22-25</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les référents harcèlement sexuel et sexiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les référents harcèlement sexuel et agissements sexistes dans l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'études Recherches Violences Sexuelles et Sexistes de l'Université de Lille, Mar 2023, Boulogne-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'études Recherches Violences Sexuelles et Sexistes de l'Université de Lille, Mar 2023, Boulogne-sur-mer, France</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La localisation de la relation de travail entre une entreprise française et un télétravailleur transfrontalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La localisation des relations juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARJ - Laboratoire de Recherche Juridique; ULCO - Université du Littoral Côte d'Opale; SKEMA Business School, Jan 2023, Lille, France. pp.42-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LARJ - Laboratoire de Recherche Juridique; ULCO - Université du Littoral Côte d'Opale; SKEMA Business School, Jan 2023, Lille, France. pp.42-45</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport et télétravail : quelles opportunités juridiques pour l’employeur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport et numérique : bien-être et emploi (travail et télétravail)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Longuenesse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">30 ans de la législation relative au harcèlement sexuel au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leborgne-Ingelaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences pour les 30 ans de l'Université du Littoral Côte d'Opale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Littoral Côte d'Opale, Oct 2022, Boulogne-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le régime spécial de responsabilité civile de l’employeur en cas d’accident du travail et de maladie professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La spécialisation de la responsabilité civile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Boulogne-sur-mer, France. pp.55-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Longuenesse, France</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'entreprise et la crise sanitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARJ - Laboratoire de Recherche Juridique; ULCO - Université du Littoral Côte d'Opale; SKEMA Business School, Jan 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appréhension par le droit social du modèle innovant des plateformes collaboratives dans le secteur touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque TIT Tourisme Innovation Territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRENT (Institut de recherche et d'enseignement du tourisme), Sep 2019, Boulogne-sur-mer, France. pp.231-237</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligence artificielle et droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'intelligence artificielle dans l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ), Université du Littoral Côte d'Opale; SKEMA Business School, Jan 2020, Lille, France. pp.34-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lecture travailliste de la servante écarlate ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecture juridique de Webseries, Colloque du 2e Marathon du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marathon du droit, Mar 2019, Boulogne-sur-mer, France. pp.188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'encadrement encore limité du détachement en France après la loi pour la liberté de choisir son avenir professionel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sécurisation des parcours professionnels après la loi n°2018-771 du 5 septembre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARJ, Jan 2019, Boulogne-sur-mer, France. pp.73-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concurrence des règles de droit social via l'utilisation du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concurrence et numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARJ, Université du littoral Côte d'Opale; Skema Business School, Jan 2019, Lille, France. pp.23-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exemplarité du modèle social dans l'économie sociale et solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire européen Alimentation, régénération urbaine et développement durable dans les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MESHS - Maison européenne des Sciences de l'Homme et de la Société, Jun 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'entreprise et la crise sanitaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LARJ - Laboratoire de Recherche Juridique; ULCO - Université du Littoral Côte d'Opale; SKEMA Business School, Jan 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Contournement, optimisation, évasion : les normes en danger ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ) - Université du Littoral Côte d'Opale (ULCO); Laval, Sarah, Oct 2018, Boulogne-sur-mer, France. pp.129-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, INRENT (Institut de recherche et d'enseignement du tourisme), Sep 2019, Boulogne-sur-mer, France. pp.231-237</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place centrale du salarié dans l'économie sociale et solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International AFEP-IIPPE Conference, Envisioning the Economy of the Future and the Future of Political Economy, Sciences Po, Lille, 3 to 5 July 2019.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEP - Association Française d'Economie Politique; IIPPE - International Initiative for Promoting Political Economy, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ), Université du Littoral Côte d'Opale; SKEMA Business School, Jan 2020, Lille, France. pp.34-37</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harcèlement moral au travail : vers une accentuation du phénomène ? L'impact des nouvelles technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des mots et des maux, des actions et des réactions : le harcèlement moral au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARJ, Université du littoral Côte d'Opale; Ordre des avocats du Barreau de Boulogne-sur-mer, Nov 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marathon du droit, Mar 2019, Boulogne-sur-mer, France. pp.188</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le particulier : un offreur de services (statut et protection au regard du droit social)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie collaborative: alternative au capitalisme ou ubérisation de l'économie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ); Skema Business School, Jan 2017, Boulogne-sur-mer, France. pp.1286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LARJ, Université du littoral Côte d'Opale; Skema Business School, Jan 2019, Lille, France. pp.23-27</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le particulier, Un offreur de services (statut et protection au regard du droit social)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie collaborative : alternative au capitalisme ou ubérisation de l’économie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LAR); Skema Business School, Jan 2017, Boulogne-sur-mer, France. pp.34-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, MESHS - Maison européenne des Sciences de l'Homme et de la Société, Jun 2019, Lille, France</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les manquements aux contrats d’engagement de l’Armée française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Elise Michard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La désobéissance militaire, Terre et Mer, Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ), Nov 2017, Boulogne-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LARJ, Jan 2019, Boulogne-sur-mer, France. pp.73-75</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la liberté à la prison. Regards croisés sur la privation de liberté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ); Barreau de Boulogne-sur-Mer, Oct 2014, Boulogne-sur-mer, France. pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ) - Université du Littoral Côte d'Opale (ULCO); Laval, Sarah, Oct 2018, Boulogne-sur-mer, France. pp.129-148</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La suspension du contrat de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la liberté à la prison. Regards croisés sur la privation de liberté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ); Barreau de l'Ordre des Avocats Boulogne-sur-Mer, Oct 2014, Boulogne-sur-mer, France. pp.113-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AFEP - Association Française d'Economie Politique; IIPPE - International Initiative for Promoting Political Economy, Jul 2019, Lille, France</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation intra-entreprise. L’exemple des conflits de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La médiation au service de l’entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche juridique (LARJ); Skema Business school, Feb 2016, Boulogne-sur-mer, France. pp.28-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LARJ, Université du littoral Côte d'Opale; Ordre des avocats du Barreau de Boulogne-sur-mer, Nov 2018, Lille, France</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat de travail à durée déterminée dans le secteur touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le contrat de travail à durée déterminée : un contrat spécial ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Boulogne-sur-mer, France. pp.157-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LAR); Skema Business School, Jan 2017, Boulogne-sur-mer, France. pp.34-38</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le contrat de travail à durée déterminée : un contrat spécial ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARJ; Barreau de Boulogne-sur-Mer, Nov 2015, Boulogne-sur-mer, France. pp.7-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ); Skema Business School, Jan 2017, Boulogne-sur-mer, France. pp.1286</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’obligation d’information des salariés en cas de cession d’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'entreprise de l'économie sociale et solidaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ) - ULCO; Skema Business school, Feb 2015, Boulogne-sur-mer, France. pp.25-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ), Nov 2017, Boulogne-sur-mer, France</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mesures sociales françaises pour promouvoir la création ou la reprise d’entreprises par les salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ères rencontres internationales de la Maison de l’Entrepreneur de Lomé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Sciences Economiques et de Gestion (FASEG) de l’Université de Lomé; Ecole des Cadres; Convention pour l’Excellence et la Valorisation de l’Enseignement Supérieur au Togo (CEVEST); Université du Littoral Côte d’Opale de Dunkerque (ULCO), Aug 2014, Lomé, Togo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ); Barreau de Boulogne-sur-Mer, Oct 2014, Boulogne-sur-mer, France. pp.7-8</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'emploi des jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobilité Erasmus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Huelva, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ); Barreau de l'Ordre des Avocats Boulogne-sur-Mer, Oct 2014, Boulogne-sur-mer, France. pp.113-126</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail et l'emploi transfrontalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde sur "Le travail et l'emploi transfrontalier"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ); MESHS, May 2014, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Recherche juridique (LARJ); Skema Business school, Feb 2016, Boulogne-sur-mer, France. pp.28-34</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit commun de l’Union européenne et le droit social, aspects de droit privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouvelles échelles du droit commun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche juridique (LARJ) - ULCO, Dec 2011, Boulogne-sur-mer, France. pp.127-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Boulogne-sur-mer, France. pp.157-177</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail dominical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"L'impact des lois récentes sur le secteur touristique - lois du 22 juillet et du 10 août 2009"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARJ - Laboratoire de Recherche Juridique, Nov 2009, Boulogne-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LARJ; Barreau de Boulogne-sur-Mer, Nov 2015, Boulogne-sur-mer, France. pp.7-9</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit social communautaire, quel droit commun ? L’exemple de la directive sur le détachement des travailleurs dans le cadre des prestations de services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les échanges entre les droits, l’expérience communautaire – Une lecture des phénomènes de régionalisation et de mondialisation du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de recherche juridique (LARJ) de l'Université du Littoral Côte d'Opale; Centre d'études européennes et comparées de l'Université de Paris X; Centre de droit européen comparé de la Kent Law School, University of Kent, May 2006, Boulogne-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ) - ULCO; Skema Business school, Feb 2015, Boulogne-sur-mer, France. pp.25-26</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adaptation du droit social au tourisme durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le tourisme durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARJ, Oct 2016, Le Touquet - Paris - Plage, France. pp.105-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Huelva, Espagne</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de la discrimination fondée sur l'état de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisième journée régionale organisée pour le Groupement d'intérêt public CERESTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1998, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...482 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8889,512 +8958,512 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminations et violences sexistes au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 259, pp.17, 2023, Discriminations et violences sexuelles au travail : zone interdite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieu de travail - Espace en voie d'évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 248, pp.18, 2022, Lieu de travail - Espace en voie d'évolution</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'employeur face à ses responsabilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 237, pp.16, 2021, Relations du travail : l'employeur face à ses responsabilités</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact des nouvelles technologies sur l'exécution du contrat de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 228, pp.16, 2020, Conditions de travail: les dérives du tout connecté</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrats de travail. L'embarras du choix.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 219, pp.15, 2019, Contrats de travail : l'embarras du choix</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code du travail. A fond la (ré)forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 208, pp.17, 2018, Code du travail : à fond la (ré)forme !</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loi travail - Coup de projecteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 194, pp.16, 2017, Loi travail : coup de projecteur</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9404,416 +9473,416 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Chambre sociale de la Cour de cassation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cartier, Emmanuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La QPC, le procès et ses juges, L’impact sur le procès et l’architecture juridictionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.437-446, 2013, Méthodes du droit, 978-2-247-12758-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liberté d’établissement et la libre prestation de services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fasquelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit européen volume III 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.377-389, 2008, 9782802724957</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04507591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique sociale européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joël Andriantsimbazovina; Hélène Gaudin; Fabrice Picod. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit européen 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Bruylant, pp.456-472, 2008, 978-2-8027-2495-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté d'établissement et la libre prestation des services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daniel Fasquelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, pp.377-389, 2008, 9782802724957</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andriantsimbazovina, Joël; Gaudin, Hélène; Picod, Fabrice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit européen 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, II, Bruylant, pp.477-484, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique sociale européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Andriantsimbazovina; Hélène Gaudin; Fabrice Picod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire de droit européen 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3, Bruylant, pp.456-472, 2008, 978-2-8027-2495-7</w:t>
+              <w:t xml:space="preserve">Annuaire de droit européen 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Bruylant, pp.582-597, 2007, 9782802722854</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...158 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9823,305 +9892,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrat de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du tourisme et de droit du tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, pp.117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liberté d'établissement et la libre prestation des services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire Joly communautaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.1-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liberté d’établissement et libre prestation des services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire Joly Communautaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liberté d’établissement et libre prestation des services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire Joly Communautaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10131,91 +10200,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'emploi salarié du tourisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10225,114 +10294,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les flux de travail transfrontaliers. Pour une relecture du droit social communautaire dans le contexte du développement des nouvelles technologies de l'information et de la communication.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Minet-Letalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université de droit et de santé Lille 2, 2002. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03716826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId161"/>
+      <w:footerReference w:type="default" r:id="rId162"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10400,51 +10469,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED3573C5"/>
+    <w:nsid w:val="7A8F7881"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10631,51 +10700,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherineminet-letalle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4052-5156" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069508682" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/189503213" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356525343" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564607v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Minet-Letalle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564612v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05608431v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946749v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946746v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507467v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513573v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632493v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014773v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716682v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716695v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716699v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716684v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716689v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716702v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449741v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716843v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449728v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449739v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716841v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716842v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716840v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201978v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201979v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716847v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201943v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844173v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201937v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507474v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507490v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507493v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507502v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507499v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507479v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201910v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507504v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507507v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507509v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200841v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pallantza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507523v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507522v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507514v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507517v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507532v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507529v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507528v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507526v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507537v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507535v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507534v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507536v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200782v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507540v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507542v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507539v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507563v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507553v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507546v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507549v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507550v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507556v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507554v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201737v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507559v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201746v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201711v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201710v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201698v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507562v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201705v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513466v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507565v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201681v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507589v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507604v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588943v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564665v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946809v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072004v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095586v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320889v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028387v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946822v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588938v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588917v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946761v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588952v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946803v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513587v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033119v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349358v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033132v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leborgne-Ingelaere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349393v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349383v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716863v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716731v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716711v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716862v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716850v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716854v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716856v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716858v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716853v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716855v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716094v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716742v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507621v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Elise Michard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507619v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507616v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507614v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507576v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507572v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507585v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513499v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507623v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513487v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507607v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507582v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507608v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507578v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513472v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033137v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033140v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033142v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033147v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033148v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033155v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033158v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507611v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507591v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fasquelle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507594v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507596v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507598v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564628v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507599v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507600v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507601v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564631v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03716826v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherineminet-letalle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4052-5156" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069508682" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/189503213" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356525343" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564612v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Minet-Letalle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564607v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625832v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05608431v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946749v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946746v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646343v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507467v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513573v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632493v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014773v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716682v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716699v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716695v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716684v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716689v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716702v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449739v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716841v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716842v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449741v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716843v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449728v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716840v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201978v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716847v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201943v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844173v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201937v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507474v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507502v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507499v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507490v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507479v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507507v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201910v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200841v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pallantza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507523v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507522v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507514v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507517v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507532v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507528v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507529v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507526v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507537v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507535v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507536v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200782v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507540v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507542v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507539v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507549v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507563v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507553v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507546v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507550v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507555v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507556v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507554v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201746v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201737v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507559v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201698v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507562v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201711v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201705v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513466v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507565v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201681v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507589v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507604v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588943v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564665v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072004v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946809v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095586v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320889v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028387v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588952v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946822v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588938v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588917v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946761v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946803v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946772v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513587v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033119v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349358v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349383v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033132v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leborgne-Ingelaere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349393v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716863v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716731v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716711v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716862v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716856v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716850v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716854v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716858v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716853v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716855v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716742v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716094v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507621v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Elise Michard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507619v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507616v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507614v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507576v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507572v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507585v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507623v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513499v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513487v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507607v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507582v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507608v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507578v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513472v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033137v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033140v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033142v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033147v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033148v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033155v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033158v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507611v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507591v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fasquelle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507594v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507596v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507598v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564628v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507599v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507600v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507601v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564631v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03716826v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>