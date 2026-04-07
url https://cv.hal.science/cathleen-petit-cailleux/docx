--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -764,117 +764,220 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localiser et comprendre le risque de mortalité d'arbres sous l'effet du changement climatique : approche multi-échelles combinant modélisation statistique et mécaniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathleen Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Biodiversité et Ecologie. Institut national d'enseignement supérieur pour l'agriculture, l'alimentation et l'environnement, 2020. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020AGRO0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04083315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can genetic variability reduce Fagus sylvatica's vulnerability to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Johannes Verkerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -889,194 +992,194 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference “Genetics to the rescue: managing forests sustainably in a changing world”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of climate and management on beech tree vulnerability and net ecosystem exchange across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Johannes Verkerk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EEF 2019 15. EEF – European Ecological Federation Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Ecological Federation (EEF). DEU., Jul 2019, Lisbonne, Portugal. p. 291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of fruit production failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1118,306 +1221,306 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU). Vienne, AUT., Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the effects of climate change and silviculture on growth, carbon sequestration and mortality risk on 9 species at regional scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining statistical and mechanistic models to unravel the causes of mortality causes within rear-edge beech population.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fall Meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union (AGU). USA., Dec 2018, Washington, United States</w:t>
+              <w:t xml:space="preserve">5. Young Natural History Scientits Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muséum National d’Histoire Naturelle (MNHN). FRA., Mar 2018, Paris, France. p. 291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737183v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining statistical and mechanistic models to unravel the causes of mortality causes within rear-edge beech population.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the effects of climate change and silviculture on growth, carbon sequestration and mortality risk on 9 species at regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelia Lopez Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Young Natural History Scientits Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Muséum National d’Histoire Naturelle (MNHN). FRA., Mar 2018, Paris, France. p. 291</w:t>
+              <w:t xml:space="preserve">Fall Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union (AGU). USA., Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790977v1</w:t>
+                <w:t xml:space="preserve">hal-02737183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understand trees mortality causes by using a physiological process-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1446,160 +1549,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEF-Functional Ecology Conference, Journées d’Ecologie Fonctionnelle AnaEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Ecologie (SFE). FRA., Mar 2017, La grande motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790701v1</w:t>
-              </w:r>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">tel-04083315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1643,51 +1643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2040,51 +2040,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Receveur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonfanti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie d'Agata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Helmstetter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki A Moore" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14395" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279430v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit-Cailleux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lingrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Magdalou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab054" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362511v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Johannes Verkerk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.706414" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02877316v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Durand-Gillmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118187" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01291550v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta I. Sanchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Martinez-Haro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Taggart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy J. Green" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1703" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737827v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790702v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Muratorio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437625v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737183v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Lopez Garcia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790701v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04083315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020AGRO0004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279313v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garrigue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/645747" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281926v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/474874" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Receveur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonfanti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie d'Agata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Helmstetter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki A Moore" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14395" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279430v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit-Cailleux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lingrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Magdalou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab054" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362511v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Johannes Verkerk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.706414" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02877316v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Durand-Gillmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118187" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01291550v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta I. Sanchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Martinez-Haro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Taggart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy J. Green" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1703" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04083315v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020AGRO0004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737827v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790702v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Muratorio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437625v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790977v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737183v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Lopez Garcia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790701v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279313v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garrigue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/645747" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281926v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/474874" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>