--- v1 (2026-03-30)
+++ v2 (2026-05-18)
@@ -1,3357 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3305 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.43119266055px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cathy Chatel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche en Sciences de l'information géographique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cathy-chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2360-4125</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">132647109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=JwA7baAAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">UMR 245 CESSMA - Centre d'études sur les mondes africains, américains, asiatiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Geoteca - Géomatique, Télédétection, Cartographie</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure de recherche en Sciences de l'information géographique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse associée au laboratoire GAsPERR - UNESP (Brazil)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La population urbaine au Brésil : statistiques surestimées, géographie occultée. Les enjeux politiques et fonciers des catégories territoriales de l’Institut brésilien de géographie et de statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brésil(s). Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bresils.14509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La population urbaine au Brésil : statistiques surestimées, géographie occultée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Um século de recenseamentos no Brasil (1920-2020), 59, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.51386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dispersion urbaine au Brésil, à l’échelle du système de villes et des agglomérations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Encarnação Beltrão Sposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Tome 50 (3), pp.190-213. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.503.0190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la maille au lieu, les catégories territoriales des recensements brésiliens de 1872 à 2010 à l’aune de la géographie de la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.7426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Um caleidoscópio de categorias territoriais nas estatísticas geográficas brasileiras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Encarnação Beltrão Sposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaço e Economia, Revista Brasileira de Geografia Econômica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (1), pp.5-36. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21579/issn.2526-0375_2019_n1_5-36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population, peuplement et agriculture en Afrique subsaharienne : vers un changement de paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Raton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.8366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les statistiques localisées au Brésil : un kaléidoscope de catégories de territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Encarnação Beltrão Sposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.22736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mégavilles, comparer l'incomparable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Documentation photographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160523v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et critères de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Documentation photographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Documentation photographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L'urbanisation du monde, 8125, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161856v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 32 largest agglomerations in the world : How is urbanization pushing its limits?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.15522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial. Les petites villes à la recherche de valeur ou de richesse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi Ebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une grille chorématique des dynamiques spatiales pour expliquer l'évolution des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Casanova Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of Population and Urban Growth in Southwest Europe: 1920-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateu Morillas-Torné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Martí-Henneberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Urban History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (6), pp.1021 - 1040. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0096144217726974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance urbaine au Brésil : concentration dans les métropoles ou rééquilibrage du système urbain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Encarnação Beltrão Sposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.15001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation graphique de phénomènes émergents pour répondre aux besoins de la prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Casanova Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial. Les petites villes : un objet (géo)politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.3950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forme et étalement urbain au Brésil : faits et hypothèses. Premiers enseignements de la base de données BRASIpolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Encarnação Beltrão Sposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Cidades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (21), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36661/2448-1092.2015v12n21.11939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forma e expansão urbana no Brasil: fatos e hipóteses. Primeiros resultados do banco de dados BRASIpolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Encarnação Beltrão Sposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Cidades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (21), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36661/2448-1092.2015v12n21.11938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bouleversement de la hiérarchie des grandes agglomérations du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les villes mondialisées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomérations transfrontalières Tour d'horizon des villes-jumelles divisées par une frontière à l'Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regard sur l'Est - RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Frontières recomposées à l'Est</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mesure du déclin démographique des villes allemandes de 1820 à 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Villes rétrécissantes en Allemagne, 86 (2), pp.81-90. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.8295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanisation du monde en 2010 s'affiche dans Google earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Gazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Harre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Marius Gnanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Comité Français de Cartographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 206, pp.27-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01245113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankara et Istanbul dans un territoire national réinventé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grande Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La légitimité des capitales italiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grande Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir les villes nouvelles de Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur l'Est. Dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emprise démographique des villes nouvelles de Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regard sur l'Est - RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence-débat « La fragmentation urbaine, regards croisés Marseille/Brésil/Mexique/Afrique du Sud ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dorier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Encarnação Beltrão Sposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bénit-Gbaffou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leily Hassaine-Bau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“De Marseille aux Suds. Regards croisés sur la fragmentation urbaine”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LPED, Mar 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un horizon prospectif de la croissance spatiale urbaine en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Gazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème rencontre AviTEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence &amp;quot; Aux frontières de l'urbain. Petites villes du monde : émergence, croissance, rôle économique et social, intégration territoriale, gouvernance &amp;quot; Conference Proceedings &amp;quot;At the Frontiers of Urban Space. Small towns of the world: emergence, growth, economic and social role, territorial integration, governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi Ebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bordagi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 746 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africapolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Harre-Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Séjourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africapolis (English version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Harre-Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de peuplement et transformations institutionnelles. Une mesure de l'urbanisation en Europe de 1800 à 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Démographie. Université Paris-Diderot - Paris VII, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00765004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId81"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3412,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="780175D8"/>
+    <w:nsid w:val="F28A4901"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3643,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cathy-chatel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2360-4125" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132647109" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148150v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Chatel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.51386" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132993v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bresils.14509" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079691v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Encarna&#231;&#227;o Beltr&#227;o Sposito" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.503.0190" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905171v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.7426" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564618v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chatel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21579/issn.2526-0375_2019_n1_5-36" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112741v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Raton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.8366" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564630v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.22736" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160523v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160515v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161856v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907677v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi-Ebrard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15522" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01708635v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi Ebrard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01708634v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01701618v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateu Morillas-Torn&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Esteve" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mart&#237;-Henneberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0096144217726974" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01713839v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.15001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01708632v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01701616v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3950" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01714824v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36661/2448-1092.2015v12n21.11939" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01713845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36661/2448-1092.2015v12n21.11938" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01714828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01714831v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287397v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8295" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245113v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Gazel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Marius Gnanou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160453v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160456v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01715706v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01715710v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;nit-Gbaffou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leily Hassaine-Bau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316241v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958799v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bordagi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357271v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harre-Roger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Thiam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368181v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00765004v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cathy-chatel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2360-4125" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132647109" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=JwA7baAAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132993v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Chatel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bresils.14509" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148150v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.51386" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079691v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Encarna&#231;&#227;o Beltr&#227;o Sposito" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.503.0190" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905171v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.7426" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564618v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chatel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21579/issn.2526-0375_2019_n1_5-36" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112741v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Raton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.8366" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564630v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.22736" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160523v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160515v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161856v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907677v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi-Ebrard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15522" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01708635v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi Ebrard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01708634v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01701618v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateu Morillas-Torn&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Esteve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mart&#237;-Henneberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0096144217726974" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01713839v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.15001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01708632v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01701616v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3950" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01714824v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36661/2448-1092.2015v12n21.11939" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01713845v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36661/2448-1092.2015v12n21.11938" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01714828v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01714831v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287397v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8295" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245113v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Gazel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Marius Gnanou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160453v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160456v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01715706v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01715710v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665221v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;nit-Gbaffou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leily Hassaine-Bau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316241v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958799v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bordagi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357271v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harre-Roger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Thiam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368181v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00765004v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>