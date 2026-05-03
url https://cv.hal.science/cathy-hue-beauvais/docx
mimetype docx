--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -234,291 +234,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05214371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorted stem/progenitor epithelial cells of pubertal bovine mammary gland present limited potential to reconstitute an organised mammary epithelium after transplantation</w:t>
+                <w:t xml:space="preserve">Mutation of SOCS2 induces structural and functional changes in mammary development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Finot</w:t>
+                <w:t xml:space="preserve">Elitsa Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Aujean</w:t>
+                <w:t xml:space="preserve">Johan Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Chanat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (10), </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 151 (6), pp.dev202332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0296614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.202332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746222v1</w:t>
+                <w:t xml:space="preserve">hal-04489636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation of SOCS2 induces structural and functional changes in mammary development</w:t>
+                <w:t xml:space="preserve">Sorted stem/progenitor epithelial cells of pubertal bovine mammary gland present limited potential to reconstitute an organised mammary epithelium after transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elitsa Ivanova</w:t>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Castille</w:t>
+                <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Laubier</w:t>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Chanat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 151 (6), pp.dev202332. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.202332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0296614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489636v1</w:t>
+                <w:t xml:space="preserve">hal-04746222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA methylation and gene expression changes in mouse mammary tissue during successive lactations: part I – the impact of inflammation</w:t>
               </w:r>
@@ -906,90 +906,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetics: New Insights into Mammary Gland Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elitsa Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (2), pp.231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1144,103 +1144,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic DNA PCR analysis to assess xenograft development in mouse mammary gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 68 (4), pp.219-222. </w:t>
@@ -1291,51 +1291,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of exposure to diesel exhaust during pregnancy on mammary gland development and milk composition in the rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1425,51 +1425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puberty is a critical window for the impact of diet on mammary gland development in the rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1572,51 +1572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1719,51 +1719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Adenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Biology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 40 (2), pp.143-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2249,51 +2249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3213,51 +3213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation nucléaire et expression des gènes des protéines du lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3883,103 +3883,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omics approaches highlight milk molecules impacting offspring early gut maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ciobotaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Castille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Milk Genomics Consortium (IMGC) Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Milk Genomics Consortium, Davis, CA, USA, Sep 2023, Cork, Ireland</w:t>
@@ -4008,77 +4008,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'inflammation sur les marques épigénétiques et leur persistance au cours des lactations successives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elitsa Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">épiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Congrès en ligne (visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4103,77 +4103,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication de la méthylation de l'ADN dans les lactations successives et l'inflammation mammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elitsa Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wébinaire Galactinnov</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Congrès en ligne (visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4198,103 +4198,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species-specific genomic DNA PCR analysis allows to assess the graft development in mouse xenotransplanted mammary gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIe journée transversalité Glande Mammaire Lait (GML)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
@@ -4457,51 +4457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2.Congrès de Médecine périconceptionnelle - In utero</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Pédiatrie Ambulatoire (AFPA). FRA., Oct 2012, Paris, France. pp.6</w:t>
@@ -4694,51 +4694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4774,51 +4774,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du régime alimentaire sur le développement de la glande mammaire et la qualité de l'allaitement</w:t>
+                <w:t xml:space="preserve">Nutrition at puberty and mammary gland development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle E. Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
@@ -4853,97 +4853,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Le Mans, France. pp.49-52</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Breast Cancer Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000172v1</w:t>
+                <w:t xml:space="preserve">hal-01000708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition at puberty and mammary gland development</w:t>
+                <w:t xml:space="preserve">Effets du régime alimentaire sur le développement de la glande mammaire et la qualité de l'allaitement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle E. Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
@@ -4978,73 +4978,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Breast Cancer Prevention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Le Mans, France. pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000708v1</w:t>
+                <w:t xml:space="preserve">hal-01000172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic modifications during normal mammary gland development</w:t>
               </w:r>
@@ -5431,51 +5431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5707,51 +5707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Tours, France</w:t>
@@ -6437,90 +6437,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic modifications induced by preclinical inflammation in the mouse mammary gland during successive lactations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elitsa Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6562,90 +6562,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation de la transplantation hétérologue pour la caractérisation des cellules souches mammaires bovines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6687,103 +6687,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the effects of a SOCS2 point mutation on mammary gland development and function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elitsa Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DOHaD 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Vancouver, Canada. </w:t>
@@ -6812,90 +6812,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of inflammation on epigenetic markers in the lactating mammary gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elitsa Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6937,103 +6937,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des cellules souches adultes et des cellules progénitrices dans le développement épithélial mammaire à la puberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stem-Phase. Première rencontre du réseau Phase sur les cellules souches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Bron, France. 2019</w:t>
@@ -7056,277 +7056,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delineating the MaSC/progenitors committed to the development in the bovine mammary gland at puberty</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Validation de la transplantation hétérologue pour la caractérisation des cellules souches mammaires bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammary Gland Biology Gordon Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Barga, Italy. 2018</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791174v1</w:t>
+                <w:t xml:space="preserve">hal-02736191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de la transplantation hétérologue pour la caractérisation des cellules souches mammaires bovines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Delineating the MaSC/progenitors committed to the development in the bovine mammary gland at puberty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Aujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
+              <w:t xml:space="preserve">Mammary Gland Biology Gordon Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Barga, Italy. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736191v1</w:t>
+                <w:t xml:space="preserve">hal-02791174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR EPAPP : Impact of exposure to diesel exhaust during pregnancy on mammary gland development and milk composition in the rabbit</w:t>
               </w:r>
@@ -7407,51 +7407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madia Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8576,51 +8576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées d'Animation Scientifiques du département Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Tours, France. 2005, 1eres journées d'animation scientifique du département de physiologie animale et système d'élevage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9192,51 +9192,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Djebrani-Oussedik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Cloix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hue-Beauvais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kuszla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180040" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746222v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296614" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489636v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitsa Ivanova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202332" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127637v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ivanova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laubier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2215633" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116796v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ivanova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Castille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2215620" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714667v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hue-Beauvais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K B&#233;bin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Robert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gardan-Salmon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maupin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.01.17.476562" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197689v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12020231" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223225v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12040523" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467149v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/btn-2019-0125" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050122v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212132" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622606v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Houtia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.91" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608306v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2016.0847" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455876v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pauloin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbin.10547" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTSHKS6X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160270v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Koch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8139" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001287v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Delpal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Pauloin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-012-1523-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NBGB5TJ1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650447v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gili Solomon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arieh Gertler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00020.2013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019757v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laigre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.22536" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664021v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rijnkels" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kabotyanski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad B. Montazer-Torbati" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yegor Vassetzky" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10911-010-9170-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659852v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Chat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Droineau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-009-0926-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4C1J0JGJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203864v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Ki&#234;u" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lehmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tirichine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000853" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663556v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lehmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.21823" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PCRKC0H9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668949v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bagher Montazer-Torbati" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2008.01.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS1G8FLB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659028v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Truchet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-006-0370-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4DG9S9WR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660524v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Aujean" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Adrian Balteanu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669831v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gourdou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paly" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Clark" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.103.019448" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676389v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Petridou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soulier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besnard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Hudrisier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123263v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonzalez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Menissier de Murcia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janiak" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bidouard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beauvais" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/diabetes.51.5.1470" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123264v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;vi-Strauss" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karray" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0960-7420.2001.00249.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KVCKKHCK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227272v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727222v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727230v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375174v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533919v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019456v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999959v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Koch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Baratte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019367v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000172v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000708v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000542v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester Davis Ballester" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bagher M. B. Montazer Torbati" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh M. Nguyen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000196v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752041v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193648v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757495v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758502v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacasse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Angelo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756542v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Droineau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752378v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758091v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763164v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Renou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723310v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Djebrani Oussedik" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769595v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716640v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769579v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726549v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786407v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791174v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736191v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789201v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733589v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798294v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crapart" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Brandao" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lemoine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743864v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367379.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70805-2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822110v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812648v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821179v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813154v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816230v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814721v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762259v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829379v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Soulier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Besnard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160477v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude H. B. Duchamp" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01165100v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014VERS0027" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Djebrani-Oussedik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Cloix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hue-Beauvais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kuszla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180040" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitsa Ivanova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202332" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746222v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296614" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127637v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ivanova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laubier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2215633" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116796v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ivanova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Castille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2215620" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714667v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hue-Beauvais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K B&#233;bin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Robert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gardan-Salmon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maupin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.01.17.476562" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197689v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12020231" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223225v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12040523" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467149v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/btn-2019-0125" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050122v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212132" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622606v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Houtia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.91" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608306v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2016.0847" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455876v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pauloin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbin.10547" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTSHKS6X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160270v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Koch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8139" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001287v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Delpal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Pauloin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-012-1523-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NBGB5TJ1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650447v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gili Solomon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arieh Gertler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00020.2013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019757v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laigre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.22536" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664021v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rijnkels" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kabotyanski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad B. Montazer-Torbati" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yegor Vassetzky" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10911-010-9170-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659852v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Chat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Droineau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-009-0926-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4C1J0JGJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203864v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Ki&#234;u" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lehmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tirichine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000853" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663556v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lehmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.21823" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PCRKC0H9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668949v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bagher Montazer-Torbati" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2008.01.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS1G8FLB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659028v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Truchet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-006-0370-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4DG9S9WR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660524v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Aujean" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Adrian Balteanu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669831v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gourdou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paly" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Clark" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.103.019448" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676389v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Petridou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soulier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besnard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Hudrisier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123263v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonzalez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Menissier de Murcia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janiak" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bidouard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beauvais" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/diabetes.51.5.1470" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123264v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;vi-Strauss" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karray" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0960-7420.2001.00249.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KVCKKHCK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227272v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727222v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727230v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375174v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533919v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019456v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999959v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Koch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Baratte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019367v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000708v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000172v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000542v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester Davis Ballester" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bagher M. B. Montazer Torbati" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh M. Nguyen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000196v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752041v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193648v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757495v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758502v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacasse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Angelo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756542v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Droineau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752378v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758091v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763164v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Renou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723310v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Djebrani Oussedik" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769595v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716640v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769579v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726549v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786407v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736191v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791174v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789201v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733589v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798294v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crapart" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Brandao" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lemoine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743864v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367379.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70805-2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822110v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812648v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821179v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813154v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816230v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814721v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762259v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829379v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Soulier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Besnard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160477v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude H. B. Duchamp" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01165100v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014VERS0027" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>