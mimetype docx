--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1272,364 +1272,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of exposure to diesel exhaust during pregnancy on mammary gland development and milk composition in the rabbit</w:t>
+                <w:t xml:space="preserve">Puberty is a critical window for the impact of diet on mammary gland development in the rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Aujean</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Miranda</w:t>
+                <w:t xml:space="preserve">Ines Houtia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Valentino</w:t>
+                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0212132⟩</w:t>
+              <w:t xml:space="preserve">Developmental Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 248 (10), pp.948-960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dvdy.91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050122v1</w:t>
+                <w:t xml:space="preserve">hal-02622606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puberty is a critical window for the impact of diet on mammary gland development in the rabbit</w:t>
+                <w:t xml:space="preserve">Impact of exposure to diesel exhaust during pregnancy on mammary gland development and milk composition in the rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brun</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Aujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Houtia</w:t>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
+                <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 248 (10), pp.948-960. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (2), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dvdy.91⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0212132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622606v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet-induced modifications to milk composition have long-term effects on offspring growth in rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Devinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2765,319 +2765,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nuclear localization of WAP and CSN genes is modified by lactogenic hormones in HC11 cells</w:t>
+                <w:t xml:space="preserve">Epigenetic modifications and chromatin loop organization explain the different expression profiles of the Tbrg4, WAP and Ramp3 genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bagher Montazer-Torbati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie S. Droineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maria Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan G. Lehmann</w:t>
+                <w:t xml:space="preserve">Nicolas Coant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 105 (1), pp.262-270. </w:t>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 314 (5), pp.975-987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcb.21823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2008.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663556v1</w:t>
+                <w:t xml:space="preserve">hal-02668949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic modifications and chromatin loop organization explain the different expression profiles of the Tbrg4, WAP and Ramp3 genes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The nuclear localization of WAP and CSN genes is modified by lactogenic hormones in HC11 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Bagher Montazer-Torbati</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maria Ballester</w:t>
+                <w:t xml:space="preserve">Kiên Kiêu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Coant</w:t>
+                <w:t xml:space="preserve">Gaetan G. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 314 (5), pp.975-987. </w:t>
+              <w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 105 (1), pp.262-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2008.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcb.21823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668949v1</w:t>
+                <w:t xml:space="preserve">hal-02663556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation in caveolin in mammary tissue depends on cell type</w:t>
               </w:r>
@@ -3265,51 +3265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Adrian Balteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société de Biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 200 (2), pp.181-192</w:t>
@@ -4649,277 +4649,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet-induced adiposity leads to early mammary gland development during pregnancy in the rabbit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Koch</w:t>
+                <w:t xml:space="preserve">Nutrition at puberty and mammary gland development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle E. Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Aujean</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Rabbit Biotechnology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Budapest, Hungary. 1 p</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Breast Cancer Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019367v1</w:t>
+                <w:t xml:space="preserve">hal-01000708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition at puberty and mammary gland development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle E. Koch</w:t>
+                <w:t xml:space="preserve">Diet-induced adiposity leads to early mammary gland development during pregnancy in the rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne E. Aujean</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Breast Cancer Prevention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">4. International Rabbit Biotechnology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Budapest, Hungary. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000708v1</w:t>
+                <w:t xml:space="preserve">hal-01019367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du régime alimentaire sur le développement de la glande mammaire et la qualité de l'allaitement</w:t>
               </w:r>
@@ -5774,277 +5774,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action différentielle des acides gras saturés et insaturés sur la formation des gouttelettes lipidiques et la synthèse de la caséine-beta par la cellule épithéliale mammaire murine HC11</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Péchoux</w:t>
+                <w:t xml:space="preserve">Lactogenic hormones affect the attachment of the Whey Acidic Protein gene chromatin loop to nuclear structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bagher M. B. Montazer Torbati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Droineau</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie S. Droineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées d'animation scientifique du département Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">EMBO Conference on Chromatin and Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756542v1</w:t>
+                <w:t xml:space="preserve">hal-02752378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactogenic hormones affect the attachment of the Whey Acidic Protein gene chromatin loop to nuclear structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Bagher M. B. Montazer Torbati</w:t>
+                <w:t xml:space="preserve">Action différentielle des acides gras saturés et insaturés sur la formation des gouttelettes lipidiques et la synthèse de la caséine-beta par la cellule épithéliale mammaire murine HC11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pauloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Coant</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Droineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Conference on Chromatin and Epigenetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">2. Journées d'animation scientifique du département Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752378v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of chromatin loop attachment to nuclear structure around the WAP gene</w:t>
               </w:r>
@@ -6069,64 +6069,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie S. Droineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPG'06. Lyon’s International Multidisciplinary Meeting on Post-Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Lyon, France</w:t>
@@ -7420,51 +7420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7666,51 +7666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7787,90 +7787,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WAP expression is related to chromatin conformation, chromatin loop attachment to nuclear structures and nuclear localization of the gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kien Kiêu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan G. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Conferences 2010 : Mammary Gland Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Lucca, Italy. 1 p., 2010</w:t>
@@ -7893,652 +7893,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet-induced obesity leads to early mammary gland development during pregnancy in the rabbit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oleate and linoleate stimulate both lipid droplet formation and the degradation of b-casein in prolactin-treated HC11 mouse mammary epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Pauloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrice Laigre</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie S. Droineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium Milk Genomics &amp; Human Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Paris, France. n.p., 2009</w:t>
+              <w:t xml:space="preserve">12. Annual Meeting Club Exocytose-Endocytose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Presqu'île de Giens, France. n.p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02812648v1</w:t>
+                <w:t xml:space="preserve">hal-02821179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleate and linoleate stimulate both lipid droplet formation and the degradation of b-casein in prolactin-treated HC11 mouse mammary epithelial cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diet-induced obesity leads to early mammary gland development during pregnancy in the rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephanie S. Droineau</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Aujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Annual Meeting Club Exocytose-Endocytose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Presqu'île de Giens, France. n.p., 2009</w:t>
+              <w:t xml:space="preserve">6. International Symposium Milk Genomics &amp; Human Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France. n.p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821179v1</w:t>
+                <w:t xml:space="preserve">hal-02812648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear localization of milk protein genes in the mouse mammary epithelial HC11 cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Milk protein gene expression is related to chromatin conformation, chromatin loop attachment to nuclear structure and nuclear localization of genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bagher M. B. Montazer Torbati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiên Kiêu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaetan G. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Conference Series on Nuclear Structure and Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Montpellier, France. 1 p., 2007</w:t>
+              <w:t xml:space="preserve">4. International Symposium Milk Genomics &amp; Human Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Napa, United States. 1 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813154v1</w:t>
+                <w:t xml:space="preserve">hal-02816230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk protein gene expression is related to chromatin conformation, chromatin loop attachment to nuclear structure and nuclear localization of genes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Epigenetic modifications and chromatin loop organization provide a model for the different expression profiles of the Tbrg4, WAP and ramp3 genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bagher M. B. Montazer Torbati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie S. Droineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Kress</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kiên Kiêu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium Milk Genomics &amp; Human Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Napa, United States. 1 p., 2007</w:t>
+              <w:t xml:space="preserve">EMBO Conference Series on Nuclear Structure and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Montpellier, France. 1 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816230v1</w:t>
+                <w:t xml:space="preserve">hal-02814721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic modifications and chromatin loop organization provide a model for the different expression profiles of the Tbrg4, WAP and ramp3 genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Bagher M. B. Montazer Torbati</w:t>
+                <w:t xml:space="preserve">Nuclear localization of milk protein genes in the mouse mammary epithelial HC11 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiên Kiêu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan G. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Conference Series on Nuclear Structure and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Montpellier, France. 1 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814721v1</w:t>
+                <w:t xml:space="preserve">hal-02813154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du rôle de la TIP47 et de l’adipophiline dans la formation des globules lipidiques par les cellules HC11</w:t>
               </w:r>
@@ -9192,51 +9192,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Djebrani-Oussedik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Cloix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hue-Beauvais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kuszla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180040" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitsa Ivanova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202332" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746222v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296614" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127637v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ivanova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laubier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2215633" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116796v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ivanova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Castille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2215620" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714667v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hue-Beauvais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K B&#233;bin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Robert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gardan-Salmon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maupin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.01.17.476562" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197689v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12020231" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223225v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12040523" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467149v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/btn-2019-0125" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050122v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212132" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622606v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Houtia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.91" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608306v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2016.0847" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455876v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pauloin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbin.10547" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTSHKS6X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160270v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Koch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8139" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001287v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Delpal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Pauloin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-012-1523-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NBGB5TJ1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650447v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gili Solomon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arieh Gertler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00020.2013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019757v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laigre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.22536" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664021v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rijnkels" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kabotyanski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad B. Montazer-Torbati" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yegor Vassetzky" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10911-010-9170-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659852v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Chat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Droineau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-009-0926-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4C1J0JGJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203864v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Ki&#234;u" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lehmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tirichine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000853" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663556v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lehmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.21823" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PCRKC0H9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668949v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bagher Montazer-Torbati" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2008.01.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS1G8FLB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659028v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Truchet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-006-0370-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4DG9S9WR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660524v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Aujean" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Adrian Balteanu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669831v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gourdou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paly" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Clark" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.103.019448" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676389v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Petridou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soulier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besnard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Hudrisier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123263v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonzalez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Menissier de Murcia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janiak" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bidouard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beauvais" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/diabetes.51.5.1470" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123264v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;vi-Strauss" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karray" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0960-7420.2001.00249.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KVCKKHCK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227272v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727222v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727230v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375174v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533919v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019456v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999959v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Koch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Baratte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019367v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000708v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000172v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000542v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester Davis Ballester" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bagher M. B. Montazer Torbati" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh M. Nguyen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000196v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752041v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193648v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757495v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758502v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacasse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Angelo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756542v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Droineau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752378v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758091v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763164v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Renou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723310v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Djebrani Oussedik" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769595v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716640v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769579v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726549v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786407v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736191v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791174v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789201v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733589v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798294v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crapart" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Brandao" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lemoine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743864v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367379.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70805-2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822110v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812648v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821179v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813154v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816230v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814721v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762259v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829379v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Soulier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Besnard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160477v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude H. B. Duchamp" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01165100v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014VERS0027" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Djebrani-Oussedik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Cloix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hue-Beauvais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kuszla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180040" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitsa Ivanova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202332" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746222v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296614" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127637v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ivanova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laubier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2215633" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116796v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ivanova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Castille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2215620" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714667v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hue-Beauvais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K B&#233;bin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Robert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gardan-Salmon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maupin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.01.17.476562" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197689v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12020231" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223225v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12040523" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467149v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/btn-2019-0125" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622606v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Houtia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.91" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050122v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212132" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608306v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2016.0847" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455876v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pauloin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbin.10547" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTSHKS6X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160270v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Koch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8139" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001287v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Delpal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Pauloin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-012-1523-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NBGB5TJ1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650447v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gili Solomon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arieh Gertler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00020.2013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019757v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laigre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.22536" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664021v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rijnkels" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kabotyanski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad B. Montazer-Torbati" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yegor Vassetzky" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10911-010-9170-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659852v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Chat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Droineau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-009-0926-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4C1J0JGJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203864v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Ki&#234;u" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lehmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tirichine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000853" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668949v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bagher Montazer-Torbati" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2008.01.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS1G8FLB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663556v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lehmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.21823" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PCRKC0H9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659028v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Truchet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-006-0370-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4DG9S9WR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660524v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Aujean" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Adrian Balteanu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669831v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gourdou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paly" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Clark" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.103.019448" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676389v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Petridou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soulier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besnard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Hudrisier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123263v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonzalez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Menissier de Murcia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janiak" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bidouard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beauvais" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/diabetes.51.5.1470" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123264v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;vi-Strauss" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karray" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0960-7420.2001.00249.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KVCKKHCK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227272v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727222v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727230v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375174v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533919v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019456v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999959v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Koch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Baratte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000708v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019367v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000172v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000542v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester Davis Ballester" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bagher M. B. Montazer Torbati" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh M. Nguyen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000196v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752041v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193648v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757495v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758502v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacasse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Angelo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752378v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756542v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Droineau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758091v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763164v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Renou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723310v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Djebrani Oussedik" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769595v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716640v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769579v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726549v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786407v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736191v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791174v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789201v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733589v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798294v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crapart" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Brandao" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lemoine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743864v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367379.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70805-2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822110v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821179v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812648v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816230v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814721v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813154v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762259v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829379v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Soulier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Besnard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160477v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude H. B. Duchamp" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01165100v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014VERS0027" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>