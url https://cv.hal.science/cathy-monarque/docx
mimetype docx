--- v0 (2026-03-09)
+++ v1 (2026-05-13)
@@ -21,51 +21,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cathy Monarque </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Doctorante en histoire contemporaine associée au laboratoire CRISES de l'Université de Montpellier Paul Valéry</w:t>
+        <w:t xml:space="preserve">Doctorante en histoire contemporaine affiliée au laboratoire CRISES de l'Université de Montpellier Paul-Valéry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
@@ -87,80 +87,80 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Doctorante en Histoire contemporaine</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ED 58 – EA 4424 Centre de recherches Interdisciplinaires en Sciences Humaines et Sociales (CRISES)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Membre de l'Association for Asian Studies (AAS)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Université de Montpellier Paul Valéry</w:t>
+        <w:t xml:space="preserve">Université de Montpellier Paul-Valéry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">cathy.monarque@univ-montp3.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse de Doctorat (en cours)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Histoire contemporaine, « Aux marges de la négociation diplomatique: le dialogue culturel dans la redéfinition des relations de la France avec le Cambodge, le Laos et le Vietnam, 1976-1996 », sous la direction du Pr. Pierre Journoud, CRISES, Université de Montpellier Paul Valéry (UMPV).</w:t>
+        <w:t xml:space="preserve">Histoire contemporaine, « Aux marges de la négociation diplomatique: le dialogue culturel dans la redéfinition des relations de la France avec le Cambodge, le Laos et le Vietnam, 1976-1996 », sous la direction du Pr. Pierre Journoud, CRISES, Université de Montpellier Paul-Valéry (UMPV).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Parcours académique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Doctorat en Histoire contemporaine, Université de Montpellier Paul Valéry (UMPV), France (depuis 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -244,63 +244,73 @@
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Représentante des étudiants au Conseil de l’UFR3 de l’UPVM3 (2023-2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications récentes (évaluées par les pairs)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-        <w:t xml:space="preserve">[2025] « La coopération culturelle comme cadre d’établissement des relations franco-vietnamiennes après la réunification du Việt Nam », dans Mickaël Augeron, Jean-François Klein et Sunny Le Galloudec (dir.), </w:t>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Articles dans des revues scientifiques à comité de lecture</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">[2026] « La paix des Divinités : circulation et restitution des biens culturels, un « &amp;quot;haut lieu&amp;quot; de l'international » pour le Cambodge ? », </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">De pierres et de papiers. Héritages mémoriels et patrimoniaux franco-vietnamiens</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">, Les Presses universitaires de Nouvelle-Aquitaine / Les Indes savantes, à paraître.</w:t>
+        <w:t xml:space="preserve">Relations internationales</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, n°205, à paraître (printemps 2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[2025] « Du rayonnement à la coopération : redéfinir l’approche diplomatique française en Asie du Sud-Est, 1972-1976 », Dossier Colonisation et décolonisation dans l'espace francophone en Asie-Pacifique: nouvelles recherches et perspectives, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Revue La Francophonie en Asie-Pacifique</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, 8, 2024. HAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
@@ -374,121 +384,285 @@
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Revue Française de Civilisation Britannique</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> [En ligne], XXIX-1 | 2024, mis en ligne le 29 mars 2024. DOI: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4000/rfcb.11579</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Comptes-rendus d'ouvrages</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">[2025] « Isabelle Dasque, 2025. Le pouvoir des femmes de diplomates XIXe-XXIe siècles (The Power of Diplomats' Wives in the 19th-21st Centuries), Nouveau Monde Éditions, 324 pp. », </w:t>
+        <w:t xml:space="preserve">Chapitres d'ouvrage collectif</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">[2026] « La coopération culturelle comme cadre d’établissement des relations franco-vietnamiennes après la réunification du Việt Nam », dans Mickaël Augeron, Jean-François Klein et Sunny Le Galloudec (dir.), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Diplomatica: A Journal of Diplomacy and Society</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">, 2025/?, à paraître.</w:t>
+        <w:t xml:space="preserve">De pierres et de papiers. Héritages mémoriels et patrimoniaux franco-vietnamiens</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, Presses universitaires de Nouvelle-Aquitaine, à paraître (été 2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">[2026] « La création du Musée nationale d'ethnographie du Việt Nam : concrétisation d'un projet franco-vietnamien de coopération culturelle », dans Mickaël Augeron, Jean-François Klein et Sunny Le Galloudec (dir.), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De pierres et de papiers. Héritages mémoriels et patrimoniaux franco-vietnamiens</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, Presses universitaires de Nouvelle-Aquitaine, à paraître (été 2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Recension d'ouvrage</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">[2026] « Isabelle Dasque, The Power of Diplomats' Wives in the 19th-21st Centuries, Nouveau Monde Éditions, 324 pp. », </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diplomatica: A Journal of Diplomacy and Society</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, à paraître (printemps 2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communications scientifiques</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">**Congrès internationaux</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">[2026] Coordination et discussion de la table ronde intitulée “Archives and Data in Dialogue: French perspectives on Vietnamese Studies from Women and Early-career Scholars”, Association for Asian Studies Annual Conference, Vancouver, Canada, 12-15 mars 2026. Avec Ombeline BOIS (CRISES, UMPV), Jade THAU (INHA, In Visu), Marie CUGNET et CAO Vy (C2DH, Uni.Lu).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">[2025] “The Training Center for Interpreters and Translators: an example of cooperation and diplomatic networking through the transfer of skills, norms and practices between France and Việt Nam, 1995-2014”, chair and discussant Vineet THAKUR (Leiden University) “Languages and interpreters”, The World and Europe: diplomatic transfers, networks, representations and practices, Sixth Conference of the New Diplomatic History Network, Sciences Po Aix, Aix-en-Provence, France, 22-24 may 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Colloques internationaux et nationaux</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">[2026] « Le “Coup de Prague” asiatique ? Observer, négocier et s’adapter : pratiques de la diplomatie française au Laos (1973-1978) », Colloque Diplomates et diplomaties en révolutions (XXe-XXIe siècles), Nantes, France, 15-16 octobre 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">[2026] « L'axe Vientiane-Hanoï après 1975 : stabilisation politique, encadrement stratégique et rééquilibrages diplomatiques (1975-1986) », Colloque De l’« Extrême-Orient » à l’« Indopacifique ». Crises, conflits et processus de paix en Asie-Pacifique (XXe-XXIe siècles), Montpellier, France, 1er-2 juin 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">[2025] « Retour de la paix au Cambodge : la circulation des objets culturels au cœur des problématiques de restitution et de spoliation, de 1985 à 1997 », Colloque Spoliations, restitutions et circulations des objets. Pour une géopolitique du patrimoine, Université de Fribourg, Suisse (juin 2025).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">[2024] « De la projection d’influence à la compréhension mutuelle : la redéfinition des relations culturelles franco-vietnamiennes après 1973 », Colloque international Perspectives multidisciplinaires franco-vietnamiennes sur les recherches en Histoire et en Relations internationales aux XXe et XXIe siècles, Université des Sciences Humaines et Sociales, Hanoi, Vietnam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">[2023] « Redéfinir les relations bilatérales au prisme de la culture : La coopération franco-vietnamienne en perspectives, de 1971 aux années 2000 », Colloque international Les 50 ans des relations des relations franco-vietnamiennes, Université Paul-Valéry Montpellier 3, Montpellier, France.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journées d'études</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">[2025] « De la projection à la compréhension : Concevoir la culture dans la redéfinition des relations diplomatiques France-Việt Nam à partir de 1976 », Doctoriales d'études vietnamiennes, Journées d'études internationales L'héritage français et la francophonie au Việt Nam (XXe-XXIe s.), enjeux et perspectives, Aix Marseille Université (AMU)/Université Jean Moulin Lyon III, Aix-en-Provence, France, 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">[2025] « Le Centre de Formation d’Interprètes et de Traducteurs : un exemple de coopération et de mise en réseau diplomatique par le transfert de compétences entre la France et le Vietnam, de 1995 à 2014 », 6e Conférence du réseau New Diplomatic History, Institut d’Études politiques, Aix-en-Provence, France (mai 2025).</w:t>
-[...12 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">[2024] « Comprendre l’histoire et les politiques culturelles en Asie du Sud-Est : quels terrains pour quelles ressources ? », Journée des doctorants et des jeunes chercheurs de l’IrAsia, Université d’Aix-Marseille, Aix-en-Provence, France.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-        <w:t xml:space="preserve">[2023] « Redéfinir les relations bilatérales au prisme de la culture : La coopération franco-vietnamienne en perspectives, de 1971 aux années 2000 », Colloque international Les 50 ans des relations des relations franco-vietnamiennes, Université Paul-Valéry Montpellier 3, Montpellier, France.</w:t>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Séminaires</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">[2026] « Former les voix de la diplomatie : le Centre de formation d'interprètes et de traducteurs (1995-2014), Séance 2 Figures et lieux de l'interprétation internationales, Séminaire transversal SIRICE </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Écrire, négocier, traduire l'international (XVIIIe-XXIe siècle)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> organisé par le Pr. Laurence Badel (Paris 1 Panthéon-Sorbonne), Paris, France, 26 février 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">[2026] « La culture à l’épreuve de la rupture diplomatique : suspension et reprise négociée des relations culturelles franco-laotiennes », Séminaire doctoral d’histoire et de géopolitique de l’Asie-Pacifique du Pr. Pierre JOURNOUD (UMPV), Pérols, France, 17 janvier 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">[2025] « La paix des Divinités : la circulation des objets culturels dans les relations franco-khmères de 1985 à 1997 », Séminaire doctoral du Pr. JOURNOUD, 03 mai 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">[2024] « Le patrimoine colonial urbain, un « objet de rupture dans la continuité » ? », Séminaire doctoral du Pr. JOURNOUD, 23 mars 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">[2023] « L’information comme levier d’influence britannique en Asie du Sud-Est, XIXe-XXe siècles : l’agence de presse Reuters », Séminaire doctoral du Pr. JOURNOUD, 18 février 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">[2022] « La diplomatie française face à la fin de la guerre sur la scène indochinoise (1973-1975) », Séminaire de recherche Sortir de la guerre organisé par le Pr. Jean-François MURACCIOLE (UMPV), Montpellier, France, 29 novembre 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">[2022] « La culture comme pilier de l’action extérieure française dans la péninsule indochinoise après 1969 : perspectives de recherche », Séminaire doctoral Pr. JOURNOUD, 25 juin 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Activités d’enseignement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Université de Montpellier Paul Valéry (2021-2026)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1092,51 +1266,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Francophonie en Asie-Pacifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Colonisation et décolonisation dans l'espace francophone en Asie-Pacifique: nouvelles recherches et perspectives, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100741v1</w:t>
+                <w:t xml:space="preserve">hal-05100741v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agence de presse Reuters : l’information comme levier d’influence britannique en Asie du Sud-Est, XIXe – XXe siècles</w:t>
               </w:r>
@@ -1290,51 +1464,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="155C7C4D"/>
+    <w:nsid w:val="C511801A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1438,51 +1612,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F3E45284"/>
+    <w:nsid w:val="45FCABF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1586,51 +1760,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="48D5757B"/>
+    <w:nsid w:val="95216B98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1734,51 +1908,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="92CFEBF6"/>
+    <w:nsid w:val="ECB96BDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1882,51 +2056,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="BC575CF0"/>
+    <w:nsid w:val="BD2A4782"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2125,51 +2299,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cathy.monarque@univ-montp3.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vuduquai.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100741" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/1320t" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/rhd.242.0066" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/rfcb.11579" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100851v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Monarque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04457210v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541150v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457322v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881396v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1320t" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100741v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.11579" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cathy.monarque@univ-montp3.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vuduquai.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100741" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/1320t" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/rhd.242.0066" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/rfcb.11579" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100851v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Monarque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04457210v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541150v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457322v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881396v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1320t" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100741v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.11579" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>