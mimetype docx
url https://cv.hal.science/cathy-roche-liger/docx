--- v0 (2026-03-18)
+++ v1 (2026-05-28)
@@ -401,100 +401,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marge, mouvement et jouissance dans la poésie intermédiale de Paul Durcan</w:t>
+                <w:t xml:space="preserve">Punctuation Marks and Points of Detail in Paul Durcan’s Intermedial Poetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Roche-Liger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Arselène Ben Farah. </w:t>
+              <w:t xml:space="preserve">Laurence Petit, Pascale Tollance. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marges et écritures dans la littérature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nouha Editions, 2016</w:t>
+              <w:t xml:space="preserve">Point, Dot, Period … The Dynamics of Punctuation in Text and Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars, pp.68-83, 2016, 978-1-4438-8806-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523877v1</w:t>
+                <w:t xml:space="preserve">hal-02523867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Durcan’s Ireland in a Time of Crisis in Praise in which I Live and Move and Have my Being</w:t>
               </w:r>
@@ -543,100 +543,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Punctuation Marks and Points of Detail in Paul Durcan’s Intermedial Poetry</w:t>
+                <w:t xml:space="preserve">Marge, mouvement et jouissance dans la poésie intermédiale de Paul Durcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Roche-Liger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laurence Petit, Pascale Tollance. </w:t>
+              <w:t xml:space="preserve">Arselène Ben Farah. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Point, Dot, Period … The Dynamics of Punctuation in Text and Image</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Scholars, pp.68-83, 2016, 978-1-4438-8806-6</w:t>
+              <w:t xml:space="preserve">Marges et écritures dans la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouha Editions, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523867v1</w:t>
+                <w:t xml:space="preserve">hal-02523877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rewriting Historical Trauma: John Montague and Paul Durcan as Two Figures of the Irish Bard</w:t>
               </w:r>
@@ -1592,165 +1592,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Animal Metamorphoses of the Artist in Paul Durcan’s Intermedial Poetry</w:t>
+                <w:t xml:space="preserve">The Crucifixion’ by Paul Durcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Roche-Liger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions in Comparative Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comparative Literature Association of Ireland, Jun 2012, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">19th Annual Scottish Word and Image Group Conference, « Excavating Time, Uncovering and Recovering the Past in Word and Image »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SWIG (Scottish Word and Image Group), Jul 2012, Dundee, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523977v1</w:t>
+                <w:t xml:space="preserve">hal-02523979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Crucifixion’ by Paul Durcan</w:t>
+                <w:t xml:space="preserve">The Animal Metamorphoses of the Artist in Paul Durcan’s Intermedial Poetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Roche-Liger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Annual Scottish Word and Image Group Conference, « Excavating Time, Uncovering and Recovering the Past in Word and Image »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SWIG (Scottish Word and Image Group), Jul 2012, Dundee, United Kingdom</w:t>
+              <w:t xml:space="preserve">Transitions in Comparative Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comparative Literature Association of Ireland, Jun 2012, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523979v1</w:t>
+                <w:t xml:space="preserve">hal-02523977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2028,51 +2028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Roche-Liger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Epinoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572803v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523639v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523712v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523877v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523740v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523867v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523911v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523972v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523190v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.5010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523169v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.6186" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523682v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.5489" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523694v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.2289" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523720v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.1467" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523871v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Stawiarski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.1531" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523917v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.350" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523975v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523978v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523976v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523977v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523969v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.1451" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Roche-Liger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Epinoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572803v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523639v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523712v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523867v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523740v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523877v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523911v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523972v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523190v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.5010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523169v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.6186" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523682v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.5489" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523694v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.2289" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523720v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.1467" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523871v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Stawiarski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.1531" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523917v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.350" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523975v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523978v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523976v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523979v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523977v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523969v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.1451" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>