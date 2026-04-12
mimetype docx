--- v0 (2026-03-03)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cathy Rolland </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité de préparation pré-compétitive des entraîneurs experts en gymnastique artistique et la gestion des risques corporels : Co-construire un écosystème de pratique efficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2024031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Phobies 360 : lorsque le terrain mobilise la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fayaubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 398, pp.49-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de la vidéo 360° dans la formation professionnelle des enseignants : une synthèse des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cunningham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.33-49. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52358/mm.vi15.360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ludification des dispositifs éducatifs : au-delà des effets d’annonce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intégration pédagogique des TIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le jeu et l'apprentissage : un duo réinventé par les technologies ?, 3, pp.169-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover dans l'enseignement de la natation - Le recours à la vidéo 360° pour lever les appréhensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fayaubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation physique en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les innovations pédagogiques et didactiques en éducation physique, 9, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26034/vd.epm.2023.4098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence corporelle des entraîneurs experts en gymnastique artistique - une approche anthropo-phénoménologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.13059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing fear of water and aquaphobia through 360 degree video use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fayaubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.898071. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feduc.2022.898071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les enseignants d’EPS en temps de pandémie. Le recours à la vidéo 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96, pp.65-80. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.7860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">360° video integration in teacher education: a SWOT analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kittel Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cunningham Ian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feduc.2021.761176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriching internship with 360° video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology and Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage de la vidéo 360° dans la formation des enseignants pour &amp;quot;entrer&amp;quot; virtuellement en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.27-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéo 360° pour la formation professionnelle des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation physique en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurer la continuité d'une formation préprofessionnelle en STAPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une posture d’altérité pour comprendre des pratiques expertes : l’instruction située au pair comme mode original d’entretien compréhensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (1), pp.75-95. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1049456ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une autochronie métaphorique constitutive de l'intelligibilité située des réalisations gymniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ejrieps.795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligibilité métaphorique comme fondement anthropo-cognitif de l'expertise des entraineurs en gymnastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir et penser avec les mains pour enseigner la gymnastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère fictionnel des connaissances d'intervention des entraîneurs en gymnastique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 98, pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et intervenir : les connaissances des entraîneurs experts en gymnastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (2), pp.53-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoir-faire perceptifs experts des entraîneurs en gymnastique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Les savoirs de l'intervention en sport, 77, pp.155-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01202259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances et expertise perceptive des entraîneurs en gymnastique sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18, pp.107-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modelage du corps en mouvement des gymnastes par les entraîneurs experts en gymnastique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.128-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour un curriculum de vidéo-formation des enseignants d’EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème colloque international en éducation : enjeux actuels et futurs de la formation et de la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, May 2023, Montréal (Canada (QC)), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vidéo 360° en alloconfrontation pour former de jeunes arbitres : quelles expériences réflexives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique expérientielle de visionnement de vidéos 360° par des entraîneurs sportifs en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Biennale de l'ARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La video 360° : nouvel outil à destination des formateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque éTIC 4 – Ecole et TIC : quelle scolarisation des TIC à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner à distance des étudiants lors de stages virtuels basés sur la vidéo 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ROC - Technologies éducatives pour l’enseignement et l’apprentissage : Solidarités numériques en éducation : une culture en émergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des traces d'usage d'un dispositif numérique de formation pour réaliser des entretiens d'autoconfrontation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage de la vidéo 360° dans la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche en Éducation (JRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Tahiti, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">360° video: a new tool in PETE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aden Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Form@tion360 : un outil pour la formation professionnelle des futurs enseignants d’EPS. Communication au sein du Symposium “Contribuer au développement de l’activité des professionnels de l’éducation ou de la formation par l’intervention-recherche” (Filippi, P.A & Moisy, C).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque en éducation, CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne - Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéo 360° pour la formation professionnelle des enseignants d’Éducation Physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Form@tion360 : conception d’une plateforme de formation basée sur la vidéo 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Biennale de l’ARIS et 3ème semaine de l’Éducation Physique, de l’Activité Physique et du Sport : Former des citoyens physiquement éduqués : un défi pour les intervenants en milieux scolaire, sportif et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Liège, Belgique. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/sepaps20.409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner des habiletés gymniques pour la performance de haut niveau - Se rendre signifiantes les réalisations des gymnastes au moyen de structures cognitives métaphoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques professionnelles : Faire et se faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’œil de l’entraîneur » comme manifestation d’une connaissance indigène. Comprendre et former à l’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaffolding professional learning with 360° video for pre-service teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 31th annual conference of the society for information Technology and Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, SITE Interactive Online Conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler stage et formation universitaire pour la pré-professionalisation des enseignants : quels apports de la vidéo 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AUPTIC•Education.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Louvain-La-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immersion en classe en formation professionnelle : la vidéo 360° un outil potentiellement fécond ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2019 de la Communauté pour l’Innovation et la Recherche sur les Technologies dans l’enseignement/Apprentissage (CIRTA) : Le numérique au-delà de la classe : vers une plus grande hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of 360° video in teacher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Teaching Forum : Innovative Teaching pedagogies, interculturality and transversal skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l'expertise visuelle des entraîneurs en gymnastique artistique par l'usage des vidéos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2019 de la Communauté pour l’Innovation et la Recherche sur les Technologies dans l’enseignement/Apprentissage (CIRTA) : Le numérique au-delà de la classe : vers une plus grande hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration de vidéos à 360° dans un dispositif de formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque international en éducation : enjeux actuels et futurs de la formation et de la profession enseignante (CRIFPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de plateformes de formation à partir de l'analyse de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque international en éducation : enjeux actuels et futurs de la formation et de la profession enseignante (CRIFPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à l'intervention dans le domaine de l'entraînement gymnique : un concept pragmatique comme objet de formation au sein d'un environnement numérique de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque international de didactique professionnelle : Former et développer l’intelligence professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gym skill technique as a situated and distributed cognitive scaffolding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès international de la Société Française de Psychologie du Sport : Amélioration de la performance et développement de la personne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’engagement éthique d’entraîneurs experts en gymnastique artistique pour concevoir un environnement numérique de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Biennale de l’ARIS : L’intervention dans les pratiques physiques, sportives et artistiques : Responsabilités et Stratégies des acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabiliser les gymnastes en co-construisant une reconnaissance partagée de leur capacité à agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Biennale de l’ARIS : L’intervention dans les pratiques physiques, sportives et artistiques : Responsabilités et Stratégies des acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Francophone perspectives on the articulation between learning at work and learning through work »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of the EARLI SIG 14 – learning and professional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ agentivité éthique des entraîneurs experts en gymnastique artistique lors de leur activité d’enseignement des habiletés gymniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pierre de Coubertin « Entraîner, Animer, Former, Éduquer. De l’éthique à la pratique dans l’univers du sport » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Angers - Les Ponts de Cé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’« instruction au pair » comme technique d’entretien visant l’accès à l’expérience d’autrui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cizeron Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intervention en sport et en Education physique face aux transformations sociétales : enjeux, défis, responsabilité de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience corporelle au fondement des connaissances d'intervention des entraîneurs en gymnastique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication à la Vème Biennale de l'AFRAPS : L'expérience corporelle, éclairages philosophiques, éthiques, épistémologiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Villers les Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance implicite et intelligibilité pratique : les entraîneurs experts en gymnastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au 1er Congrès de l'Association française d'ethnologie et d'anthropologie : Connaissances no(s) limit(es) - Cultures corporelles et frontières du sport.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. http://afea2011.sciencesconf.org/9227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques des connaissances des entraîneurs experts en gymnastique sportive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 3ème colloque Sport et Recherche en Pays de la Loire " Innovations, transformations, Prospectives "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoir-faire perceptifs experts des entraîneurs en gymnastique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joseph Biache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 5è biennale de l'ARIS " L'intervention en sport et ses contextes institutionnels : cultures et singularité de l'action "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rodez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience passée et présent cognitif de la construction partagée des connaissances implicites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joseph Biache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études thématique sur Le Temps de l'Ecole Doctorale des Lettres, Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages d’un environnement numérique basé sur la video 360° pour la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique autour des Environnements de Simulation Numérique et leurs apports à la pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS avec le numérique : quels dispositifs d'enseignement pour quels apprentissages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chiama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an XR Curriculum for Teacher Education: Understanding Teachers’ Use and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AACE – Association for the Advancement of Computing in Education. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging the XR Technology-to-Practice Gap: Methods and Strategies for Blending Extended Realities into Classroom Instruction - Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-136, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agentivité éthique des entraîneurs experts en gymnastique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animer, entraîner, éduquer. Le sport et ses métiers (20e-21e siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner avec le numérique ou orchestrer des activités matériellement situées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS avec le numérique : quels dispositifs d'enseignement pour quels apprentissages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama sur les usages du numérique en EPS : que nous dit la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS avec le numérique : quels dispositifs d'enseignement pour quels apprentissages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un environnement numérique pour former à l'enseignement des habiletés gymniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cizeron Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, éducation physique et société numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance mécanique des entraîneurs. Études de cas en gymnastique sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’Université du Québec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mieux former pour agir dans une société en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.102-107, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId96"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cathy Rolland </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité de préparation pré-compétitive des entraîneurs experts en gymnastique artistique et la gestion des risques corporels : Co-construire un écosystème de pratique efficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2024031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover dans l'enseignement de la natation - Le recours à la vidéo 360° pour lever les appréhensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fayaubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation physique en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les innovations pédagogiques et didactiques en éducation physique, 9, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26034/vd.epm.2023.4098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ludification des dispositifs éducatifs : au-delà des effets d’annonce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intégration pédagogique des TIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le jeu et l'apprentissage : un duo réinventé par les technologies ?, 3, pp.169-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Phobies 360 : lorsque le terrain mobilise la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fayaubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 398, pp.49-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de la vidéo 360° dans la formation professionnelle des enseignants : une synthèse des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cunningham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.33-49. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52358/mm.vi15.360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing fear of water and aquaphobia through 360 degree video use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fayaubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.898071. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feduc.2022.898071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence corporelle des entraîneurs experts en gymnastique artistique - une approche anthropo-phénoménologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.13059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les enseignants d’EPS en temps de pandémie. Le recours à la vidéo 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96, pp.65-80. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.7860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">360° video integration in teacher education: a SWOT analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kittel Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cunningham Ian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feduc.2021.761176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriching internship with 360° video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology and Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurer la continuité d'une formation préprofessionnelle en STAPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage de la vidéo 360° dans la formation des enseignants pour &amp;quot;entrer&amp;quot; virtuellement en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.27-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéo 360° pour la formation professionnelle des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation physique en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une posture d’altérité pour comprendre des pratiques expertes : l’instruction située au pair comme mode original d’entretien compréhensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (1), pp.75-95. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1049456ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une autochronie métaphorique constitutive de l'intelligibilité située des réalisations gymniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ejrieps.795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir et penser avec les mains pour enseigner la gymnastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligibilité métaphorique comme fondement anthropo-cognitif de l'expertise des entraineurs en gymnastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère fictionnel des connaissances d'intervention des entraîneurs en gymnastique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 98, pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et intervenir : les connaissances des entraîneurs experts en gymnastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (2), pp.53-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoir-faire perceptifs experts des entraîneurs en gymnastique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Les savoirs de l'intervention en sport, 77, pp.155-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01202259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances et expertise perceptive des entraîneurs en gymnastique sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18, pp.107-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modelage du corps en mouvement des gymnastes par les entraîneurs experts en gymnastique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.128-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour un curriculum de vidéo-formation des enseignants d’EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème colloque international en éducation : enjeux actuels et futurs de la formation et de la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, May 2023, Montréal (Canada (QC)), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique expérientielle de visionnement de vidéos 360° par des entraîneurs sportifs en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Biennale de l'ARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vidéo 360° en alloconfrontation pour former de jeunes arbitres : quelles expériences réflexives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">360° video: a new tool in PETE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aden Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des traces d'usage d'un dispositif numérique de formation pour réaliser des entretiens d'autoconfrontation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage de la vidéo 360° dans la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche en Éducation (JRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Tahiti, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner à distance des étudiants lors de stages virtuels basés sur la vidéo 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ROC - Technologies éducatives pour l’enseignement et l’apprentissage : Solidarités numériques en éducation : une culture en émergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La video 360° : nouvel outil à destination des formateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque éTIC 4 – Ecole et TIC : quelle scolarisation des TIC à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Form@tion360 : un outil pour la formation professionnelle des futurs enseignants d’EPS. Communication au sein du Symposium “Contribuer au développement de l’activité des professionnels de l’éducation ou de la formation par l’intervention-recherche” (Filippi, P.A & Moisy, C).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque en éducation, CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne - Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéo 360° pour la formation professionnelle des enseignants d’Éducation Physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’œil de l’entraîneur » comme manifestation d’une connaissance indigène. Comprendre et former à l’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Form@tion360 : conception d’une plateforme de formation basée sur la vidéo 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Biennale de l’ARIS et 3ème semaine de l’Éducation Physique, de l’Activité Physique et du Sport : Former des citoyens physiquement éduqués : un défi pour les intervenants en milieux scolaire, sportif et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Liège, Belgique. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/sepaps20.409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner des habiletés gymniques pour la performance de haut niveau - Se rendre signifiantes les réalisations des gymnastes au moyen de structures cognitives métaphoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques professionnelles : Faire et se faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaffolding professional learning with 360° video for pre-service teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 31th annual conference of the society for information Technology and Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, SITE Interactive Online Conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler stage et formation universitaire pour la pré-professionalisation des enseignants : quels apports de la vidéo 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AUPTIC•Education.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Louvain-La-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à l'intervention dans le domaine de l'entraînement gymnique : un concept pragmatique comme objet de formation au sein d'un environnement numérique de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque international de didactique professionnelle : Former et développer l’intelligence professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l'expertise visuelle des entraîneurs en gymnastique artistique par l'usage des vidéos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2019 de la Communauté pour l’Innovation et la Recherche sur les Technologies dans l’enseignement/Apprentissage (CIRTA) : Le numérique au-delà de la classe : vers une plus grande hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of 360° video in teacher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Teaching Forum : Innovative Teaching pedagogies, interculturality and transversal skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immersion en classe en formation professionnelle : la vidéo 360° un outil potentiellement fécond ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2019 de la Communauté pour l’Innovation et la Recherche sur les Technologies dans l’enseignement/Apprentissage (CIRTA) : Le numérique au-delà de la classe : vers une plus grande hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de plateformes de formation à partir de l'analyse de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque international en éducation : enjeux actuels et futurs de la formation et de la profession enseignante (CRIFPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration de vidéos à 360° dans un dispositif de formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque international en éducation : enjeux actuels et futurs de la formation et de la profession enseignante (CRIFPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’engagement éthique d’entraîneurs experts en gymnastique artistique pour concevoir un environnement numérique de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Biennale de l’ARIS : L’intervention dans les pratiques physiques, sportives et artistiques : Responsabilités et Stratégies des acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gym skill technique as a situated and distributed cognitive scaffolding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès international de la Société Française de Psychologie du Sport : Amélioration de la performance et développement de la personne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabiliser les gymnastes en co-construisant une reconnaissance partagée de leur capacité à agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Biennale de l’ARIS : L’intervention dans les pratiques physiques, sportives et artistiques : Responsabilités et Stratégies des acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Francophone perspectives on the articulation between learning at work and learning through work »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of the EARLI SIG 14 – learning and professional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ agentivité éthique des entraîneurs experts en gymnastique artistique lors de leur activité d’enseignement des habiletés gymniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pierre de Coubertin « Entraîner, Animer, Former, Éduquer. De l’éthique à la pratique dans l’univers du sport » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Angers - Les Ponts de Cé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’« instruction au pair » comme technique d’entretien visant l’accès à l’expérience d’autrui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cizeron Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intervention en sport et en Education physique face aux transformations sociétales : enjeux, défis, responsabilité de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience corporelle au fondement des connaissances d'intervention des entraîneurs en gymnastique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication à la Vème Biennale de l'AFRAPS : L'expérience corporelle, éclairages philosophiques, éthiques, épistémologiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Villers les Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance implicite et intelligibilité pratique : les entraîneurs experts en gymnastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au 1er Congrès de l'Association française d'ethnologie et d'anthropologie : Connaissances no(s) limit(es) - Cultures corporelles et frontières du sport.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. http://afea2011.sciencesconf.org/9227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques des connaissances des entraîneurs experts en gymnastique sportive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 3ème colloque Sport et Recherche en Pays de la Loire " Innovations, transformations, Prospectives "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoir-faire perceptifs experts des entraîneurs en gymnastique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joseph Biache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 5è biennale de l'ARIS " L'intervention en sport et ses contextes institutionnels : cultures et singularité de l'action "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rodez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience passée et présent cognitif de la construction partagée des connaissances implicites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joseph Biache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études thématique sur Le Temps de l'Ecole Doctorale des Lettres, Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages d’un environnement numérique basé sur la video 360° pour la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique autour des Environnements de Simulation Numérique et leurs apports à la pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS avec le numérique : quels dispositifs d'enseignement pour quels apprentissages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chiama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an XR Curriculum for Teacher Education: Understanding Teachers’ Use and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AACE – Association for the Advancement of Computing in Education. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging the XR Technology-to-Practice Gap: Methods and Strategies for Blending Extended Realities into Classroom Instruction - Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-136, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama sur les usages du numérique en EPS : que nous dit la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS avec le numérique : quels dispositifs d'enseignement pour quels apprentissages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agentivité éthique des entraîneurs experts en gymnastique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animer, entraîner, éduquer. Le sport et ses métiers (20e-21e siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner avec le numérique ou orchestrer des activités matériellement situées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS avec le numérique : quels dispositifs d'enseignement pour quels apprentissages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un environnement numérique pour former à l'enseignement des habiletés gymniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cizeron Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, éducation physique et société numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance mécanique des entraîneurs. Études de cas en gymnastique sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’Université du Québec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mieux former pour agir dans une société en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.102-107, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId96"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04936764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rolland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024031" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339250v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fayaubost" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Maire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365695v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cunningham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi15.360" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366813v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338085v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.epm.2023.4098" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917398v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.13059" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03867849v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2022.898071" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03867947v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.7860" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03417470v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kittel Aden" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunningham Ian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2021.761176" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03417479v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088496v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03092220v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03092212v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01859705v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1049456ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01374802v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.795" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919787v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cizeron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919824v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811924v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811921v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202259v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834570v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834572v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278198v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03868050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03467713v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03467631v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03467108v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03466893v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03467227v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aden Kittel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03467378v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03467164v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376024v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/sepaps20.409" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418021v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418035v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03092206v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317885v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372447v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317758v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317867v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317859v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317828v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806356v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806358v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806357v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896294v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Billet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01683641v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cizeron Marc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835587v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835592v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835597v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835600v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Biache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832793v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03466775v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317669v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chiama" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368298v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317704v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317691v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317839v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672851v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143548v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04936764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rolland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024031" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338085v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fayaubost" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Maire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.epm.2023.4098" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366813v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339250v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365695v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cunningham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi15.360" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03867849v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2022.898071" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917398v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.13059" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03867947v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.7860" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03417470v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kittel Aden" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunningham Ian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2021.761176" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03417479v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03092212v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088496v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03092220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01859705v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1049456ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01374802v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.795" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919824v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cizeron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919787v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811924v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811921v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202259v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834570v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834572v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03868050v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278198v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03467227v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aden Kittel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03467108v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03466893v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03467631v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03467713v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03467378v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03467164v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376024v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/sepaps20.409" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418021v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03092206v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317828v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317758v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372447v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317885v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317859v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317867v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806358v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806356v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806357v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896294v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Billet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01683641v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cizeron Marc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835587v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835592v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835597v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835600v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Biache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832793v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03466775v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317669v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chiama" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368298v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317839v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317704v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317691v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672851v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143548v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>