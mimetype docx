--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cathy Rolland </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité de préparation pré-compétitive des entraîneurs experts en gymnastique artistique et la gestion des risques corporels : Co-construire un écosystème de pratique efficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2024031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover dans l'enseignement de la natation - Le recours à la vidéo 360° pour lever les appréhensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fayaubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation physique en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les innovations pédagogiques et didactiques en éducation physique, 9, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26034/vd.epm.2023.4098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ludification des dispositifs éducatifs : au-delà des effets d’annonce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intégration pédagogique des TIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le jeu et l'apprentissage : un duo réinventé par les technologies ?, 3, pp.169-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Phobies 360 : lorsque le terrain mobilise la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fayaubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 398, pp.49-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de la vidéo 360° dans la formation professionnelle des enseignants : une synthèse des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cunningham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.33-49. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52358/mm.vi15.360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing fear of water and aquaphobia through 360 degree video use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fayaubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.898071. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feduc.2022.898071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence corporelle des entraîneurs experts en gymnastique artistique - une approche anthropo-phénoménologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.13059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les enseignants d’EPS en temps de pandémie. Le recours à la vidéo 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96, pp.65-80. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.7860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">360° video integration in teacher education: a SWOT analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kittel Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cunningham Ian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feduc.2021.761176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriching internship with 360° video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology and Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurer la continuité d'une formation préprofessionnelle en STAPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage de la vidéo 360° dans la formation des enseignants pour &amp;quot;entrer&amp;quot; virtuellement en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.27-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéo 360° pour la formation professionnelle des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation physique en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une posture d’altérité pour comprendre des pratiques expertes : l’instruction située au pair comme mode original d’entretien compréhensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (1), pp.75-95. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1049456ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une autochronie métaphorique constitutive de l'intelligibilité située des réalisations gymniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ejrieps.795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir et penser avec les mains pour enseigner la gymnastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligibilité métaphorique comme fondement anthropo-cognitif de l'expertise des entraineurs en gymnastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère fictionnel des connaissances d'intervention des entraîneurs en gymnastique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 98, pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et intervenir : les connaissances des entraîneurs experts en gymnastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (2), pp.53-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoir-faire perceptifs experts des entraîneurs en gymnastique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Les savoirs de l'intervention en sport, 77, pp.155-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01202259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances et expertise perceptive des entraîneurs en gymnastique sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18, pp.107-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modelage du corps en mouvement des gymnastes par les entraîneurs experts en gymnastique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.128-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour un curriculum de vidéo-formation des enseignants d’EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème colloque international en éducation : enjeux actuels et futurs de la formation et de la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, May 2023, Montréal (Canada (QC)), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique expérientielle de visionnement de vidéos 360° par des entraîneurs sportifs en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Biennale de l'ARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vidéo 360° en alloconfrontation pour former de jeunes arbitres : quelles expériences réflexives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">360° video: a new tool in PETE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aden Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des traces d'usage d'un dispositif numérique de formation pour réaliser des entretiens d'autoconfrontation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage de la vidéo 360° dans la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche en Éducation (JRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Tahiti, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner à distance des étudiants lors de stages virtuels basés sur la vidéo 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ROC - Technologies éducatives pour l’enseignement et l’apprentissage : Solidarités numériques en éducation : une culture en émergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La video 360° : nouvel outil à destination des formateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque éTIC 4 – Ecole et TIC : quelle scolarisation des TIC à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Form@tion360 : un outil pour la formation professionnelle des futurs enseignants d’EPS. Communication au sein du Symposium “Contribuer au développement de l’activité des professionnels de l’éducation ou de la formation par l’intervention-recherche” (Filippi, P.A & Moisy, C).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque en éducation, CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne - Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéo 360° pour la formation professionnelle des enseignants d’Éducation Physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’œil de l’entraîneur » comme manifestation d’une connaissance indigène. Comprendre et former à l’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Form@tion360 : conception d’une plateforme de formation basée sur la vidéo 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Biennale de l’ARIS et 3ème semaine de l’Éducation Physique, de l’Activité Physique et du Sport : Former des citoyens physiquement éduqués : un défi pour les intervenants en milieux scolaire, sportif et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Liège, Belgique. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/sepaps20.409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner des habiletés gymniques pour la performance de haut niveau - Se rendre signifiantes les réalisations des gymnastes au moyen de structures cognitives métaphoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques professionnelles : Faire et se faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaffolding professional learning with 360° video for pre-service teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 31th annual conference of the society for information Technology and Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, SITE Interactive Online Conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler stage et formation universitaire pour la pré-professionalisation des enseignants : quels apports de la vidéo 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AUPTIC•Education.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Louvain-La-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à l'intervention dans le domaine de l'entraînement gymnique : un concept pragmatique comme objet de formation au sein d'un environnement numérique de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque international de didactique professionnelle : Former et développer l’intelligence professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l'expertise visuelle des entraîneurs en gymnastique artistique par l'usage des vidéos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2019 de la Communauté pour l’Innovation et la Recherche sur les Technologies dans l’enseignement/Apprentissage (CIRTA) : Le numérique au-delà de la classe : vers une plus grande hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of 360° video in teacher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Teaching Forum : Innovative Teaching pedagogies, interculturality and transversal skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immersion en classe en formation professionnelle : la vidéo 360° un outil potentiellement fécond ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2019 de la Communauté pour l’Innovation et la Recherche sur les Technologies dans l’enseignement/Apprentissage (CIRTA) : Le numérique au-delà de la classe : vers une plus grande hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de plateformes de formation à partir de l'analyse de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque international en éducation : enjeux actuels et futurs de la formation et de la profession enseignante (CRIFPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration de vidéos à 360° dans un dispositif de formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque international en éducation : enjeux actuels et futurs de la formation et de la profession enseignante (CRIFPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’engagement éthique d’entraîneurs experts en gymnastique artistique pour concevoir un environnement numérique de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Biennale de l’ARIS : L’intervention dans les pratiques physiques, sportives et artistiques : Responsabilités et Stratégies des acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gym skill technique as a situated and distributed cognitive scaffolding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès international de la Société Française de Psychologie du Sport : Amélioration de la performance et développement de la personne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabiliser les gymnastes en co-construisant une reconnaissance partagée de leur capacité à agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Biennale de l’ARIS : L’intervention dans les pratiques physiques, sportives et artistiques : Responsabilités et Stratégies des acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Francophone perspectives on the articulation between learning at work and learning through work »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of the EARLI SIG 14 – learning and professional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ agentivité éthique des entraîneurs experts en gymnastique artistique lors de leur activité d’enseignement des habiletés gymniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pierre de Coubertin « Entraîner, Animer, Former, Éduquer. De l’éthique à la pratique dans l’univers du sport » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Angers - Les Ponts de Cé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’« instruction au pair » comme technique d’entretien visant l’accès à l’expérience d’autrui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cizeron Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intervention en sport et en Education physique face aux transformations sociétales : enjeux, défis, responsabilité de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience corporelle au fondement des connaissances d'intervention des entraîneurs en gymnastique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication à la Vème Biennale de l'AFRAPS : L'expérience corporelle, éclairages philosophiques, éthiques, épistémologiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Villers les Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance implicite et intelligibilité pratique : les entraîneurs experts en gymnastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au 1er Congrès de l'Association française d'ethnologie et d'anthropologie : Connaissances no(s) limit(es) - Cultures corporelles et frontières du sport.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. http://afea2011.sciencesconf.org/9227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques des connaissances des entraîneurs experts en gymnastique sportive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 3ème colloque Sport et Recherche en Pays de la Loire " Innovations, transformations, Prospectives "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoir-faire perceptifs experts des entraîneurs en gymnastique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joseph Biache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 5è biennale de l'ARIS " L'intervention en sport et ses contextes institutionnels : cultures et singularité de l'action "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rodez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience passée et présent cognitif de la construction partagée des connaissances implicites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joseph Biache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études thématique sur Le Temps de l'Ecole Doctorale des Lettres, Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages d’un environnement numérique basé sur la video 360° pour la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique autour des Environnements de Simulation Numérique et leurs apports à la pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS avec le numérique : quels dispositifs d'enseignement pour quels apprentissages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chiama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an XR Curriculum for Teacher Education: Understanding Teachers’ Use and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AACE – Association for the Advancement of Computing in Education. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging the XR Technology-to-Practice Gap: Methods and Strategies for Blending Extended Realities into Classroom Instruction - Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-136, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama sur les usages du numérique en EPS : que nous dit la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS avec le numérique : quels dispositifs d'enseignement pour quels apprentissages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agentivité éthique des entraîneurs experts en gymnastique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animer, entraîner, éduquer. Le sport et ses métiers (20e-21e siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner avec le numérique ou orchestrer des activités matériellement situées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS avec le numérique : quels dispositifs d'enseignement pour quels apprentissages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un environnement numérique pour former à l'enseignement des habiletés gymniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cizeron Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, éducation physique et société numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance mécanique des entraîneurs. Études de cas en gymnastique sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’Université du Québec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mieux former pour agir dans une société en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.102-107, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId96"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cathy Rolland </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité de préparation pré-compétitive des entraîneurs experts en gymnastique artistique et la gestion des risques corporels : Co-construire un écosystème de pratique efficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2024031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Phobies 360 : lorsque le terrain mobilise la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fayaubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 398, pp.49-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de la vidéo 360° dans la formation professionnelle des enseignants : une synthèse des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cunningham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.33-49. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52358/mm.vi15.360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover dans l'enseignement de la natation - Le recours à la vidéo 360° pour lever les appréhensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fayaubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation physique en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les innovations pédagogiques et didactiques en éducation physique, 9, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26034/vd.epm.2023.4098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ludification des dispositifs éducatifs : au-delà des effets d’annonce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intégration pédagogique des TIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le jeu et l'apprentissage : un duo réinventé par les technologies ?, 3, pp.169-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence corporelle des entraîneurs experts en gymnastique artistique - une approche anthropo-phénoménologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.13059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing fear of water and aquaphobia through 360 degree video use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fayaubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.898071. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feduc.2022.898071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les enseignants d’EPS en temps de pandémie. Le recours à la vidéo 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96, pp.65-80. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.7860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">360° video integration in teacher education: a SWOT analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kittel Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cunningham Ian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feduc.2021.761176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriching internship with 360° video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology and Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurer la continuité d'une formation préprofessionnelle en STAPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage de la vidéo 360° dans la formation des enseignants pour &amp;quot;entrer&amp;quot; virtuellement en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.27-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéo 360° pour la formation professionnelle des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation physique en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une posture d’altérité pour comprendre des pratiques expertes : l’instruction située au pair comme mode original d’entretien compréhensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (1), pp.75-95. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1049456ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une autochronie métaphorique constitutive de l'intelligibilité située des réalisations gymniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ejrieps.795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligibilité métaphorique comme fondement anthropo-cognitif de l'expertise des entraineurs en gymnastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir et penser avec les mains pour enseigner la gymnastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère fictionnel des connaissances d'intervention des entraîneurs en gymnastique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 98, pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et intervenir : les connaissances des entraîneurs experts en gymnastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (2), pp.53-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoir-faire perceptifs experts des entraîneurs en gymnastique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Les savoirs de l'intervention en sport, 77, pp.155-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01202259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances et expertise perceptive des entraîneurs en gymnastique sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18, pp.107-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modelage du corps en mouvement des gymnastes par les entraîneurs experts en gymnastique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.128-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour un curriculum de vidéo-formation des enseignants d’EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème colloque international en éducation : enjeux actuels et futurs de la formation et de la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, May 2023, Montréal (Canada (QC)), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique expérientielle de visionnement de vidéos 360° par des entraîneurs sportifs en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Biennale de l'ARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vidéo 360° en alloconfrontation pour former de jeunes arbitres : quelles expériences réflexives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">360° video: a new tool in PETE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aden Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des traces d'usage d'un dispositif numérique de formation pour réaliser des entretiens d'autoconfrontation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage de la vidéo 360° dans la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche en Éducation (JRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Tahiti, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner à distance des étudiants lors de stages virtuels basés sur la vidéo 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ROC - Technologies éducatives pour l’enseignement et l’apprentissage : Solidarités numériques en éducation : une culture en émergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La video 360° : nouvel outil à destination des formateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque éTIC 4 – Ecole et TIC : quelle scolarisation des TIC à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Form@tion360 : un outil pour la formation professionnelle des futurs enseignants d’EPS. Communication au sein du Symposium “Contribuer au développement de l’activité des professionnels de l’éducation ou de la formation par l’intervention-recherche” (Filippi, P.A & Moisy, C).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque en éducation, CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne - Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéo 360° pour la formation professionnelle des enseignants d’Éducation Physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’œil de l’entraîneur » comme manifestation d’une connaissance indigène. Comprendre et former à l’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Form@tion360 : conception d’une plateforme de formation basée sur la vidéo 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Biennale de l’ARIS et 3ème semaine de l’Éducation Physique, de l’Activité Physique et du Sport : Former des citoyens physiquement éduqués : un défi pour les intervenants en milieux scolaire, sportif et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Liège, Belgique. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/sepaps20.409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner des habiletés gymniques pour la performance de haut niveau - Se rendre signifiantes les réalisations des gymnastes au moyen de structures cognitives métaphoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques professionnelles : Faire et se faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaffolding professional learning with 360° video for pre-service teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 31th annual conference of the society for information Technology and Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, SITE Interactive Online Conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler stage et formation universitaire pour la pré-professionalisation des enseignants : quels apports de la vidéo 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AUPTIC•Education.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Louvain-La-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l'expertise visuelle des entraîneurs en gymnastique artistique par l'usage des vidéos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2019 de la Communauté pour l’Innovation et la Recherche sur les Technologies dans l’enseignement/Apprentissage (CIRTA) : Le numérique au-delà de la classe : vers une plus grande hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of 360° video in teacher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Teaching Forum : Innovative Teaching pedagogies, interculturality and transversal skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immersion en classe en formation professionnelle : la vidéo 360° un outil potentiellement fécond ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2019 de la Communauté pour l’Innovation et la Recherche sur les Technologies dans l’enseignement/Apprentissage (CIRTA) : Le numérique au-delà de la classe : vers une plus grande hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de plateformes de formation à partir de l'analyse de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque international en éducation : enjeux actuels et futurs de la formation et de la profession enseignante (CRIFPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration de vidéos à 360° dans un dispositif de formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque international en éducation : enjeux actuels et futurs de la formation et de la profession enseignante (CRIFPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à l'intervention dans le domaine de l'entraînement gymnique : un concept pragmatique comme objet de formation au sein d'un environnement numérique de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque international de didactique professionnelle : Former et développer l’intelligence professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’engagement éthique d’entraîneurs experts en gymnastique artistique pour concevoir un environnement numérique de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Biennale de l’ARIS : L’intervention dans les pratiques physiques, sportives et artistiques : Responsabilités et Stratégies des acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gym skill technique as a situated and distributed cognitive scaffolding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès international de la Société Française de Psychologie du Sport : Amélioration de la performance et développement de la personne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabiliser les gymnastes en co-construisant une reconnaissance partagée de leur capacité à agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Biennale de l’ARIS : L’intervention dans les pratiques physiques, sportives et artistiques : Responsabilités et Stratégies des acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Francophone perspectives on the articulation between learning at work and learning through work »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of the EARLI SIG 14 – learning and professional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ agentivité éthique des entraîneurs experts en gymnastique artistique lors de leur activité d’enseignement des habiletés gymniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pierre de Coubertin « Entraîner, Animer, Former, Éduquer. De l’éthique à la pratique dans l’univers du sport » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Angers - Les Ponts de Cé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’« instruction au pair » comme technique d’entretien visant l’accès à l’expérience d’autrui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cizeron Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intervention en sport et en Education physique face aux transformations sociétales : enjeux, défis, responsabilité de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience corporelle au fondement des connaissances d'intervention des entraîneurs en gymnastique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication à la Vème Biennale de l'AFRAPS : L'expérience corporelle, éclairages philosophiques, éthiques, épistémologiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Villers les Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance implicite et intelligibilité pratique : les entraîneurs experts en gymnastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au 1er Congrès de l'Association française d'ethnologie et d'anthropologie : Connaissances no(s) limit(es) - Cultures corporelles et frontières du sport.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. http://afea2011.sciencesconf.org/9227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques des connaissances des entraîneurs experts en gymnastique sportive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 3ème colloque Sport et Recherche en Pays de la Loire " Innovations, transformations, Prospectives "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoir-faire perceptifs experts des entraîneurs en gymnastique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joseph Biache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 5è biennale de l'ARIS " L'intervention en sport et ses contextes institutionnels : cultures et singularité de l'action "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rodez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience passée et présent cognitif de la construction partagée des connaissances implicites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joseph Biache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études thématique sur Le Temps de l'Ecole Doctorale des Lettres, Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages d’un environnement numérique basé sur la video 360° pour la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique autour des Environnements de Simulation Numérique et leurs apports à la pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS avec le numérique : quels dispositifs d'enseignement pour quels apprentissages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chiama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an XR Curriculum for Teacher Education: Understanding Teachers’ Use and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AACE – Association for the Advancement of Computing in Education. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging the XR Technology-to-Practice Gap: Methods and Strategies for Blending Extended Realities into Classroom Instruction - Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-136, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agentivité éthique des entraîneurs experts en gymnastique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animer, entraîner, éduquer. Le sport et ses métiers (20e-21e siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner avec le numérique ou orchestrer des activités matériellement situées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS avec le numérique : quels dispositifs d'enseignement pour quels apprentissages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama sur les usages du numérique en EPS : que nous dit la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS avec le numérique : quels dispositifs d'enseignement pour quels apprentissages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un environnement numérique pour former à l'enseignement des habiletés gymniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cizeron Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, éducation physique et société numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance mécanique des entraîneurs. Études de cas en gymnastique sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’Université du Québec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mieux former pour agir dans une société en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.102-107, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId96"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04936764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rolland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024031" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338085v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fayaubost" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Maire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.epm.2023.4098" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366813v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339250v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365695v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cunningham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi15.360" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03867849v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2022.898071" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917398v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.13059" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03867947v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.7860" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03417470v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kittel Aden" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunningham Ian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2021.761176" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03417479v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03092212v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088496v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03092220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01859705v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1049456ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01374802v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.795" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919824v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cizeron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919787v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811924v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811921v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202259v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834570v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834572v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03868050v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278198v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03467227v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aden Kittel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03467108v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03466893v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03467631v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03467713v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03467378v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03467164v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376024v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/sepaps20.409" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418021v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03092206v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317828v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317758v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372447v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317885v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317859v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317867v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806358v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806356v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806357v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896294v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Billet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01683641v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cizeron Marc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835587v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835592v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835597v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835600v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Biache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832793v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03466775v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317669v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chiama" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368298v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317839v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317704v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317691v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672851v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143548v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04936764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rolland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024031" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339250v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fayaubost" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Maire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365695v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cunningham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi15.360" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338085v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.epm.2023.4098" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366813v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917398v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.13059" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03867849v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2022.898071" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03867947v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.7860" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03417470v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kittel Aden" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunningham Ian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2021.761176" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03417479v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03092212v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088496v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03092220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01859705v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1049456ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01374802v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.795" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919787v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cizeron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919824v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811924v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811921v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202259v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834570v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834572v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03868050v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278198v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03467227v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aden Kittel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03467108v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03466893v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03467631v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03467713v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03467378v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03467164v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376024v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/sepaps20.409" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418021v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03092206v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317758v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372447v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317885v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317859v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317867v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317828v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806358v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806356v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806357v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896294v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Billet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01683641v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cizeron Marc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835587v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835592v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835597v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835600v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Biache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832793v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03466775v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317669v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chiama" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368298v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317704v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317691v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317839v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672851v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143548v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>