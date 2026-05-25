--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cathy Rolland </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité de préparation pré-compétitive des entraîneurs experts en gymnastique artistique et la gestion des risques corporels : Co-construire un écosystème de pratique efficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2024031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Phobies 360 : lorsque le terrain mobilise la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fayaubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 398, pp.49-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de la vidéo 360° dans la formation professionnelle des enseignants : une synthèse des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cunningham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.33-49. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52358/mm.vi15.360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover dans l'enseignement de la natation - Le recours à la vidéo 360° pour lever les appréhensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fayaubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation physique en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les innovations pédagogiques et didactiques en éducation physique, 9, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26034/vd.epm.2023.4098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ludification des dispositifs éducatifs : au-delà des effets d’annonce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intégration pédagogique des TIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le jeu et l'apprentissage : un duo réinventé par les technologies ?, 3, pp.169-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence corporelle des entraîneurs experts en gymnastique artistique - une approche anthropo-phénoménologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.13059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing fear of water and aquaphobia through 360 degree video use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fayaubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.898071. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feduc.2022.898071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les enseignants d’EPS en temps de pandémie. Le recours à la vidéo 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96, pp.65-80. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.7860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">360° video integration in teacher education: a SWOT analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kittel Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cunningham Ian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feduc.2021.761176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriching internship with 360° video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology and Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurer la continuité d'une formation préprofessionnelle en STAPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage de la vidéo 360° dans la formation des enseignants pour &amp;quot;entrer&amp;quot; virtuellement en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.27-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéo 360° pour la formation professionnelle des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation physique en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une posture d’altérité pour comprendre des pratiques expertes : l’instruction située au pair comme mode original d’entretien compréhensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (1), pp.75-95. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1049456ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une autochronie métaphorique constitutive de l'intelligibilité située des réalisations gymniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ejrieps.795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligibilité métaphorique comme fondement anthropo-cognitif de l'expertise des entraineurs en gymnastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir et penser avec les mains pour enseigner la gymnastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère fictionnel des connaissances d'intervention des entraîneurs en gymnastique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 98, pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et intervenir : les connaissances des entraîneurs experts en gymnastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (2), pp.53-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoir-faire perceptifs experts des entraîneurs en gymnastique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Les savoirs de l'intervention en sport, 77, pp.155-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01202259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances et expertise perceptive des entraîneurs en gymnastique sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18, pp.107-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modelage du corps en mouvement des gymnastes par les entraîneurs experts en gymnastique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.128-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour un curriculum de vidéo-formation des enseignants d’EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème colloque international en éducation : enjeux actuels et futurs de la formation et de la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, May 2023, Montréal (Canada (QC)), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique expérientielle de visionnement de vidéos 360° par des entraîneurs sportifs en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Biennale de l'ARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vidéo 360° en alloconfrontation pour former de jeunes arbitres : quelles expériences réflexives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">360° video: a new tool in PETE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aden Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des traces d'usage d'un dispositif numérique de formation pour réaliser des entretiens d'autoconfrontation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage de la vidéo 360° dans la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche en Éducation (JRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Tahiti, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner à distance des étudiants lors de stages virtuels basés sur la vidéo 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ROC - Technologies éducatives pour l’enseignement et l’apprentissage : Solidarités numériques en éducation : une culture en émergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La video 360° : nouvel outil à destination des formateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque éTIC 4 – Ecole et TIC : quelle scolarisation des TIC à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Form@tion360 : un outil pour la formation professionnelle des futurs enseignants d’EPS. Communication au sein du Symposium “Contribuer au développement de l’activité des professionnels de l’éducation ou de la formation par l’intervention-recherche” (Filippi, P.A & Moisy, C).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque en éducation, CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne - Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéo 360° pour la formation professionnelle des enseignants d’Éducation Physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’œil de l’entraîneur » comme manifestation d’une connaissance indigène. Comprendre et former à l’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Form@tion360 : conception d’une plateforme de formation basée sur la vidéo 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Biennale de l’ARIS et 3ème semaine de l’Éducation Physique, de l’Activité Physique et du Sport : Former des citoyens physiquement éduqués : un défi pour les intervenants en milieux scolaire, sportif et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Liège, Belgique. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/sepaps20.409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner des habiletés gymniques pour la performance de haut niveau - Se rendre signifiantes les réalisations des gymnastes au moyen de structures cognitives métaphoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques professionnelles : Faire et se faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaffolding professional learning with 360° video for pre-service teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 31th annual conference of the society for information Technology and Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, SITE Interactive Online Conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler stage et formation universitaire pour la pré-professionalisation des enseignants : quels apports de la vidéo 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AUPTIC•Education.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Louvain-La-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l'expertise visuelle des entraîneurs en gymnastique artistique par l'usage des vidéos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2019 de la Communauté pour l’Innovation et la Recherche sur les Technologies dans l’enseignement/Apprentissage (CIRTA) : Le numérique au-delà de la classe : vers une plus grande hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of 360° video in teacher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Teaching Forum : Innovative Teaching pedagogies, interculturality and transversal skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immersion en classe en formation professionnelle : la vidéo 360° un outil potentiellement fécond ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2019 de la Communauté pour l’Innovation et la Recherche sur les Technologies dans l’enseignement/Apprentissage (CIRTA) : Le numérique au-delà de la classe : vers une plus grande hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de plateformes de formation à partir de l'analyse de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque international en éducation : enjeux actuels et futurs de la formation et de la profession enseignante (CRIFPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration de vidéos à 360° dans un dispositif de formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque international en éducation : enjeux actuels et futurs de la formation et de la profession enseignante (CRIFPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à l'intervention dans le domaine de l'entraînement gymnique : un concept pragmatique comme objet de formation au sein d'un environnement numérique de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque international de didactique professionnelle : Former et développer l’intelligence professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’engagement éthique d’entraîneurs experts en gymnastique artistique pour concevoir un environnement numérique de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Biennale de l’ARIS : L’intervention dans les pratiques physiques, sportives et artistiques : Responsabilités et Stratégies des acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gym skill technique as a situated and distributed cognitive scaffolding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès international de la Société Française de Psychologie du Sport : Amélioration de la performance et développement de la personne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabiliser les gymnastes en co-construisant une reconnaissance partagée de leur capacité à agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Biennale de l’ARIS : L’intervention dans les pratiques physiques, sportives et artistiques : Responsabilités et Stratégies des acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Francophone perspectives on the articulation between learning at work and learning through work »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of the EARLI SIG 14 – learning and professional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ agentivité éthique des entraîneurs experts en gymnastique artistique lors de leur activité d’enseignement des habiletés gymniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pierre de Coubertin « Entraîner, Animer, Former, Éduquer. De l’éthique à la pratique dans l’univers du sport » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Angers - Les Ponts de Cé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’« instruction au pair » comme technique d’entretien visant l’accès à l’expérience d’autrui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cizeron Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intervention en sport et en Education physique face aux transformations sociétales : enjeux, défis, responsabilité de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience corporelle au fondement des connaissances d'intervention des entraîneurs en gymnastique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication à la Vème Biennale de l'AFRAPS : L'expérience corporelle, éclairages philosophiques, éthiques, épistémologiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Villers les Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance implicite et intelligibilité pratique : les entraîneurs experts en gymnastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au 1er Congrès de l'Association française d'ethnologie et d'anthropologie : Connaissances no(s) limit(es) - Cultures corporelles et frontières du sport.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. http://afea2011.sciencesconf.org/9227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques des connaissances des entraîneurs experts en gymnastique sportive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 3ème colloque Sport et Recherche en Pays de la Loire " Innovations, transformations, Prospectives "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoir-faire perceptifs experts des entraîneurs en gymnastique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joseph Biache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 5è biennale de l'ARIS " L'intervention en sport et ses contextes institutionnels : cultures et singularité de l'action "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rodez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience passée et présent cognitif de la construction partagée des connaissances implicites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joseph Biache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études thématique sur Le Temps de l'Ecole Doctorale des Lettres, Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages d’un environnement numérique basé sur la video 360° pour la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique autour des Environnements de Simulation Numérique et leurs apports à la pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS avec le numérique : quels dispositifs d'enseignement pour quels apprentissages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chiama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an XR Curriculum for Teacher Education: Understanding Teachers’ Use and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AACE – Association for the Advancement of Computing in Education. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging the XR Technology-to-Practice Gap: Methods and Strategies for Blending Extended Realities into Classroom Instruction - Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-136, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agentivité éthique des entraîneurs experts en gymnastique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animer, entraîner, éduquer. Le sport et ses métiers (20e-21e siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner avec le numérique ou orchestrer des activités matériellement situées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS avec le numérique : quels dispositifs d'enseignement pour quels apprentissages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama sur les usages du numérique en EPS : que nous dit la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS avec le numérique : quels dispositifs d'enseignement pour quels apprentissages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un environnement numérique pour former à l'enseignement des habiletés gymniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cizeron Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, éducation physique et société numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance mécanique des entraîneurs. Études de cas en gymnastique sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’Université du Québec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mieux former pour agir dans une société en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.102-107, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId96"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cathy Rolland </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité de préparation pré-compétitive des entraîneurs experts en gymnastique artistique et la gestion des risques corporels : Co-construire un écosystème de pratique efficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2024031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Phobies 360 : lorsque le terrain mobilise la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fayaubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 398, pp.49-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de la vidéo 360° dans la formation professionnelle des enseignants : une synthèse des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cunningham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.33-49. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52358/mm.vi15.360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover dans l'enseignement de la natation - Le recours à la vidéo 360° pour lever les appréhensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fayaubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation physique en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les innovations pédagogiques et didactiques en éducation physique, 9, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26034/vd.epm.2023.4098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ludification des dispositifs éducatifs : au-delà des effets d’annonce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intégration pédagogique des TIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le jeu et l'apprentissage : un duo réinventé par les technologies ?, 3, pp.169-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence corporelle des entraîneurs experts en gymnastique artistique - une approche anthropo-phénoménologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.13059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing fear of water and aquaphobia through 360 degree video use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fayaubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.898071. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feduc.2022.898071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les enseignants d’EPS en temps de pandémie. Le recours à la vidéo 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96, pp.65-80. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.7860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">360° video integration in teacher education: a SWOT analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kittel Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cunningham Ian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feduc.2021.761176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriching internship with 360° video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology and Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage de la vidéo 360° dans la formation des enseignants pour &amp;quot;entrer&amp;quot; virtuellement en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.27-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéo 360° pour la formation professionnelle des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation physique en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurer la continuité d'une formation préprofessionnelle en STAPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une posture d’altérité pour comprendre des pratiques expertes : l’instruction située au pair comme mode original d’entretien compréhensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (1), pp.75-95. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1049456ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une autochronie métaphorique constitutive de l'intelligibilité située des réalisations gymniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ejrieps.795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligibilité métaphorique comme fondement anthropo-cognitif de l'expertise des entraineurs en gymnastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir et penser avec les mains pour enseigner la gymnastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère fictionnel des connaissances d'intervention des entraîneurs en gymnastique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 98, pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et intervenir : les connaissances des entraîneurs experts en gymnastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (2), pp.53-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoir-faire perceptifs experts des entraîneurs en gymnastique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Les savoirs de l'intervention en sport, 77, pp.155-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01202259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances et expertise perceptive des entraîneurs en gymnastique sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18, pp.107-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modelage du corps en mouvement des gymnastes par les entraîneurs experts en gymnastique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.128-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour un curriculum de vidéo-formation des enseignants d’EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème colloque international en éducation : enjeux actuels et futurs de la formation et de la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, May 2023, Montréal (Canada (QC)), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vidéo 360° en alloconfrontation pour former de jeunes arbitres : quelles expériences réflexives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique expérientielle de visionnement de vidéos 360° par des entraîneurs sportifs en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Biennale de l'ARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner à distance des étudiants lors de stages virtuels basés sur la vidéo 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ROC - Technologies éducatives pour l’enseignement et l’apprentissage : Solidarités numériques en éducation : une culture en émergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La video 360° : nouvel outil à destination des formateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque éTIC 4 – Ecole et TIC : quelle scolarisation des TIC à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des traces d'usage d'un dispositif numérique de formation pour réaliser des entretiens d'autoconfrontation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage de la vidéo 360° dans la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche en Éducation (JRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Tahiti, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">360° video: a new tool in PETE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aden Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Form@tion360 : un outil pour la formation professionnelle des futurs enseignants d’EPS. Communication au sein du Symposium “Contribuer au développement de l’activité des professionnels de l’éducation ou de la formation par l’intervention-recherche” (Filippi, P.A & Moisy, C).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque en éducation, CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne - Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéo 360° pour la formation professionnelle des enseignants d’Éducation Physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’œil de l’entraîneur » comme manifestation d’une connaissance indigène. Comprendre et former à l’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Form@tion360 : conception d’une plateforme de formation basée sur la vidéo 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Biennale de l’ARIS et 3ème semaine de l’Éducation Physique, de l’Activité Physique et du Sport : Former des citoyens physiquement éduqués : un défi pour les intervenants en milieux scolaire, sportif et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Liège, Belgique. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/sepaps20.409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner des habiletés gymniques pour la performance de haut niveau - Se rendre signifiantes les réalisations des gymnastes au moyen de structures cognitives métaphoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques professionnelles : Faire et se faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaffolding professional learning with 360° video for pre-service teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 31th annual conference of the society for information Technology and Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, SITE Interactive Online Conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler stage et formation universitaire pour la pré-professionalisation des enseignants : quels apports de la vidéo 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AUPTIC•Education.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Louvain-La-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immersion en classe en formation professionnelle : la vidéo 360° un outil potentiellement fécond ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2019 de la Communauté pour l’Innovation et la Recherche sur les Technologies dans l’enseignement/Apprentissage (CIRTA) : Le numérique au-delà de la classe : vers une plus grande hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l'expertise visuelle des entraîneurs en gymnastique artistique par l'usage des vidéos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2019 de la Communauté pour l’Innovation et la Recherche sur les Technologies dans l’enseignement/Apprentissage (CIRTA) : Le numérique au-delà de la classe : vers une plus grande hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of 360° video in teacher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Teaching Forum : Innovative Teaching pedagogies, interculturality and transversal skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration de vidéos à 360° dans un dispositif de formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque international en éducation : enjeux actuels et futurs de la formation et de la profession enseignante (CRIFPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de plateformes de formation à partir de l'analyse de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque international en éducation : enjeux actuels et futurs de la formation et de la profession enseignante (CRIFPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à l'intervention dans le domaine de l'entraînement gymnique : un concept pragmatique comme objet de formation au sein d'un environnement numérique de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque international de didactique professionnelle : Former et développer l’intelligence professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’engagement éthique d’entraîneurs experts en gymnastique artistique pour concevoir un environnement numérique de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Biennale de l’ARIS : L’intervention dans les pratiques physiques, sportives et artistiques : Responsabilités et Stratégies des acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gym skill technique as a situated and distributed cognitive scaffolding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès international de la Société Française de Psychologie du Sport : Amélioration de la performance et développement de la personne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabiliser les gymnastes en co-construisant une reconnaissance partagée de leur capacité à agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Biennale de l’ARIS : L’intervention dans les pratiques physiques, sportives et artistiques : Responsabilités et Stratégies des acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Francophone perspectives on the articulation between learning at work and learning through work »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of the EARLI SIG 14 – learning and professional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ agentivité éthique des entraîneurs experts en gymnastique artistique lors de leur activité d’enseignement des habiletés gymniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pierre de Coubertin « Entraîner, Animer, Former, Éduquer. De l’éthique à la pratique dans l’univers du sport » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Angers - Les Ponts de Cé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’« instruction au pair » comme technique d’entretien visant l’accès à l’expérience d’autrui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cizeron Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intervention en sport et en Education physique face aux transformations sociétales : enjeux, défis, responsabilité de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience corporelle au fondement des connaissances d'intervention des entraîneurs en gymnastique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication à la Vème Biennale de l'AFRAPS : L'expérience corporelle, éclairages philosophiques, éthiques, épistémologiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Villers les Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance implicite et intelligibilité pratique : les entraîneurs experts en gymnastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au 1er Congrès de l'Association française d'ethnologie et d'anthropologie : Connaissances no(s) limit(es) - Cultures corporelles et frontières du sport.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. http://afea2011.sciencesconf.org/9227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques des connaissances des entraîneurs experts en gymnastique sportive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 3ème colloque Sport et Recherche en Pays de la Loire " Innovations, transformations, Prospectives "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoir-faire perceptifs experts des entraîneurs en gymnastique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joseph Biache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 5è biennale de l'ARIS " L'intervention en sport et ses contextes institutionnels : cultures et singularité de l'action "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rodez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience passée et présent cognitif de la construction partagée des connaissances implicites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joseph Biache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études thématique sur Le Temps de l'Ecole Doctorale des Lettres, Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages d’un environnement numérique basé sur la video 360° pour la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique autour des Environnements de Simulation Numérique et leurs apports à la pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS avec le numérique : quels dispositifs d'enseignement pour quels apprentissages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chiama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an XR Curriculum for Teacher Education: Understanding Teachers’ Use and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AACE – Association for the Advancement of Computing in Education. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging the XR Technology-to-Practice Gap: Methods and Strategies for Blending Extended Realities into Classroom Instruction - Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-136, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agentivité éthique des entraîneurs experts en gymnastique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animer, entraîner, éduquer. Le sport et ses métiers (20e-21e siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner avec le numérique ou orchestrer des activités matériellement situées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS avec le numérique : quels dispositifs d'enseignement pour quels apprentissages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama sur les usages du numérique en EPS : que nous dit la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS avec le numérique : quels dispositifs d'enseignement pour quels apprentissages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un environnement numérique pour former à l'enseignement des habiletés gymniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cizeron Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, éducation physique et société numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance mécanique des entraîneurs. Études de cas en gymnastique sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’Université du Québec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mieux former pour agir dans une société en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.102-107, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId96"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04936764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rolland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024031" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339250v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fayaubost" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Maire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365695v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cunningham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi15.360" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338085v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.epm.2023.4098" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366813v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917398v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.13059" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03867849v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2022.898071" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03867947v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.7860" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03417470v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kittel Aden" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunningham Ian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2021.761176" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03417479v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03092212v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088496v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03092220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01859705v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1049456ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01374802v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.795" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919787v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cizeron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919824v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811924v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811921v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202259v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834570v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834572v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03868050v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278198v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03467227v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aden Kittel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03467108v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03466893v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03467631v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03467713v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03467378v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03467164v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376024v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/sepaps20.409" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418021v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03092206v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317758v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372447v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317885v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317859v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317867v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317828v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806358v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806356v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806357v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896294v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Billet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01683641v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cizeron Marc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835587v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835592v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835597v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835600v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Biache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832793v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03466775v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317669v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chiama" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368298v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317704v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317691v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317839v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672851v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143548v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04936764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rolland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024031" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339250v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fayaubost" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Maire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365695v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cunningham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi15.360" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338085v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.epm.2023.4098" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366813v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917398v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.13059" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03867849v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2022.898071" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03867947v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.7860" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03417470v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kittel Aden" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunningham Ian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2021.761176" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03417479v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088496v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03092220v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03092212v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01859705v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1049456ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01374802v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.795" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919787v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cizeron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919824v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811924v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811921v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202259v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834570v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834572v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278198v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03868050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03467631v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03467713v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03467108v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03466893v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03467227v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aden Kittel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03467378v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03467164v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376024v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/sepaps20.409" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418021v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03092206v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317885v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317758v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372447v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317867v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317859v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317828v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806358v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806356v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806357v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896294v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Billet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01683641v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cizeron Marc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835587v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835592v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835597v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835600v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Biache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832793v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03466775v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317669v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chiama" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368298v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317704v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317691v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317839v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672851v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143548v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>