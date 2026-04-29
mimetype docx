--- v0 (2026-03-17)
+++ v1 (2026-04-29)
@@ -385,191 +385,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience and compromise in night shifts among hospital nurses.</w:t>
+                <w:t xml:space="preserve">Psychosocial and physical risk factors depending on age and shifts among french nurses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Toupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Volkoff</w:t>
+                <w:t xml:space="preserve">Céline Mardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomia: An International Journal of Ergonomics and Human Factors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 29</w:t>
+              <w:t xml:space="preserve">, 2007, 29 (3-4), pp.257-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04126786v1</w:t>
+                <w:t xml:space="preserve">hal-04126800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychosocial and physical risk factors depending on age and shifts among french nurses</w:t>
+                <w:t xml:space="preserve">Experience and compromise in night shifts among hospital nurses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Toupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Mardon</w:t>
+                <w:t xml:space="preserve">Serge Volkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomia: An International Journal of Ergonomics and Human Factors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 29 (3-4), pp.257-262</w:t>
+              <w:t xml:space="preserve">, 2007, 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04126800v1</w:t>
+                <w:t xml:space="preserve">hal-04126786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du crépuscule à l’aube : l’élaboration de compromis dans l’activité d’infirmières de nuit.</w:t>
               </w:r>
@@ -1422,51 +1422,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne- Françoise Molinié</w:t>
+                <w:t xml:space="preserve">Anne-Françoise Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2425,51 +2425,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126544v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Toupin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Tirilly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Bris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126727v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127317v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126786v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126800v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mardon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126806v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126811v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165715v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Barbosa da Silva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pr&#233;vot-Carpentier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165740v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manovosoa Iandriamihamina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149203v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bourmaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Boudra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gou&#233;dard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126957v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Fabiao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126920v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Florenty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127002v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gauze" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127297v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127024v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Fran&#231;oise Molini&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cabon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127131v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127311v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127151v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127156v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126829v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127175v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127186v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gonon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127181v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04126378v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126544v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Toupin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Tirilly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Bris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126727v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127317v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126800v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mardon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126786v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126806v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126811v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165715v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Barbosa da Silva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pr&#233;vot-Carpentier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165740v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manovosoa Iandriamihamina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149203v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bourmaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Boudra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gou&#233;dard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126957v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Fabiao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126920v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Florenty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127002v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gauze" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127297v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127024v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Molini&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cabon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127131v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127311v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127151v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127156v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126829v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127175v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127186v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gonon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127181v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04126378v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>