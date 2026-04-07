--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -380,209 +380,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdsourcing public et innovation territoriale: le cas d'un living lab rural</w:t>
+                <w:t xml:space="preserve">Crowdsourcing public et innovation territoriale : le cas d’un living lab rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Fasshauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Zadra-Veil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 34 (1-2), pp.61-82. </w:t>
+              <w:t xml:space="preserve">, 2017, La fabrique des politiques publiques; Une construction plurielle, 34 (1-2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/pmp.34.2017.0004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/pmp.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276034v1</w:t>
+                <w:t xml:space="preserve">hal-03465922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdsourcing public et innovation territoriale : le cas d’un living lab rural</w:t>
+                <w:t xml:space="preserve">Crowdsourcing public et innovation territoriale: le cas d'un living lab rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Fasshauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Zadra-Veil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, La fabrique des politiques publiques; Une construction plurielle, 34 (1-2), </w:t>
+              <w:t xml:space="preserve">, 2017, 34 (1-2), pp.61-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/pmp.34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/pmp.34.2017.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465922v1</w:t>
+                <w:t xml:space="preserve">hal-02276034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces collaboratifs ruraux et émergence de l’entrepreneur « alter »</w:t>
               </w:r>
@@ -1966,225 +1966,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIP 5 Limiter l’impact environnemental des projets d’aménagement.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carmen Cantuarias</w:t>
+                <w:t xml:space="preserve">Les living labs à la recherche de l'exemplarité démocratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Fasshauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fragny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Pôle de compétitivité mondial FINANCE INNOVATION. </w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Zadra-Veil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monique Combes-Joret et Laëtitia Lethielleux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livret Blanc Bâtiments, villes et territoires durables. Nouveaux usages et modèles économiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 978-2-9527215-7-8</w:t>
+              <w:t xml:space="preserve">L'exemplarité dans l'économie sociale et solidaire: Initiatives inspirantes et modèles novateurs.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPURE- Editions et Presses Universitaires de Reims, pp.135-156, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862160v1</w:t>
+                <w:t xml:space="preserve">hal-02912302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les living labs à la recherche de l'exemplarité démocratique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Fasshauer</w:t>
+                <w:t xml:space="preserve">DIP 5 Limiter l’impact environnemental des projets d’aménagement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Cantuarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fragny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Monique Combes-Joret et Laëtitia Lethielleux. </w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zadra-Veil Cathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pôle de compétitivité mondial FINANCE INNOVATION. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'exemplarité dans l'économie sociale et solidaire: Initiatives inspirantes et modèles novateurs.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPURE- Editions et Presses Universitaires de Reims, pp.135-156, 2020</w:t>
+              <w:t xml:space="preserve">Livret Blanc Bâtiments, villes et territoires durables. Nouveaux usages et modèles économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-9527215-7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02912302v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance des communs et innovation collective dans les Living labs immobiliers</w:t>
               </w:r>
@@ -2981,51 +2981,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1DAD8FA"/>
+    <w:nsid w:val="925D3A32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3212,51 +3212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cathy-zadra-veil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4083-7916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04566814v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Castro Gon&#231;alves" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Josion-Portail" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Zadra-Veil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fasshauer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0078" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276034v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.34.2017.0004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465922v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.34" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.031.0017" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611481v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehmann Val&#233;rie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146295v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04104164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Picard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520240v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Dewald" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fragny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419938v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964961v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bance" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ahmed Za&#239;d-Chertouk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fernando &#193;lvarez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528889v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Trojette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels-1/16265" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Appendino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/ciriec.css3chap2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571143v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766141v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862160v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zadra-Veil Cathy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912302v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766129v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419946v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419954v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770317v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030483v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030327v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030665v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02145405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cathy-zadra-veil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4083-7916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04566814v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Castro Gon&#231;alves" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Josion-Portail" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Zadra-Veil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fasshauer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0078" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465922v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.34" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276034v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.34.2017.0004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.031.0017" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611481v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehmann Val&#233;rie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146295v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04104164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Picard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520240v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Dewald" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fragny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419938v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964961v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bance" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ahmed Za&#239;d-Chertouk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fernando &#193;lvarez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528889v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Trojette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels-1/16265" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Appendino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/ciriec.css3chap2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571143v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766141v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912302v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862160v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zadra-Veil Cathy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766129v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419946v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419954v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770317v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030483v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030327v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030665v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02145405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>