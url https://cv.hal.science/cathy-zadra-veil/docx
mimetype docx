--- v1 (2026-04-07)
+++ v2 (2026-05-18)
@@ -1,2926 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2874 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cathy Zadra-Veil </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cathy-zadra-veil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4083-7916</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=1GYKK4wAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cathy Zadra Veil est enseignant-chercheur à l'Université Gustave Eiffel, associée au laboratoire IRG et au laboratoire DICEN-IDF en Sciences de gestion et Management. Elle est depuis 2022 responsable du département MIS (Management d'Innovation et d'Ingénierie des Services) où deux parcours existent celui des technologies de l'information et du numérique et celui des patrimoines immobiliers. Ses intérêts de recherche portent sur différents domaines : partenariat public-privé, organisations hybrides, régulation et évaluation, service public, économie sociale et solidaire, innovation, laboratoire vivant, immobilier, créativité collective et Commun. Les organisations hybrides, comme formes mobilisant différentes parties prenantes public-privé-citoyen, sont des organisations aujourd’hui présentes dans tous les secteurs. De nouvelles formes hybrides d’innovation collective dans lesquelles la connaissance collective peut être coconstruite et partagée. Les living labs, comme les hackerspace, les coworkings, les colivings et les corpoworkings... questionnent les frontières des organisations et aussi les modalités du travail et celle de l’innovation collaborative et collective, mêlant des organisations publiques, privées, des associations, des représentants de la société civile...</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le potentiel du design thinking pour les politiques publiques : Développer les capacités créatives pour co-construire la ville inclusive avec les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Zadra-Veil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (74), pp.27-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le living lab, un intermédiaire d’innovation ouverte pour les territoires ruraux ou péri-urbains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Fasshauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Zadra-Veil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61, pp.15-40. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.pr2.0078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing public et innovation territoriale: le cas d'un living lab rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Fasshauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Zadra-Veil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (1-2), pp.61-82. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pmp.34.2017.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing public et innovation territoriale : le cas d’un living lab rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Fasshauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Zadra-Veil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La fabrique des politiques publiques; Une construction plurielle, 34 (1-2), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pmp.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces collaboratifs ruraux et émergence de l’entrepreneur « alter »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Fasshauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Zadra-Veil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Défis et promesses des espaces collaboratifs, 4 (31), pp.17-24. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.031.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion in 4P projects using a Living Lab methodology : Learning from urban projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lehmann Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Zadra-Veil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRNOP. Project Management in a Sustainable Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRNOP, Jun 2024, Stochkolm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des CivicTechs dans la résilience des villes à travers le cas des Seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lehmann Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Zadra-Veil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès DisrupTech Agora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EM Normandie, Jun 2023, Clichy la Garenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment favoriser la participation des consommateurs-usagers âgés aux services sur le territoire ? Une exploration par le concept de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Zadra-Veil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ième Congrès International de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Sud, laboratoire LEGO, May 2023, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés collaboratives au service de l’innovation sociale : l’exemple d’un living lab en zone rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Fasshauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Zadra-Veil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIe Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain et Immobilier : Le Smart Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Zadra-Veil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Dewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fragny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain et Immobilier : Le Smart Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Zadra-Veil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Dewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fragny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing Public Goods and Commons. Towards Coproduction and New Forms of Governance for a Revival of Public Action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ahmed Zaïd-Chertouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernando Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1-2018, 2018, CIRIEC STUDIES SERIES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01964961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du développement territorial des tiers-lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Barois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fragny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Trojette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Zadra-Veil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Peres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Galli; Clara Galliano; Vincent Lambert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tiers-lieux culturels. Tome 1 – Identités en création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-231, 2024, Communication et Civilisation, 978-2-336-44488-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie circulaire dans l’immobilier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Appendino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fragny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Zadra-Veil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carmen Cantuarias-Villessuzanne, Benjamin Fragny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie urbaine et environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, 2023, 9782807345997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04654063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective innovation and living labs of real estate: an institutionalization of citizen participation? / Chapter 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fragny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Zadra-Veil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New perspectives in the co-production of public policies, public services and common goods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, CIRIEC, 2022, CIRIEC STUDIES SERIES, 978-2-931051-55-9. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/ciriec.css3chap2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie circulaire et multifonctionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Zadra-Veil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESPI2R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immobilier durable de la ville d'aujourd'hui à la cité de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04571143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Living Labs urbains, nouveaux vecteurs de la participation des citoyens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fragny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Zadra-Veil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisons l'alternative ! Pratiques de gestion pour une transition écologique et sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-37687-451-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIP 5 Limiter l’impact environnemental des projets d’aménagement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Cantuarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fragny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zadra-Veil Cathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle de compétitivité mondial FINANCE INNOVATION. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livret Blanc Bâtiments, villes et territoires durables. Nouveaux usages et modèles économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-9527215-7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les living labs à la recherche de l'exemplarité démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Fasshauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fragny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Zadra-Veil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Combes-Joret et Laëtitia Lethielleux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exemplarité dans l'économie sociale et solidaire: Initiatives inspirantes et modèles novateurs.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPURE- Editions et Presses Universitaires de Reims, pp.135-156, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance des communs et innovation collective dans les Living labs immobiliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fragny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Zadra-Veil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tension sur les ressources. L’économie sociale en recomposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-87558-703-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France: Public-Private Partnerships in Water-Sanitation and Public Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Zadra-Veil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEICHER, Julian, NEESHAM, Cristina, et PROFIROIU, Marius (ed.). Sharing Concerns: Country Case Studies in Public-Private Partnerships. Cambridge Scholars Publishing, 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partenariats public-privé hybrides: méthodes d’évaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Zadra-Veil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sous la direction Elisabeth Campagnac, Evaluer les partenariats public-privé en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Ecole nationale des ponts et chaussées., 2009, Evaluer les partenariats public-privé en Europe, 978-2-85978-447-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repères biblio : l’économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Appendino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fragny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Zadra-Veil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers ESPI2R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse d’un chapitre d’ouvrage collectif : &amp;quot;Les living labs à la recherche de l’exemplarité démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fragny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Zadra-Veil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers ESPI2R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04030483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Design Thinking et le Design Sprint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Zadra-Veil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers ESPI2R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04030327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES MÉTIERS DE L’IMMOBILIER ET LE BOIS : Enquête 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Trojette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Zadra-Veil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire ESPI Réflexions et Recherches. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04030665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES PARTENARIATS PUBLIC-PRIVE EN EUROPE CENTRALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Zadra-Veil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université de Paris 8, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02145405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId66"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -2981,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="925D3A32"/>
+    <w:nsid w:val="0D579818"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3212,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cathy-zadra-veil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4083-7916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04566814v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Castro Gon&#231;alves" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Josion-Portail" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Zadra-Veil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fasshauer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0078" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465922v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.34" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276034v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.34.2017.0004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.031.0017" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611481v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehmann Val&#233;rie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146295v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04104164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Picard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520240v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Dewald" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fragny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419938v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964961v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bance" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ahmed Za&#239;d-Chertouk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fernando &#193;lvarez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528889v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Trojette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels-1/16265" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Appendino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/ciriec.css3chap2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571143v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766141v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912302v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862160v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zadra-Veil Cathy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766129v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419946v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419954v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770317v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030483v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030327v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030665v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02145405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cathy-zadra-veil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4083-7916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=1GYKK4wAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04566814v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Castro Gon&#231;alves" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Josion-Portail" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Zadra-Veil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912263v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fasshauer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0078" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276034v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.34.2017.0004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465922v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.34" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276071v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.031.0017" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611481v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehmann Val&#233;rie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146295v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04104164v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Picard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318077v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520240v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Dewald" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fragny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419938v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964961v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bance" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ahmed Za&#239;d-Chertouk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fernando &#193;lvarez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528889v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Trojette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels-1/16265" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654063v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Appendino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766057v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/ciriec.css3chap2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571143v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766141v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862160v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zadra-Veil Cathy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912302v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766129v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419946v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419954v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770317v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030327v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030665v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02145405v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>