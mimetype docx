--- v0 (2026-04-30)
+++ v1 (2026-05-22)
@@ -134,51 +134,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -249,399 +249,12215 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/1980-85852503880006703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de l'altérité dans l'espace noir atlantique: Etats-Unis, France, Caraïbes, Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Poiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27 (1), 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.5279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La circulation migratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-migrinter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caribbean Migrants: Networks and Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Domenach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 24 (1), 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les migrants caribéens : réseaux et descendance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Domenach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 24 (1), pp.167, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.4241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04656731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrations, mobilités et constructions identitaires caribéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Desse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études Caribéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Handerson Joseph</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « caribéanisation » des États-Unis : mutations sociétales et réagencements spatiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">El sistema migratorio haitiano en América del Sur : Proyectos, movilidades y políticas migratorias</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-03889283v1</w:t>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Les États-Unis en 2022 : une géographie sociale, 86, pp.19-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.861.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negritude e relações raciais: racismo e antirracismos no espaço atlântico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Jardim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handerson Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osmundo Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Horizontes Antropológicos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (63), pp.7-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/s0104-71832022000200001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03888927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconceptualizing the Haitian Migration System in the Caribbean Basin: A Spatial Approach to Multi‐local Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Latin American and Caribbean Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (3), pp.309-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jlca.12588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03888994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littoralisation et ségrégation socio-spatiale : le cas du quartier Balmer à San-Pédro (Côte d'Ivoire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gohourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Aurélien Ahua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belgeo.37207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The recent geodynamics of Haitian migration in the Americas: refugees or economic migrants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Brasileira de Estudos de População</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (1), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20947/s0102-3098a0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miami, métropole-carrefour des Amériques. Réflexions à partir de l’expérience migratoire haïtienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Miami, Carrefour des Amériques, 96-97 (1), pp.105-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pal.096.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952188v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miami, métropole-carrefour des Amériques. Réflexions à partir de l’expérience migratoire haïtienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96, pp. 107-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01456513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial Strategies of Haitian Businesses in the Diaspora : The Case of Metropolitan Miami (2001-2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Haitian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (1), pp. 217-234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01456547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The social geography of ethnic minorities in metropolitan Paris: a challenge to the French model of social cohesion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patterns of Prejudice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Social Cohesion and Social Change in Europe, 47 (3), pp.309-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0031322X.2013.814876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alterity and Spatial Relations of “Black” Populations: Comparative Approaches between Europe and the Americas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Poiret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21, pp.173-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/diasporas.276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial Strategies of Haitian Businesses in the Diaspora: The Case of Metropolitan Miami (2001-2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Haitian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (1), pp.217-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/jhs.2013.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrations au Maghreb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-migrinter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Regards sur les migrations sud-asiatiques, 8, pp.119-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-migrinter.648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catégorisation raciale, ethnicité et compétition spatiale des communautés afro-caribéennes aux États-Unis : géographie urbaine et stratégies politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (1), pp.31-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.26982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Antilles françaises à la croisée des chemins: de nouveaux enjeux de développement pour des sociétés en crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 64 (256), pp.523-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.6409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contextualiser pour mieux conceptualiser la racialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Poiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, La construction de l'altérité dans l'espace noir atlantique : États-Unis - France - Caraïbes - Amérique latine, 27 (1), pp.7-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.5283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00690569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'externalisation des frontières des &amp;quot; Nords &amp;quot; dans les eaux des &amp;quot; Suds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 73, pp.34-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/conflits.17512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01057016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’externalisation des frontières des « Nords » dans les eaux des « Suds »: L’exemple des dispositifs frontaliers américains et européens visant au contrôle de l’émigration caribéenne et subsaharienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Frontières, marquages et disputes, 73, pp.35-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/conflits.17512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cadre politico-institutionnel des migrations antillaises : des dynamiques différenciées dans un contexte géopolitique segmenté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études Caribéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8, pp.15-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00815973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Domenach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (1), pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.4382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04656734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Players and Stakes of Neotoponymy of Ethnic Neighborhoods in the U.S. Metropolis: the Case of Miami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Néotoponymie, formes et enjeux de la dénomination des territoires émergents, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intégration des Antillais en France et aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Les migrants caribéens : réseaux et descendance, 24 (1), pp.65-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.4269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00816550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acteurs et enjeux de la néotoponymie des territoires ethniques des grandes métropoles aux Etats-Unis : l'exemple de Miami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, pp.53-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00815979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial. La genèse de la notion de circulation migratoire : Retour sur une approche innovante des migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-migrinter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, La circulation migratoire, 1, pp.2-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12k68⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’articulation entre migration, mobilité et construction identitaire : une nouvelle approche de l’insertion de la Caraïbe dans les réseaux de la mondialisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Desse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études Caribéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8, pp.2-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial Strategies of the Haitian community in Miami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.1615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’articulation entre migrations, mobilités et constructions identitaires : Une nouvelle approche de l’insertion de la Caraïbe dans les réseaux de la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Desse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durpaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études Caribéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies spatiales de la population haïtienne à Miami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2, n.p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.1615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00816017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cadre politico-institutionnel des migrations antillaises : des dynamiques différenciées dans un contexte géopolitique segmenté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études Caribéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Migrations, mobilités et constructions identitaires caribéennes, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les communautés antillaises aux États-Unis : entre métropolisation et logiques réticulaires transnationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.137-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.1411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les communautés antillaises aux États-Unis : entre métropolisation et logiques réticulaires transnationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Diasporas et grandes métropoles, 2006/1, pp.137-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.1411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigration et insertion dans les départements français d’Amérique : une mise en perspective régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Regards vers l'outre-mer français, 2004/2, pp.253-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigration et insertion urbaine en Floride : le rôle de la famille transnationale haïtienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20 (3), pp.127-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.2027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigration et insertion urbaine en Floride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20 (3), pp.127-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.2027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00816557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigration et insertion dans les départements français d'Amérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2, pp.253-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00816569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Negritude e relações raciais: racismo e antirracismos no espaço atlântico</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Sistema Migratorio Haitiano en América del Sur: Nuevos desarrollos y nuevos planteamientos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handerson Joseph</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Osmundo Pinho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizontes Antropológicos</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Reconceptualizing the Haitian Migration System in the Caribbean Basin: A Spatial Approach to Multi‐local Fields</w:t>
+              <w:t xml:space="preserve">El sistema migratorio haitiano en América del Sur : Proyectos, movilidades y políticas migratorias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03889283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los haitianos de Miami: ¿una comunidad en vías de integración?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Audebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Latin American and Caribbean Anthropology</w:t>
-[...23 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Migraciones antillanas: trabajo, desigualdad y xenofobia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03502874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caribbean Migration Spaces and Transnational Networks: The Case of the Haitian Diaspora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Border Transgression and Reconfiguration of Caribbean Spaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71 - 93, 2020, 978-3-030-45939-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-45939-0_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03089380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrations internationales et dynamiques des espaces métropolitains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïk Miret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03888994v1</w:t>
+                <w:t xml:space="preserve">Cedric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yann Scioldo-Zürcher, Marie-Antoinette Hily et Emmanuel Ma Mung. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudier les migrations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires François Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119-145, 2019, 978-2-86906-695-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02085132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La famille transnationale dans les recherches sur les migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ma Mung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Imbert; Eva Lelièvre; David Lessault. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La famille à distance. Mobilités, territoires et liens familiaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INED éditions, pp.73-92, 2018, 9782733260142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régionalisme et migrations dans la Caraïbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Dubesset et Rafael Lucas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Caraïbe dans la mondialisation : Quelles dynamiques régionalistes ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : L'Harmattan, pp.23-37, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diaspora haïtienne : vers l'émergence d'un territoire de la dispersion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carlo A. Célius. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le défi haïtien : économie, dynamique sociopolitique et migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : L'Harmattan, pp.193-212, 2011, Horizons amérique Latine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00817514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Caraïbe et les territoires français d'Amérique face à l'intégration continentale : intérêts, enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Nivoix et Cédric Audebert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les territoires dans la mondialisation : Regards disciplinaires croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rennes : Presses universitaires de Rennes, pp.85-104, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00817489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intégration sociale et l'appartenance citoyenne des Antillais en France et aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nancy L. Green et Marie Poinsot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l'immigration et question coloniale en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : La documentation française, pp.127-131, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00817469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigration antillaise et diversité sociale de la population noire aux États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Calmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">André Calmont et Cédric Audebert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques migratoires de la Caraïbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : Géode - Karthala, pp.77-92, 2007, Terres d'Amérique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00817538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The transnational dimension of ethnic business in the Eurafrican and American Mediterranean basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The History, Classics and Archaeology Department &amp; The Department of Social and Political Sciences. Conférence Université d'Edimbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Edimburg, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02529872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'externalisation des frontières des &amp;quot; Nords &amp;quot; dans les eaux des &amp;quot; Suds &amp;quot;. L'exemple des dispositifs frontaliers américains et européens visant au contrôle de l'émigration caribéenne et subsaharienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international " Vivre et tracer les frontières dans les mondes contemporains. Frontières, limites et confins : espaces partagés, espaces disputés "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Tanger, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01058340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La métropolisation des espaces migratoires : une lecture géographique du lien entre globalité et localité. Réflexions sur le système migratoire caribéen aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géographie. Université de Poitiers (France), 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-01451573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La métropolisation des espaces migratoires : une lecture géographique du lien entre globalité et localité. Réflexions sur le système migratoire caribéen aux Etats-Unis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géographie. Université de Poitiers, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-01456308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Image (97)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epiceries ethniques à Brooklyn et dans le Queens (New York) - 3 - fruits exotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Brooklyn, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprenariat à Chinatown - 11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Manhattan, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellis Island, un lieu symbolique de l'immigration aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Ellis Island, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les églises communautaires de New York : Haïtiens, Hispano-Antillais, Chinois, Italiens - 03</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. New York, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une boutique haïtienne à Brooklyn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Brooklyn, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epiceries ethniques à Brooklyn et dans le Queens (New York) - 4 - Mi Parada Grocery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Brooklyn, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprenariat à Chinatown - 02</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Manhattan, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprenariat transnational antillais de New York - 6 - Brooklyn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. New York, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprenariat transnational antillais de New York - 2 - enseigne spécialisée pour la Jamaïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. New York, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epiceries ethniques à Brooklyn et dans le Queens (New York) - 6 - épicerie haïtienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Brooklyn, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprenariat culturel caribéen de New York : Jerk chicken dans un restaurant jamaïcain de New York</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Brooklyn, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprenariat transnational antillais de New York - 1 - enseigne en français à Brooklyn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. New York, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprenariat à Chinatown - 13 - Enseigne de restaurant et idéogrammes chinois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Manhattan, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprenariat à Chinatown - 10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Manhattan, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les niches entrepreneuriales ethniques à New York : l'exemple du petit commerce - 03</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. New York, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les églises communautaires de New York : Haïtiens, Hispano-Antillais, Chinois, Italiens - 07</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. New York, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture musicale caribéenne de New York - 04</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Meat Packing District, NYC, NY, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieux identitaires symboliques à Chinatown (New York)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Manhattan, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les niches entrepreneuriales ethniques à New York : l'exemple du petit commerce - 09</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. New York, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprenariat à Chinatown - 07</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Manhattan, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture musicale caribéenne de New York - 01</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Meat Packing District, NYC, NY, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieux identitaires symboliques à Chinatown (New York)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Manhattan, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les niches entrepreneuriales ethniques à New York : l'exemple du petit commerce - 06</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. New York, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprenariat transnational antillais de New York - 3 - transfert argent et nourriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. New York, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture musicale caribéenne de New York - 14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Meat Packing District, NYC, NY, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les niches entrepreneuriales ethniques à New York : l'exemple du petit commerce - 02</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. New York, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les églises communautaires de New York : Haïtiens, Hispano-Antillais, Chinois, Italiens - 08</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. New York, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture musicale caribéenne de New York - 08</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Meat Packing District, NYC, NY, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les niches entrepreneuriales ethniques à New York : l'exemple du petit commerce - 10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. New York, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les niches entrepreneuriales ethniques à New York : l'exemple du petit commerce - 08</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. New York, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprenariat à Chinatown - 09</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Manhattan, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les églises communautaires de New York : Haïtiens, Hispano-Antillais, Chinois, Italiens - 02</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. New York, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les niches entrepreneuriales ethniques à New York : l'exemple du petit commerce - 05</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. New York, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture musicale caribéenne de New York - 10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Meat Packing District, NYC, NY, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieux identitaires symboliques à Chinatown (New York)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Manhattan, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les églises communautaires de New York : Haïtiens, Hispano-Antillais, Chinois, Italiens - 05</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. New York, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les églises communautaires de New York : Haïtiens, Hispano-Antillais, Chinois, Italiens - 04</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. New York, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprenariat transnational antillais de New York - 4 - transfert d'argent et de nourriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. New York, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprenariat culturel caribéen de New York : l'exemple de la restauration - 1 - rôti et doubles trinidadiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Brooklyn, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprenariat à Chinatown - 03</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Manhattan, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprenariat caribéen : le roti et les doubles trinidadiens dans un restaurant de New York</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Brooklyn, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprenariat culturel caribéen de New York : restaurant haïtien et boulangerie dans le Queens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Brooklyn, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprenariat à Chinatown - 14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Manhattan, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les niches entrepreneuriales ethniques à New York : l'exemple du petit commerce - 11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. New York, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture musicale caribéenne de New York - 09</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Meat Packing District, NYC, NY, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture musicale caribéenne de New York - 02</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Meat Packing District, NYC, NY, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprenariat à Chinatown - 05</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Manhattan, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epiceries ethniques à Brooklyn et dans le Queens (New York) - 1 - symboliques grenadiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Brooklyn, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprenariat culturel caribéen de New York : restauration - 3 - l'origine des plats est annoncée par une guirlande de drapeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Brooklyn, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprenariat à Chinatown - 06</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Manhattan, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Statue de la Liberté, lieu symbolique de l'immigration aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Ellis Island, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture musicale caribéenne de New York - 13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Meat Packing District, NYC, NY, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture musicale caribéenne de New York - 12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Meat Packing District, NYC, NY, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture musicale caribéenne de New York - 07</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Meat Packing District, NYC, NY, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture musicale caribéenne de New York - 05</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Meat Packing District, NYC, NY, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les niches entrepreneuriales ethniques à New York : l'exemple du petit commerce - 07</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. New York, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprenariat à Chinatown - 01</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Manhattan, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epiceries ethniques à Brooklyn et dans le Queens (New York) - 2 - épicerie guyanaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Brooklyn, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprenariat culturel caribéen de New York : l'exemple de la restauration - 2 - Guyana et drapeaux nationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Brooklyn, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprenariat à Chinatown - 12 - Des idéogrammes et des symboles chinois dans la rue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Manhattan, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprenariat à Chinatown - 08</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Manhattan, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les niches entrepreneuriales ethniques à New York : l'exemple du petit commerce - 01</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. New York, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les églises communautaires de New York : Haïtiens, Hispano-Antillais, Chinois, Italiens - 06</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. New York, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les églises communautaires de New York : Haïtiens, Hispano-Antillais, Chinois, Italiens - 01</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. New York, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture musicale caribéenne de New York - 03</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Meat Packing District, NYC, NY, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprenariat culturel caribéen de New York : l'exemple de la restauration - 5 - Rôtis trinidadiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Brooklyn, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprenariat à Chinatown - 04</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Manhattan, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprenariat transnational de New York - 7 - transferts d'argent - Chinatown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. New York, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprenariat transnational antillais de New York - 5 - magasin de transfert de nourriture - Brooklyn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. New York, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprenariat culturel caribéen de New York : restauration et plats emblématiques en devanture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Brooklyn, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les niches entrepreneuriales ethniques à New York : l'exemple du petit commerce - 04</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. New York, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une école dans le South Bronx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Bronx, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture musicale caribéenne de New York - 11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Meat Packing District, NYC, NY, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture musicale caribéenne de New York - 06</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Meat Packing District, NYC, NY, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les niches entrepreneuriales ethniques à New York : l'exemple du petit commerce - 12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. New York, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Trinidad roti truck sillonne Brooklyn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Brooklyn, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00802417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manifestation en faveur de la régularisation des sans-papiers haïtiens et centraméricains à Miami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Miami, United States. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00782815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entreprenariat haïtien à Little Haiti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Miami, Little Haiti, United States. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00782792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Haitian Refugee Center de Miami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Miami, Little Havana, United States. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00782806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rénovation urbaine à Little Haiti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Miami, Little Havana, United States. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00782801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quartier précaire et densifié de Cole Bay à Sint Maarten (partie néerlandaise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Cole Bay, Saint Martin. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00783165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entreprise d'acheminement de marchandises vers Haïti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Miami, United States. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00782843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une église haïtienne à Miami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Miami, Little Havana, United States. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00782818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Center for Haitian Studies à Little Haiti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Miami, United States. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00782829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un exemple de territorialisation sémiotique haïtienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Miami, Little Haiti, United States. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00783138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une enclave dans l'enclave : Un trailer park à Little Haïti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Miami, Little Haiti, United States. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00782809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un supermarché à Little Haiti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Miami, Little Haiti, United States. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00782787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veye Yo, une organisation politique de la diaspora haïtienne à Miami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Miami, United States. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00782812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territorialisation symbolique de l'immigration haïtienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Miami, Little Haiti, United States. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00783146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solidarité dans la diaspora haïtienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Miami, Little Haiti, United States. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00783152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symboles culturels de l'entreprenariat haïtien aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Miami, Little Haiti, United States. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00783142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lycée Miami Edison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Miami, Little Haiti, United States. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00783131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commerces haïtiens de Little Haiti à Miami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Miami, Little Haiti, United States. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00782782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une radio et une église haïtiennes à Miami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Miami, United States. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00782835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publicité en espagnol à Little Havana (Miami) signalant un centre d'appels téléphoniques vers l'Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Miami, Little Havana, United States. 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00782772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riverside Elementary School, une école élémentaire à East Little Havana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. East Little Havana, United States. 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00782763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Teatro Marti de Little Havana à Miami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Miami, Little Havana, United States. 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00782777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport scientifique du programme ANR Afrodesc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Cottias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahayeilli Juárez Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IRD; URMIS; CEMCA - CENTRE D'ETUDES MEXICAINES ET CENTRAMERICAINES; INAH; Universidad de Cartagena; CIRESC. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01104672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diaspora haïtienne : territoires migratoires et réseaux transnationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, pp.196, 2012, Géographie sociale, 978-2-7535-2090-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01374304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diaspora haïtienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.26969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de l’altérité dans l’espace noir atlantique : Etats-Unis, France, Caraïbes, Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Poiret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">27 (1), pp.195, 2011, Revue Européenne des Migrations Internationales, 9791090426009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01456333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration in a Globalised World. New Research Issues and Prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Doraï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amsterdam University Press, IMISCOE Series</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.224, 2010, IMISCOE Research Series, 978-90-485-1098-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les migrants caribéens: réseaux et descendance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Domenach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">24 (1), 167 p., 2008, Revue européenne des migrations internationale, 9782911627481</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01456343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrations, mobilités et constructions identitaires caribéennes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Desse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cédric Audebert et Michel Desse. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publibook Université</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°8, 2007, Etudes Caribéennes, Olivier Dehoorne, Pascal Saffache</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques migratoires de la Caraïbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Calmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karthala, 400 p., 2007, collection Terres d'Amériques, 9782845868496</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01456375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'insertion socio-spatiale des Haïtiens à Miami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.298, 2006, Populations, 2-296-00948-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01455716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La carte topographique: éléments pour la réalisation du profil et du commentaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Saffache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ibis Rouge, 101 p., 2002, Presses universitaires créoles, 2844501702</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01456324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La carte topographique : éléments pour la réalisation du profil et du commentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Saffache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ibis Rouge, 2002, 978-2-84450-170-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territoires dans la mondialisation: Regards disciplinaires croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nivoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme au coeur des dynamiques sociales, territoriales et culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Poitiers, Presses universitaires de rennes, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les migrations internationales : enjeux contemporains et questions nouvelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ma Mung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque international "20 ans de recherches sur les migrations internationales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deusto University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 978-8498301229</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux territoires migratoires : Entre logiques globales et dynamiques locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ma Mung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque international "20 ans de recherches sur les migrations internationales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deusto University Press, 2007, 978-8498301267</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId230"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -788,51 +12604,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331661v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Audebert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handerson Joseph" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Miranda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-85852503880006703" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03889283v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888927v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Jardim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmundo Pinho" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0104-71832022000200001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888994v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jlca.12588" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331661v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Audebert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handerson Joseph" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Miranda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-85852503880006703" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01951963v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poiret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hoffmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5279" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609521v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Audebert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01951990v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Domenach" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04656731v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4241" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01952030v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754909v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.861.0019" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888927v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Jardim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmundo Pinho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0104-71832022000200001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888994v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jlca.12588" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404452v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gohourou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Aur&#233;lien Ahua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.37207" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01952190v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20947/s0102-3098a0007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01952188v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.096.0105" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456513v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456547v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01952179v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0031322X.2013.814876" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01952177v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cunin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.276" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01952184v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jhs.2013.0009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604970v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.648" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01952003v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.26982" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01952176v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.6409" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690569v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5283" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057016v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Robin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.17512" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01952157v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815973v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.922" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04656734v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4382" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01952135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.257" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816550v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4269" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815979v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617050v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k68" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202996v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.902" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01952083v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.1615" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559162v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durpaire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816017v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01952064v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805569v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.1411" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01952080v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01952074v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.158" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01952018v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.2027" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816557v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816569v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03889283v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502874v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089380v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45939-0_4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085132v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;k Miret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958210v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ma Mung" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805771v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817514v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817489v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817469v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817538v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Calmont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529872v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058340v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01451573v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01456308v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802523v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802854v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802168v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802155v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802268v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802526v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802845v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802830v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802826v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802528v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802412v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802824v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802856v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802853v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802178v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802159v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802277v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802193v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802184v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802850v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802274v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802192v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802181v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802827v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802287v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802177v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802160v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802281v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802185v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802183v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802852v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802154v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802180v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802283v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802191v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802157v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802156v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802828v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802406v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802846v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802413v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802411v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802857v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802186v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802282v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802275v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802848v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802518v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802408v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802849v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802167v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802286v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802285v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802280v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802278v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802182v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802844v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802519v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802407v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802855v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802851v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802176v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802158v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802153v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802276v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802410v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802847v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802831v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802829v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802414v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802179v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802151v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802284v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802279v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802187v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00802417v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00782815v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00782792v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00782806v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00782801v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00783165v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00782843v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00782818v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00782829v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00783138v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00782809v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00782787v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00782812v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00783146v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00783152v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00783142v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00783131v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00782782v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00782835v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00782772v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00782763v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00782777v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104672v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cottias" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahayeilli Ju&#225;rez Huet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374304v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01951792v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.26969" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456333v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468629v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/bitstream/handle/20.500.12657/34460/1/430546.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456343v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168403v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://URL : http://etudescaribeennes.revues.org" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456375v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455716v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456324v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Saffache" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01952898v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01953345v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nivoix" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01953404v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deusto-publicaciones.es/deusto/pdfs/hnet/hnet23.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01953359v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>