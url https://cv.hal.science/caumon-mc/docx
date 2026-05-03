--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.1356466877px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Marie-Camille Caumon </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Ingénieur de recherche</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
@@ -210,51 +210,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -512,5285 +512,5419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The high-temperature origin of hydrogen in enstatite chondrite chondrules and implications for the origin of terrestrial water</w:t>
+                <w:t xml:space="preserve">Application of Portable Spectroscopic Tools in the Exploration of Manganese Oxide Minerals: Preliminary Results from the Case Study of Drama Mn-Oxide Deposits, Northern Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Thomassin</w:t>
+                <w:t xml:space="preserve">George Soulamidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurette Piani</w:t>
+                <w:t xml:space="preserve">Marjolene Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Villeneuve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
+                <w:t xml:space="preserve">Christina Stouraiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nordine Bouden</w:t>
+                <w:t xml:space="preserve">Panagiotis Voudouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Mavrogonatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118225⟩</w:t>
+              <w:t xml:space="preserve">RawMat 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/materproc2023015054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190574v1</w:t>
+                <w:t xml:space="preserve">hal-05560450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NO solubility in water and brine up to 60 MPa and 373 K by combining Raman spectroscopy and molecular simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
+                <w:t xml:space="preserve">The high-temperature origin of hydrogen in enstatite chondrite chondrules and implications for the origin of terrestrial water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Thomassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurette Piani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Jarmouni</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nordine Bouden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.6072⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 616, pp.118225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03121642v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox controls on H and N speciation and intermolecular isotopic fractionations in aqueous fluids at high pressure and high temperature: Insights from in-situ experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Evelyn Füri</w:t>
+                <w:t xml:space="preserve">NO solubility in water and brine up to 60 MPa and 373 K by combining Raman spectroscopy and molecular simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Jarmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2022.973802⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 53 (3), pp.645-653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.6072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817236v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace Element Distribution in Zoned Kyanite of Thassos Island (Greece) Using Combined Spectroscopic Analyses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Redox controls on H and N speciation and intermolecular isotopic fractionations in aqueous fluids at high pressure and high temperature: Insights from in-situ experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Fabre</w:t>
+                <w:t xml:space="preserve">Celia Dalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Le Losq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Füri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00037028221108758⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.973802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2022.973802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716244v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tungsten (VI) speciation in hydrothermal solutions up to 400°C as revealed by in-situ spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trace Element Distribution in Zoned Kyanite of Thassos Island (Greece) Using Combined Spectroscopic Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Truche</w:t>
+                <w:t xml:space="preserve">Kimberly Trebus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+                <w:t xml:space="preserve">Alexandre Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cauzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.11.004⟩</w:t>
+              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.000370282211087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00037028221108758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431203v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of the pressure-induced Raman frequency shift of the ν 1 stretching bands of CH 4 and N 2 within CH4-CO2 , N2-CO2 and CH4-N2 binary mixtures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Tarantola</w:t>
+                <w:t xml:space="preserve">Tungsten (VI) speciation in hydrothermal solutions up to 400°C as revealed by in-situ spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Carocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Truche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena F. Bazarkina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 317, pp.306-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1cp00163a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03188338v1</w:t>
+                <w:t xml:space="preserve">hal-03431203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and composition of carbonate minerals of the calcite structure by Raman and infrared spectroscopies using portable devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yonghwi Kim</w:t>
+                <w:t xml:space="preserve">Interpretation of the pressure-induced Raman frequency shift of the ν 1 stretching bands of CH 4 and N 2 within CH4-CO2 , N2-CO2 and CH4-N2 binary mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Hoan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Cauzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2021.119980⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1cp00163a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224353v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRAnCIs calculation program with universal Raman calibration data for the determination of PVX properties of CO2–CH4–N2 and CH4–H2O–NaCl systems and their uncertainties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Van-Hoan Le</w:t>
+                <w:t xml:space="preserve">Identification and composition of carbonate minerals of the calcite structure by Raman and infrared spectroscopies using portable devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghwi Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Tarantola</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Sall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cauzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cageo.2021.104896⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 261, pp.119980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2021.119980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321232v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration data for simultaneous determination of P-V-X properties of binary and ternary CO2 - CH4 - N2 gas mixtures by Raman spectroscopy over 5–600 bar: Application to natural fluid inclusions</w:t>
+                <w:t xml:space="preserve">FRAnCIs calculation program with universal Raman calibration data for the determination of PVX properties of CO2–CH4–N2 and CH4–H2O–NaCl systems and their uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Hoan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tarantola</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2020.119783⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 156, pp.104896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2021.104896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904254v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CH4 accumulation characteristics and relationship with deep CO2 fluid in Lishui sag, East China Sea Basin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Calibration data for simultaneous determination of P-V-X properties of binary and ternary CO2 - CH4 - N2 gas mixtures by Raman spectroscopy over 5–600 bar: Application to natural fluid inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Hoan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sheng He</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Randi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2020.104563⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 552, pp.119783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2020.119783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507530v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serpentinization and H2 production during an iron-clay interaction experiment at 90C under low CO2 pressure</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CH4 accumulation characteristics and relationship with deep CO2 fluid in Lishui sag, East China Sea Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Camille Jodin-Caumon</w:t>
+                <w:t xml:space="preserve">Yahao Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Randi</w:t>
+                <w:t xml:space="preserve">Wanjun Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2020.105609⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 115, pp.104563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2020.104563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918396v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High $${f_{{{\rm{H}}_2} - }}{f_{{{\rm{S}}_2}}}$$ Conditions Associated with Sphalerite in Latala Epithermal Base and Precious Metal Deposit, Central Iran: Implications for the Composition and Genesis Conditions of Sphalerite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serpentinization and H2 production during an iron-clay interaction experiment at 90C under low CO2 pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Rahgoshay</w:t>
+                <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Tarantola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
+                <w:t xml:space="preserve">N. Michau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyed Mohammad Pourmoafi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Camille Jodin-Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Randi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12583-019-1023-6⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191, pp.105609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2020.105609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932200v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectra of gas mixtures in fluid inclusions: Effect of quartz birefringence on composition measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High $${f_{{{\rm{H}}_2} - }}{f_{{{\rm{S}}_2}}}$$ Conditions Associated with Sphalerite in Latala Epithermal Base and Precious Metal Deposit, Central Iran: Implications for the Composition and Genesis Conditions of Sphalerite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fariba Padyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Rahgoshay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wenjing Wang</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Mohammad Pourmoafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.5605⟩</w:t>
+              <w:t xml:space="preserve">Journal of Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (3), pp.523-535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12583-019-1023-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133837v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Fluid and Melt Inclusion Research – European Current Research On Fluid Inclusions ECROFI 2017 – Nancy, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Raman spectra of gas mixtures in fluid inclusions: Effect of quartz birefringence on composition measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Faure</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjing Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.02.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.5605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932281v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Measurements of Composition, Pressure, and Density of Microvolumes of CO2 –N2 Gas Mixtures by Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Van-Hoan Le</w:t>
+                <w:t xml:space="preserve">Advances in Fluid and Melt Inclusion Research – European Current Research On Fluid Inclusions ECROFI 2017 – Nancy, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Faure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b02803⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 508, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345285v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox control on nitrogen isotope fractionation during planetary core formation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurette Piani</w:t>
+                <w:t xml:space="preserve">Quantitative Measurements of Composition, Pressure, and Density of Microvolumes of CO2 –N2 Gas Mixtures by Raman Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Hoan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Randi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1820719116⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (22), pp.14359-14367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b02803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172788v2</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectroscopic densimeter for pure CO2 and CO2-H2O-NaCl fluid systems over a wide P-T range up to 360 °C and 50 MPa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenjing Wang</w:t>
+                <w:t xml:space="preserve">Redox control on nitrogen isotope fractionation during planetary core formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Dalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Füri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Deligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurette Piani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wanjun Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.119281⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (29), pp.14485-14494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1820719116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277180v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172788v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge history of CO2 in Lishui sag, East China Sea basin: Evidence from quantitative Raman analysis of CO2-bearing fluid inclusions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Raman spectroscopic densimeter for pure CO2 and CO2-H2O-NaCl fluid systems over a wide P-T range up to 360 °C and 50 MPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pironon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanjun Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2018.07.030⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.119281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.119281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150929v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the mineralizing fluids and possible genetic links between Miduk porphyry copper and Latala vein type deposits, Kerman copper belt, South Iran</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Vanderhaeghe</w:t>
+                <w:t xml:space="preserve">Charge history of CO2 in Lishui sag, East China Sea basin: Evidence from quantitative Raman analysis of CO2-bearing fluid inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahao Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pironon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Geological Society of India</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 90 (5), pp.558-568. </w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98, pp.50-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12594-017-0752-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2018.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150933v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathodoluminescence, micro thermometry and laser raman spectroscopy studies on hydrothermal quartz in Latala deposit, Central Iran</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Evolution of the mineralizing fluids and possible genetic links between Miduk porphyry copper and Latala vein type deposits, Kerman copper belt, South Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Padyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rahgoshay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alirezaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Vanderhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22071/gsj.2017.44072⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Geological Society of India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90 (5), pp.558-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12594-017-0752-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01501721v1</w:t>
+                <w:t xml:space="preserve">hal-02150933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and salinity effects on the Raman scattering cross section of the water OH-stretching vibration band in NaCl aqueous solutions from 0 to 300 °C</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cathodoluminescence, micro thermometry and laser raman spectroscopy studies on hydrothermal quartz in Latala deposit, Central Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fariba Padyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rahgoshay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alirezaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (102), pp.39-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22071/gsj.2017.44072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jrs.5039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02347839v1</w:t>
+                <w:t xml:space="preserve">hal-01501721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring mutual solubility in the H2O–CO2 system up to 200 bar and 100°C by in situ Raman spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature and salinity effects on the Raman scattering cross section of the water OH-stretching vibration band in NaCl aqueous solutions from 0 to 300 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangen Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanjun Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjia Ou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Pironon</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dubessy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2016.01.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48 (2), pp.314-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.5039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343083v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct measurement of CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; solubility and pH in NaCl hydrothermal solutions by combining in-situ potentiometry and Raman spectroscopy up to 280 °C and 150 bar</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring mutual solubility in the H2O–CO2 system up to 200 bar and 100°C by in situ Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Randi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pironon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2015.12.033⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47, pp.63-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2016.01.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-03670537v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to J. Berger's comment on the article “Discovery of metamorphic microdiamonds from the parautochthonous units of the Variscan French Massif” by Thiéry, V. et al.,. (2015), Gondwana Research 28, 954–960</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Rolin</w:t>
+                <w:t xml:space="preserve">Direct measurement of CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; solubility and pH in NaCl hydrothermal solutions by combining in-situ potentiometry and Raman spectroscopy up to 280 °C and 150 bar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Truche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena F. Bazarkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dubois</w:t>
+                <w:t xml:space="preserve">Gilles Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Goncalves</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Bessaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 38, pp.372-374. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 177, pp.238-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2015.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2015.12.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343087v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03670537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectra of water in fluid inclusions: I. Effect of host mineral birefringence on salinity measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reply to J. Berger's comment on the article “Discovery of metamorphic microdiamonds from the parautochthonous units of the Variscan French Massif” by Thiéry, V. et al.,. (2015), Gondwana Research 28, 954–960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Goncalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.4708⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38, pp.372-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2015.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275466v1</w:t>
+                <w:t xml:space="preserve">hal-01343087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of CO2 diffusion coefficient in aqueous solutions under pressure at room temperature via Raman spectroscopy: impact of salinity (NaCl)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Belgodere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 46 (10, SI), pp.1025-1032. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jrs.4742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectra of Ni–Mg kerolite: effect of Ni–Mg substitution on O–H stretching vibrations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman spectra of water in fluid inclusions: I. Effect of host mineral birefringence on salinity measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Cathelineau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Harlaux Matthieu</w:t>
+                <w:t xml:space="preserve">Alexandre Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 46 (10), pp.933-940. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 46 (10, SI), pp.969-976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.4708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jrs.4746⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01165711v1</w:t>
+                <w:t xml:space="preserve">hal-01275466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of metamorphic microdiamonds from the parautochthonous units of the Variscan French Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gondwana Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28 (3), pp.954-960. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gr.2015.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectra of water in fluid inclusions: II. Effect of negative pressure on salinity measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Tarantola</w:t>
+                <w:t xml:space="preserve">Raman spectra of Ni–Mg kerolite: effect of Ni–Mg substitution on O–H stretching vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massei Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harlaux Matthieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 46 (10, SI), pp.977-982. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 46 (10), pp.933-940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.4746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jrs.4668⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01284140v1</w:t>
+                <w:t xml:space="preserve">hal-01165711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of methane content in NaCl-H2O fluid inclusions by Raman spectroscopy. Calibration and application to the external part of the Central Alps (Switzerland)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman spectra of water in fluid inclusions: II. Effect of negative pressure on salinity measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.03.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (10, SI), pp.977-982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.4668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292217v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of CO2 injection in a simulated injection well: the MIRAGES experiment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques Pironon</w:t>
+                <w:t xml:space="preserve">Determination of methane content in NaCl-H2O fluid inclusions by Raman spectroscopy. Calibration and application to the external part of the Central Alps (Switzerland)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Laverret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Randi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Greenhouse Gases-Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ghg.1389⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 378, pp.52-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01304933v1</w:t>
+                <w:t xml:space="preserve">hal-01292217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ decarboxylation of acetic and formic acids in aqueous inclusions as a possible way to produce excess CH4</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Ong</w:t>
+                <w:t xml:space="preserve">Experimental study of CO2 injection in a simulated injection well: the MIRAGES experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jobard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pironon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Randi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geofluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Greenhouse Gases-Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (2, SI), pp.210-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ghg.1389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gfl.12026⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00960218v1</w:t>
+                <w:t xml:space="preserve">hal-01304933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fused-silica capillary capsules (FSCCs) as reference synthetic aqueous fluid inclusions to determine chlorinity by Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tarantola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25 (5), pp.755-763. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1127/0935-1221/2013/0025-2280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulphide mineral reactions in clay-rich rock induced by high hydrogen pressure. Application to disturbed or natural settings up to 250 degrees C and 30 bar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
+                <w:t xml:space="preserve">In situ decarboxylation of acetic and formic acids in aqueous inclusions as a possible way to produce excess CH4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pironon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dubessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.05.025⟩</w:t>
+              <w:t xml:space="preserve">Geofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (3), pp.298-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gfl.12026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01027773v1</w:t>
+                <w:t xml:space="preserve">hal-00960218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Impurities on CO2 Injection: Experimental and Numerical Simulations of Thermodynamic Properties of Water-salt-gas Mixtures (CO2 + Co-injected Gases) Under Geological Storage Conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
+                <w:t xml:space="preserve">Sulphide mineral reactions in clay-rich rock induced by high hydrogen pressure. Application to disturbed or natural settings up to 250 degrees C and 30 bar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Truche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Jodin-Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2013.06.257⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 351, pp.217-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342017v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01027773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogical Evolution of a Claystone After Reaction with Iron Under Thermal Gradient</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+                <w:t xml:space="preserve">Role of Impurities on CO2 Injection: Experimental and Numerical Simulations of Thermodynamic Properties of Water-salt-gas Mixtures (CO2 + Co-injected Gases) Under Geological Storage Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dubessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pironon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2012.0600501⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.3638-3645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2013.06.257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343013v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a thermal gradient on iron-clay interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Mineralogical Evolution of a Claystone After Reaction with Iron Under Thermal Gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Jodin-Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Randi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 58 (5), pp.667-681. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2010.0580506⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 60 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2012.0600501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343012v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A vibrational study of the nature of hydroxyl groups chemical bonding in two aluminium hydroxides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Effect of a thermal gradient on iron-clay interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Jodin-Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Mosser-Ruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Randi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2008.12.005⟩</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (5), pp.667-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2010.0580506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01342725v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranyl interaction with the hydrated (0001) basal face of gibbsite: A combined theoretical and spectroscopic study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Veilly</w:t>
+                <w:t xml:space="preserve">A vibrational study of the nature of hydroxyl groups chemical bonding in two aluminium hydroxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Jodin-Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Roques</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Drot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nsoki Phambu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gaboriaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3042142͔⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 72 (5), pp.959-964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2008.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342004v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitations of potentiometric studies to determine the surface charge of gibbsite g-Al(OH)3 particles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Uranyl interaction with the hydrated (0001) basal face of gibbsite: A combined theoretical and spectroscopic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Veilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Jodin-Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Humbert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Drot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 129, pp.244704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3042142͔⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2005.02.032⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01342739v1</w:t>
+                <w:t xml:space="preserve">hal-01342004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Limitations of potentiometric studies to determine the surface charge of gibbsite g-Al(OH)3 particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Jodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gaboriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 287 (2), pp.581-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2005.02.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Repercussions of size heterogeneity on the measurement of specific surface areas of colloidal minerals: Combination of macroscopic and microscopic analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Jodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gaboriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 89 (10), pp.1456-1462. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2138/am-2004-1013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5800,257 +5934,257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pironon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ASGA. 2017, 978-2-85555-067-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman spectroscopy applied to Earth sciences and cultural heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Rull-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Dubessy; Marie-Camille Caumon; Fernando Rull. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European Mineralogical Union; The Mineralogical Society of Great Britain &amp; Ireland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, 2012, EMU Notes in Mineralogy, Giovanni Ferraris, 9780903056366. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1180/EMU-notes.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6060,150 +6194,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation in Raman spectroscopy: elementary theory and practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Rull-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiv Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Dubessy; Marie-Camille Caumon; Fernando Rull. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raman Spectroscopy applied to Earth Sciences and Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, The European Mineralogical Union; The Mineralogical Society of Great Britain &amp; Ireland, pp.83-165, 2012, EMU Notes in Mineralogy, 978-0903056311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1180/EMU-notes.12.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6213,780 +6347,780 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of LiCl hydrates by Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matéo Segui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECROFI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of some salt hydrates by Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoRaman</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Rhodes (Grèce), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localizing the major hydrogen resource in the Carboniferous Lorraine basin using down-whole gas monitoring and experimental organic geochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe De Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pironon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Randi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogemm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05189440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation d'une ressource majeure en hydrogène dans le bassin carbonifère de Lorraine par application d'une technique innovante de monitoring des gaz de puits et de géochimie organique expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pironon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Randi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème congrès de l'ASF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des sédimentologistes français, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation states of carbon and sulfur species in sphalerite-hosted fluid inclusions of the Lavrion Pb-Zn-Ag deposit (Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Maxime Eycken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECROFI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05189420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microcapillaries for the calibration of heating-cooling stages and Raman microspectrometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. -C. Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V-H Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mayanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Randi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECROFI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative monitoring of dissolved gases in a flooded borehole: calibration of the analytical tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Hoan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7045,1230 +7179,1230 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Greenhouse Gas Control Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metrological assessment of on-site geochemical monitoring methods within an aquifer applied to the detection of H2 leakages from deep underground storages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lafortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zbigniew Pokryzska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03269891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’outils de monitoring pour la surveillance des sites de stockage souterrain d’H2 : premiers résultats de l’expérimentation de simulation de fuite à Catenoy (60)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lafortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zbigniew Pokryszka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Hydrogène(H2) naturel : une ressource énergétique pour demain ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03237337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman spectra of gas-mixture in fluid inclusions: effect of quartz birefringence on composition measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-C Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tarantola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII GeoRaman Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Catania, Italy. pp.200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microreactors to Measure Solubilities in the CO 2 -H 2 O-NaCl System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubaker Benaissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Greenhouse Gas Control Technologies, GHGT-13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lausanne, Switzerland. pp.4843-4850, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.03.1624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Mutual Solubilities of CO 2 and H 2 O in Pure Water and NaCl Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Randi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pironon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Greenhouse Gas Control Technologies, GHGT-13, 14-18 November 2016, Lausanne, Switzerland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lausanne, Switzerland. pp.4851-4856, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.03.1625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of SO2/water and NO/water/salt systems from 25 to 150 degrees C using fused silica capillaries, batch autoclave and Raman microspectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Stevanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sterpenich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. -C. Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12TH INTERNATIONAL CONFERENCE ON GREENHOUSE GAS CONTROL TECHNOLOGIES, GHGT-12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Austin, United States. pp.3775-3781, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.11.406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAMAN SPECTRA OF AQUEOUS FLUID INCLUSIONS: EFFECT OF MINERAL BIREFRINGENCE AND METASTABILITY ON SALINITY MEASUREMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tarantola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoRaman XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Saint-Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A raman spectroscopy study of the NI-MG kerolite solid solution: sensitivity of the O-H stretching vibrations to NI-MG substitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Harlaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoRaman XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Saint-Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Impurities on CO2 Injection: Experimental and Numerical Simulations of Thermodynamic Properties of Water-Salt-Gas Mixtures (CO2 + Co-Injected Gases) under Geological Storage Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pironon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Randi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GHGT-11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical simulation of thermodynamic properties of water-salt-gas mixtures (CO2 + co-contaminant) under geological storage conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Roizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Greenhouse Gas Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8278,311 +8412,311 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MONIC - MONItoring des gaz et des Contaminants organiques de sites pollués en cours de remédiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bataillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4es Rencontres nationales de la recherche sur les sites &amp; sols pollués 2019 - ADEME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microreactors to measure solubilities in the CO2-H2O-NaCl system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubaker Benaissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Conference on Greenhouse Gas Control Technologies (GHGT-13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Lausanne, Switzerland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental mutual solubilities of CO2 and H2O in pure water and NaCl solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Randi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8597,51 +8731,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GHGT-13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Lausanne, Switzerland. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8651,185 +8785,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la prise en compte des hétérogénéités morphologiques et structurales vers l'interprétation de la réactivité globale d'un hydroxyde d'aluminium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Jodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université Henri Poincaré - Nancy 1, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2004NAN10158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01747402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la prise en compte des hétérogénéités morphologiques et structurales vers l'interprétation de la réactivité globale d'un hydroxyde d'aluminium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Jodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université Henri Poincaré - Nancy I, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00007649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId263"/>
+      <w:footerReference w:type="default" r:id="rId270"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8897,51 +9031,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73738518"/>
+    <w:nsid w:val="1E37CE52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9128,51 +9262,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caumon-mc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0471-8928" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082095612" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-9040-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167730v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Saadallah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Creton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Caumon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Randi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2023.113901" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216514v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hoan Le" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Donato" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Piedevache" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2023017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190574v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Thomassin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Piani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Villeneuve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Bouden" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118225" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121642v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Jarmouni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6072" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817236v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Dalou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Losq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn F&#252;ri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.973802" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716244v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Trebus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cauzid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028221108758" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03431203v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Carocci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena F. Bazarkina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.11.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188338v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp00163a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224353v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghwi Kim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sall" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.119980" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2021.104896" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Randi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Robert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119783" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507530v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahao Huang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanjun Lu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng He" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104563" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918396v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mosser-Ruck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Jodin-Caumon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Randi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105609" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932200v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Padyar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rahgoshay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tarantola" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammad Pourmoafi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12583-019-1023-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133837v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5605" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932281v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.02.022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345285v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b02803" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172788v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dalou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Deligny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1820719116" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277180v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.119281" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150929v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2018.07.030" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150933v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Padyar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahgoshay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alirezaei" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarantola" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vanderhaeghe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12594-017-0752-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501721v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22071/gsj.2017.44072" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347839v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangen Wu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Ou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubessy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5039" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343083v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2016.01.034" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03670537v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bessaque" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.12.033" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHGWS17M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343087v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;ry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rolin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goncalves" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2015.12.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7SF3J3W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275466v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4708" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GJFRM41-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274257v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Belgodere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vautrin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4742" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-207NNFXN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165711v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massei Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harlaux Matthieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4746" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/01490FB576F91F5061C15D83522F1C3C6B0E4170/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284141v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thiery" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2015.05.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284140v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4668" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N9NL1XFS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292217v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laverret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.03.016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304933v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jobard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Hajj" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ghg.1389" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8HVD8H5H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960218v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ong" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfl.12026" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FJGC7QSD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291955v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Caumon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubessy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2013/0025-2280" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01027773v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.05.025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H3PXWZC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342017v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.257" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343013v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2012.0600501" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343012v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Mosser-Ruck" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Rousset" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2010.0580506" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342725v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nsoki Phambu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2008.12.005" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-842QC4KF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342004v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Veilly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roques" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Drot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3042142&#852;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342739v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Jodin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.02.032" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5S2H5BK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342996v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2004-1013" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730831v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Faure" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342836v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rull-Perez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.minersoc.org/emu-notes-12.html" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/EMU-notes.12" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342830v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv Sharma" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/EMU-notes.12.3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169633v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hussard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chauvel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Segui" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169643v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05189440v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe De Donato" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05190212v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05189420v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Maxime Eycken" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Deloule" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169623v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -C. Caumon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V-H Le" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mayanda" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879151v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03269891v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lacroix" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafortune" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gombert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Pokryzska" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237337v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Pokryszka" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161802v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Caumon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575637v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubaker Benaissa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1624" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575638v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1625" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304929v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stevanovic" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sterpenich" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serres" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.406" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343145v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343150v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Massei" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Harlaux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762628v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Jaubert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520766v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232112v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409109v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409102v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747402v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004NAN10158" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007649v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caumon-mc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0471-8928" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082095612" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-9040-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167730v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Saadallah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Creton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Caumon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Randi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2023.113901" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216514v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hoan Le" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Donato" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Piedevache" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2023017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560450v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Soulamidis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolene Jatteau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Stouraiti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Voudouris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Mavrogonatos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/materproc2023015054" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190574v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Thomassin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Piani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Villeneuve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Bouden" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118225" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121642v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Jarmouni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6072" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817236v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Dalou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Losq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn F&#252;ri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.973802" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716244v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Trebus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cauzid" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028221108758" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03431203v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Carocci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena F. Bazarkina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.11.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188338v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp00163a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224353v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghwi Kim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sall" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.119980" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321232v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2021.104896" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904254v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Randi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119783" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507530v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahao Huang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanjun Lu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng He" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104563" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918396v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mosser-Ruck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Jodin-Caumon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Randi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105609" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932200v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Padyar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rahgoshay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tarantola" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammad Pourmoafi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12583-019-1023-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133837v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5605" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932281v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.02.022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345285v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b02803" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172788v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dalou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Deligny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1820719116" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277180v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.119281" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150929v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2018.07.030" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150933v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Padyar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahgoshay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alirezaei" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarantola" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vanderhaeghe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12594-017-0752-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501721v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22071/gsj.2017.44072" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347839v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangen Wu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Ou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubessy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5039" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343083v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2016.01.034" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03670537v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bessaque" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.12.033" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHGWS17M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343087v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;ry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rolin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goncalves" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2015.12.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7SF3J3W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274257v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Belgodere" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vautrin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4742" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-207NNFXN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275466v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4708" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GJFRM41-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284141v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thiery" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2015.05.009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165711v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massei Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harlaux Matthieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4746" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/01490FB576F91F5061C15D83522F1C3C6B0E4170/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284140v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4668" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N9NL1XFS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292217v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laverret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.03.016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304933v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jobard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Hajj" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ghg.1389" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8HVD8H5H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291955v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Caumon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubessy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2013/0025-2280" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960218v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ong" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfl.12026" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FJGC7QSD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01027773v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.05.025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H3PXWZC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342017v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.257" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343013v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2012.0600501" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343012v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Mosser-Ruck" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Rousset" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2010.0580506" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342725v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nsoki Phambu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2008.12.005" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-842QC4KF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342004v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Veilly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roques" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Drot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3042142&#852;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342739v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Jodin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.02.032" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5S2H5BK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342996v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2004-1013" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730831v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Faure" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342836v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rull-Perez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.minersoc.org/emu-notes-12.html" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/EMU-notes.12" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342830v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv Sharma" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/EMU-notes.12.3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169633v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hussard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chauvel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Segui" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169643v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05189440v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe De Donato" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05190212v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05189420v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Maxime Eycken" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Deloule" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169623v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -C. Caumon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V-H Le" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mayanda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879151v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03269891v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lacroix" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafortune" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gombert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Pokryzska" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237337v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Pokryszka" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161802v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Caumon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575637v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubaker Benaissa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1624" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575638v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1625" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304929v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stevanovic" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sterpenich" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serres" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.406" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343145v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343150v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Massei" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Harlaux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762628v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Jaubert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520766v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232112v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409109v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409102v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747402v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004NAN10158" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007649v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>