--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -244,429 +244,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility study of binary systems containing sulfur dioxide and water : A combination of Raman spectroscopy and Monte Carlo molecular simulation</w:t>
+                <w:t xml:space="preserve">Quantitative monitoring of dissolved gases in a flooded borehole: calibration of the analytical tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khouloud Saadallah</w:t>
+                <w:t xml:space="preserve">Van-Hoan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Lachet</w:t>
+                <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Creton</w:t>
+                <w:t xml:space="preserve">Jacques Pironon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
+                <w:t xml:space="preserve">Philippe de Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Randi</w:t>
+                <w:t xml:space="preserve">Médéric Piedevache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 574, pp.113901. </w:t>
+              <w:t xml:space="preserve">Science and Technology for Energy Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78, pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2023.113901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2516/stet/2023017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167730v1</w:t>
+                <w:t xml:space="preserve">hal-04216514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative monitoring of dissolved gases in a flooded borehole: calibration of the analytical tools</w:t>
+                <w:t xml:space="preserve">Application of Portable Spectroscopic Tools in the Exploration of Manganese Oxide Minerals: Preliminary Results from the Case Study of Drama Mn-Oxide Deposits, Northern Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van-Hoan Le</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
+                <w:t xml:space="preserve">George Soulamidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Pironon</w:t>
+                <w:t xml:space="preserve">Marjolene Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe de Donato</w:t>
+                <w:t xml:space="preserve">Christina Stouraiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médéric Piedevache</w:t>
+                <w:t xml:space="preserve">Panagiotis Voudouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Mavrogonatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology for Energy Transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/stet/2023017⟩</w:t>
+              <w:t xml:space="preserve">RawMat 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/materproc2023015054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216514v1</w:t>
+                <w:t xml:space="preserve">hal-05560450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Portable Spectroscopic Tools in the Exploration of Manganese Oxide Minerals: Preliminary Results from the Case Study of Drama Mn-Oxide Deposits, Northern Greece</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solubility study of binary systems containing sulfur dioxide and water : A combination of Raman spectroscopy and Monte Carlo molecular simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolene Jatteau</w:t>
+                <w:t xml:space="preserve">Khouloud Saadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Stouraiti</w:t>
+                <w:t xml:space="preserve">Véronique Lachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panagiotis Voudouris</w:t>
+                <w:t xml:space="preserve">Benoit Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantinos Mavrogonatos</w:t>
+                <w:t xml:space="preserve">Aurélien Randi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RawMat 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (1), pp.54. </w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 574, pp.113901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/materproc2023015054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2023.113901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05560450v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The high-temperature origin of hydrogen in enstatite chondrite chondrules and implications for the origin of terrestrial water</w:t>
               </w:r>
@@ -691,51 +691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Piani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nordine Bouden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -780,278 +780,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NO solubility in water and brine up to 60 MPa and 373 K by combining Raman spectroscopy and molecular simulation</w:t>
+                <w:t xml:space="preserve">Redox controls on H and N speciation and intermolecular isotopic fractionations in aqueous fluids at high pressure and high temperature: Insights from in-situ experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Celia Dalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Le Losq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Füri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.6072⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.973802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2022.973802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03121642v1</w:t>
+                <w:t xml:space="preserve">hal-03817236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox controls on H and N speciation and intermolecular isotopic fractionations in aqueous fluids at high pressure and high temperature: Insights from in-situ experiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NO solubility in water and brine up to 60 MPa and 373 K by combining Raman spectroscopy and molecular simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Le Losq</w:t>
+                <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyn Füri</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed El Jarmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.973802. </w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 53 (3), pp.645-653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2022.973802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jrs.6072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817236v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace Element Distribution in Zoned Kyanite of Thassos Island (Greece) Using Combined Spectroscopic Analyses</w:t>
               </w:r>
@@ -1076,51 +1076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cauzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1165,304 +1165,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tungsten (VI) speciation in hydrothermal solutions up to 400°C as revealed by in-situ spectroscopy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Interpretation of the pressure-induced Raman frequency shift of the ν 1 stretching bands of CH 4 and N 2 within CH4-CO2 , N2-CO2 and CH4-N2 binary mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Hoan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena F. Bazarkina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.11.004⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1cp00163a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431203v1</w:t>
+                <w:t xml:space="preserve">hal-03188338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of the pressure-induced Raman frequency shift of the ν 1 stretching bands of CH 4 and N 2 within CH4-CO2 , N2-CO2 and CH4-N2 binary mixtures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Tungsten (VI) speciation in hydrothermal solutions up to 400°C as revealed by in-situ spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Carocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Truche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena F. Bazarkina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 317, pp.306-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1cp00163a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188338v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and composition of carbonate minerals of the calcite structure by Raman and infrared spectroscopies using portable devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonghwi Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1535,64 +1535,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRAnCIs calculation program with universal Raman calibration data for the determination of PVX properties of CO2–CH4–N2 and CH4–H2O–NaCl systems and their uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Hoan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tarantola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1639,64 +1639,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration data for simultaneous determination of P-V-X properties of binary and ternary CO2 - CH4 - N2 gas mixtures by Raman spectroscopy over 5–600 bar: Application to natural fluid inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Hoan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1812,51 +1812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanjun Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1901,321 +1901,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serpentinization and H2 production during an iron-clay interaction experiment at 90C under low CO2 pressure</w:t>
+                <w:t xml:space="preserve">High $${f_{{{\rm{H}}_2} - }}{f_{{{\rm{S}}_2}}}$$ Conditions Associated with Sphalerite in Latala Epithermal Base and Precious Metal Deposit, Central Iran: Implications for the Composition and Genesis Conditions of Sphalerite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
+                <w:t xml:space="preserve">Fariba Padyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Michau</w:t>
+                <w:t xml:space="preserve">Mohammad Rahgoshay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Camille Jodin-Caumon</w:t>
+                <w:t xml:space="preserve">Alexander Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Randi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seyed Mohammad Pourmoafi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 191, pp.105609. </w:t>
+              <w:t xml:space="preserve">Journal of Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (3), pp.523-535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2020.105609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12583-019-1023-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918396v1</w:t>
+                <w:t xml:space="preserve">hal-02932200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High $${f_{{{\rm{H}}_2} - }}{f_{{{\rm{S}}_2}}}$$ Conditions Associated with Sphalerite in Latala Epithermal Base and Precious Metal Deposit, Central Iran: Implications for the Composition and Genesis Conditions of Sphalerite</w:t>
+                <w:t xml:space="preserve">Serpentinization and H2 production during an iron-clay interaction experiment at 90C under low CO2 pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fariba Padyar</w:t>
+                <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Rahgoshay</w:t>
+                <w:t xml:space="preserve">N. Michau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Tarantola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
+                <w:t xml:space="preserve">Marie-Camille Jodin-Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyed Mohammad Pourmoafi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Randi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (3), pp.523-535. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191, pp.105609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12583-019-1023-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2020.105609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02932200v1</w:t>
+                <w:t xml:space="preserve">hal-02918396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman spectra of gas mixtures in fluid inclusions: Effect of quartz birefringence on composition measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2288,51 +2288,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Fluid and Melt Inclusion Research – European Current Research On Fluid Inclusions ECROFI 2017 – Nancy, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2379,90 +2379,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Measurements of Composition, Pressure, and Density of Microvolumes of CO2 –N2 Gas Mixtures by Raman Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Hoan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Randi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2526,90 +2526,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox control on nitrogen isotope fractionation during planetary core formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Dalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Füri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Deligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Piani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 116 (29), pp.14485-14494. </w:t>
@@ -2660,77 +2660,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman spectroscopic densimeter for pure CO2 and CO2-H2O-NaCl fluid systems over a wide P-T range up to 360 °C and 50 MPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pironon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanjun Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2820,64 +2820,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pironon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98, pp.50-65. </w:t>
@@ -3049,51 +3049,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathodoluminescence, micro thermometry and laser raman spectroscopy studies on hydrothermal quartz in Latala deposit, Central Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fariba Padyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rahgoshay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3222,51 +3222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanjun Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjia Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dubessy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3307,1535 +3307,1576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring mutual solubility in the H2O–CO2 system up to 200 bar and 100°C by in situ Raman spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Direct measurement of CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; solubility and pH in NaCl hydrothermal solutions by combining in-situ potentiometry and Raman spectroscopy up to 280 °C and 150 bar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Truche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena F. Bazarkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bessaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2016.01.034⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 177, pp.238-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2015.12.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343083v1</w:t>
+                <w:t xml:space="preserve">insu-03670537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct measurement of CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; solubility and pH in NaCl hydrothermal solutions by combining in-situ potentiometry and Raman spectroscopy up to 280 °C and 150 bar</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Measuring mutual solubility in the H2O–CO2 system up to 200 bar and 100°C by in situ Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Randi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pironon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47, pp.63-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2016.01.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2015.12.033⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-03670537v1</w:t>
+                <w:t xml:space="preserve">hal-01343083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to J. Berger's comment on the article “Discovery of metamorphic microdiamonds from the parautochthonous units of the Variscan French Massif” by Thiéry, V. et al.,. (2015), Gondwana Research 28, 954–960</w:t>
+                <w:t xml:space="preserve">Experimental determination of CO2 diffusion coefficient in aqueous solutions under pressure at room temperature via Raman spectroscopy: impact of salinity (NaCl)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Thiéry</w:t>
+                <w:t xml:space="preserve">Clement Belgodere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rolin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Denis Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2015.12.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (10, SI), pp.1025-1032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.4742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343087v1</w:t>
+                <w:t xml:space="preserve">hal-01274257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of CO2 diffusion coefficient in aqueous solutions under pressure at room temperature via Raman spectroscopy: impact of salinity (NaCl)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Raman spectra of water in fluid inclusions: I. Effect of host mineral birefringence on salinity measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 46 (10, SI), pp.1025-1032. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.4742⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 46 (10, SI), pp.969-976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.4708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274257v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectra of water in fluid inclusions: I. Effect of host mineral birefringence on salinity measurement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Reply to J. Berger's comment on the article “Discovery of metamorphic microdiamonds from the parautochthonous units of the Variscan French Massif” by Thiéry, V. et al.,. (2015), Gondwana Research 28, 954–960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Goncalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 46 (10, SI), pp.969-976. </w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38, pp.372-374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jrs.4708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2015.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275466v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of metamorphic microdiamonds from the parautochthonous units of the Variscan French Massif Central</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman spectra of Ni–Mg kerolite: effect of Ni–Mg substitution on O–H stretching vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Thiery</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
+                <w:t xml:space="preserve">Massei Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harlaux Matthieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2015.05.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (10), pp.933-940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.4746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284141v1</w:t>
+                <w:t xml:space="preserve">hal-01165711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectra of Ni–Mg kerolite: effect of Ni–Mg substitution on O–H stretching vibrations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Discovery of metamorphic microdiamonds from the parautochthonous units of the Variscan French Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Harlaux Matthieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.4746⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (3), pp.954-960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2015.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165711v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman spectra of water in fluid inclusions: II. Effect of negative pressure on salinity measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 46 (10, SI), pp.977-982. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.4668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of methane content in NaCl-H2O fluid inclusions by Raman spectroscopy. Calibration and application to the external part of the Central Alps (Switzerland)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Laverret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Randi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 378, pp.52-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of CO2 injection in a simulated injection well: the MIRAGES experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pironon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Randi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greenhouse Gases-Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (2, SI), pp.210-224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ghg.1389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fused-silica capillary capsules (FSCCs) as reference synthetic aqueous fluid inclusions to determine chlorinity by Raman spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. C. Caumon</w:t>
+                <w:t xml:space="preserve">Sulphide mineral reactions in clay-rich rock induced by high hydrogen pressure. Application to disturbed or natural settings up to 250 degrees C and 30 bar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Truche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Jodin-Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dubessy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 351, pp.217-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.05.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/0935-1221/2013/0025-2280⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01291955v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01027773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ decarboxylation of acetic and formic acids in aqueous inclusions as a possible way to produce excess CH4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pironon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geofluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (3), pp.298-304. </w:t>
@@ -4879,1052 +4920,1023 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulphide mineral reactions in clay-rich rock induced by high hydrogen pressure. Application to disturbed or natural settings up to 250 degrees C and 30 bar</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fused-silica capillary capsules (FSCCs) as reference synthetic aqueous fluid inclusions to determine chlorinity by Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lerouge</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. C. Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dubessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.05.025⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (5), pp.755-763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0935-1221/2013/0025-2280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01027773v1</w:t>
+                <w:t xml:space="preserve">hal-01291955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Impurities on CO2 Injection: Experimental and Numerical Simulations of Thermodynamic Properties of Water-salt-gas Mixtures (CO2 + Co-injected Gases) Under Geological Storage Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pironon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.3638-3645. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.egypro.2013.06.257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralogical Evolution of a Claystone After Reaction with Iron Under Thermal Gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Jodin-Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Randi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1346/CCMN.2012.0600501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a thermal gradient on iron-clay interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Jodin-Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine Mosser-Ruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Randi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 58 (5), pp.667-681. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1346/CCMN.2010.0580506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A vibrational study of the nature of hydroxyl groups chemical bonding in two aluminium hydroxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Jodin-Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nsoki Phambu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gaboriaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 72 (5), pp.959-964. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.saa.2008.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranyl interaction with the hydrated (0001) basal face of gibbsite: A combined theoretical and spectroscopic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Veilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Jodin-Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Drot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 129, pp.244704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3042142͔⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limitations of potentiometric studies to determine the surface charge of gibbsite g-Al(OH)3 particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Jodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gaboriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 287 (2), pp.581-591. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2005.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repercussions of size heterogeneity on the measurement of specific surface areas of colloidal minerals: Combination of macroscopic and microscopic analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Jodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gaboriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 89 (10), pp.1456-1462. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2004-1013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5934,257 +5946,257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pironon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ASGA. 2017, 978-2-85555-067-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman spectroscopy applied to Earth sciences and cultural heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Rull-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Dubessy; Marie-Camille Caumon; Fernando Rull. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The European Mineralogical Union; The Mineralogical Society of Great Britain &amp; Ireland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, 2012, EMU Notes in Mineralogy, Giovanni Ferraris, 9780903056366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/EMU-notes.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6194,150 +6206,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation in Raman spectroscopy: elementary theory and practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Rull-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiv Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Dubessy; Marie-Camille Caumon; Fernando Rull. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raman Spectroscopy applied to Earth Sciences and Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, The European Mineralogical Union; The Mineralogical Society of Great Britain &amp; Ireland, pp.83-165, 2012, EMU Notes in Mineralogy, 978-0903056311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1180/EMU-notes.12.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6347,2062 +6359,2062 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of LiCl hydrates by Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matéo Segui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECROFI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of some salt hydrates by Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoRaman</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Rhodes (Grèce), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localizing the major hydrogen resource in the Carboniferous Lorraine basin using down-whole gas monitoring and experimental organic geochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe De Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pironon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Randi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogemm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05189440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation d'une ressource majeure en hydrogène dans le bassin carbonifère de Lorraine par application d'une technique innovante de monitoring des gaz de puits et de géochimie organique expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pironon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Randi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème congrès de l'ASF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des sédimentologistes français, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation states of carbon and sulfur species in sphalerite-hosted fluid inclusions of the Lavrion Pb-Zn-Ag deposit (Greece)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microcapillaries for the calibration of heating-cooling stages and Raman microspectrometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. -C. Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Étienne Deloule</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V-H Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mayanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Randi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECROFI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05189420v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcapillaries for the calibration of heating-cooling stages and Raman microspectrometers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidation states of carbon and sulfur species in sphalerite-hosted fluid inclusions of the Lavrion Pb-Zn-Ag deposit (Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mayanda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Randi</w:t>
+                <w:t xml:space="preserve">Van Maxime Eycken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Michels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECROFI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169623v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05189420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative monitoring of dissolved gases in a flooded borehole: calibration of the analytical tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Hoan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pironon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe de Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Piedevache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Greenhouse Gas Control Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metrological assessment of on-site geochemical monitoring methods within an aquifer applied to the detection of H2 leakages from deep underground storages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lafortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zbigniew Pokryzska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03269891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’outils de monitoring pour la surveillance des sites de stockage souterrain d’H2 : premiers résultats de l’expérimentation de simulation de fuite à Catenoy (60)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lafortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zbigniew Pokryszka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Hydrogène(H2) naturel : une ressource énergétique pour demain ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03237337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman spectra of gas-mixture in fluid inclusions: effect of quartz birefringence on composition measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-C Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tarantola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII GeoRaman Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Catania, Italy. pp.200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microreactors to Measure Solubilities in the CO 2 -H 2 O-NaCl System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubaker Benaissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Greenhouse Gas Control Technologies, GHGT-13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lausanne, Switzerland. pp.4843-4850, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.03.1624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Mutual Solubilities of CO 2 and H 2 O in Pure Water and NaCl Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Randi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pironon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Greenhouse Gas Control Technologies, GHGT-13, 14-18 November 2016, Lausanne, Switzerland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lausanne, Switzerland. pp.4851-4856, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.03.1625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of SO2/water and NO/water/salt systems from 25 to 150 degrees C using fused silica capillaries, batch autoclave and Raman microspectrometry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RAMAN SPECTRA OF AQUEOUS FLUID INCLUSIONS: EFFECT OF MINERAL BIREFRINGENCE AND METASTABILITY ON SALINITY MEASUREMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12TH INTERNATIONAL CONFERENCE ON GREENHOUSE GAS CONTROL TECHNOLOGIES, GHGT-12</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GeoRaman XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Saint-Louis, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304929v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAMAN SPECTRA OF AQUEOUS FLUID INCLUSIONS: EFFECT OF MINERAL BIREFRINGENCE AND METASTABILITY ON SALINITY MEASUREMENT</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of SO2/water and NO/water/salt systems from 25 to 150 degrees C using fused silica capillaries, batch autoclave and Raman microspectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stevanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sterpenich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dubessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. -C. Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoRaman XI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12TH INTERNATIONAL CONFERENCE ON GREENHOUSE GAS CONTROL TECHNOLOGIES, GHGT-12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Austin, United States. pp.3775-3781, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.11.406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343145v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A raman spectroscopy study of the NI-MG kerolite solid solution: sensitivity of the O-H stretching vibrations to NI-MG substitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Harlaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoRaman XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Saint-Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Impurities on CO2 Injection: Experimental and Numerical Simulations of Thermodynamic Properties of Water-Salt-Gas Mixtures (CO2 + Co-Injected Gases) under Geological Storage Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pironon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Randi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GHGT-11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical simulation of thermodynamic properties of water-salt-gas mixtures (CO2 + co-contaminant) under geological storage conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Roizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Greenhouse Gas Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8412,370 +8424,370 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MONIC - MONItoring des gaz et des Contaminants organiques de sites pollués en cours de remédiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bataillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4es Rencontres nationales de la recherche sur les sites &amp; sols pollués 2019 - ADEME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microreactors to measure solubilities in the CO2-H2O-NaCl system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubaker Benaissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Conference on Greenhouse Gas Control Technologies (GHGT-13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Lausanne, Switzerland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental mutual solubilities of CO2 and H2O in pure water and NaCl solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Randi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pironon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GHGT-13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Lausanne, Switzerland. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8785,185 +8797,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la prise en compte des hétérogénéités morphologiques et structurales vers l'interprétation de la réactivité globale d'un hydroxyde d'aluminium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Jodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chimie. Université Henri Poincaré - Nancy 1, 2004. Français. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Chimie. Université Henri Poincaré - Nancy I, 2004. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2004NAN10158⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">tel-01747402v1</w:t>
+                <w:t xml:space="preserve">tel-00007649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la prise en compte des hétérogénéités morphologiques et structurales vers l'interprétation de la réactivité globale d'un hydroxyde d'aluminium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Jodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chimie. Université Henri Poincaré - Nancy I, 2004. Français. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Chimie. Université Henri Poincaré - Nancy 1, 2004. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2004NAN10158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">tel-00007649v1</w:t>
+                <w:t xml:space="preserve">tel-01747402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId270"/>
+      <w:footerReference w:type="default" r:id="rId271"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9031,51 +9043,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E37CE52"/>
+    <w:nsid w:val="6251F3D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9262,51 +9274,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caumon-mc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0471-8928" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082095612" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-9040-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167730v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Saadallah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Creton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Caumon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Randi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2023.113901" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216514v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hoan Le" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Donato" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Piedevache" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2023017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560450v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Soulamidis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolene Jatteau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Stouraiti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Voudouris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Mavrogonatos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/materproc2023015054" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190574v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Thomassin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Piani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Villeneuve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Bouden" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118225" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121642v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Jarmouni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6072" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817236v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Dalou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Losq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn F&#252;ri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.973802" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716244v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Trebus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cauzid" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028221108758" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03431203v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Carocci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena F. Bazarkina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.11.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188338v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp00163a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224353v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghwi Kim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sall" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.119980" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321232v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2021.104896" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904254v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Randi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119783" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507530v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahao Huang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanjun Lu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng He" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104563" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918396v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mosser-Ruck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Jodin-Caumon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Randi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105609" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932200v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Padyar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rahgoshay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tarantola" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammad Pourmoafi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12583-019-1023-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133837v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5605" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932281v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.02.022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345285v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b02803" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172788v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dalou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Deligny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1820719116" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277180v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.119281" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150929v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2018.07.030" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150933v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Padyar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahgoshay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alirezaei" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarantola" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vanderhaeghe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12594-017-0752-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501721v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22071/gsj.2017.44072" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347839v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangen Wu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Ou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubessy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5039" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343083v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2016.01.034" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03670537v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bessaque" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.12.033" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHGWS17M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343087v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;ry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rolin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goncalves" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2015.12.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7SF3J3W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274257v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Belgodere" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vautrin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4742" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-207NNFXN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275466v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4708" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GJFRM41-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284141v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thiery" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2015.05.009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165711v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massei Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harlaux Matthieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4746" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/01490FB576F91F5061C15D83522F1C3C6B0E4170/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284140v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4668" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N9NL1XFS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292217v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laverret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.03.016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304933v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jobard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Hajj" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ghg.1389" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8HVD8H5H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291955v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Caumon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubessy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2013/0025-2280" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960218v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ong" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfl.12026" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FJGC7QSD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01027773v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.05.025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H3PXWZC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342017v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.257" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343013v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2012.0600501" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343012v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Mosser-Ruck" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Rousset" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2010.0580506" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342725v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nsoki Phambu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2008.12.005" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-842QC4KF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342004v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Veilly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roques" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Drot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3042142&#852;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342739v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Jodin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.02.032" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5S2H5BK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342996v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2004-1013" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730831v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Faure" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342836v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rull-Perez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.minersoc.org/emu-notes-12.html" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/EMU-notes.12" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342830v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv Sharma" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/EMU-notes.12.3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169633v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hussard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chauvel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Segui" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169643v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05189440v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe De Donato" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05190212v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05189420v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Maxime Eycken" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Deloule" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169623v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -C. Caumon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V-H Le" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mayanda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879151v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03269891v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lacroix" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafortune" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gombert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Pokryzska" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237337v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Pokryszka" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161802v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Caumon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575637v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubaker Benaissa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1624" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575638v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1625" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304929v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stevanovic" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sterpenich" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serres" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.406" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343145v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343150v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Massei" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Harlaux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762628v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Jaubert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520766v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232112v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409109v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409102v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747402v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004NAN10158" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007649v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caumon-mc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0471-8928" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082095612" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-9040-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216514v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hoan Le" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Caumon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Donato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Piedevache" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2023017" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560450v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Soulamidis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolene Jatteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Stouraiti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Voudouris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Mavrogonatos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/materproc2023015054" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167730v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Saadallah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Creton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Randi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2023.113901" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190574v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Thomassin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Piani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Villeneuve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Bouden" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118225" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817236v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Dalou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Losq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn F&#252;ri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.973802" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121642v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Jarmouni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6072" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716244v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Trebus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cauzid" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028221108758" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188338v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp00163a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03431203v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Carocci" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena F. Bazarkina" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.11.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224353v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghwi Kim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sall" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.119980" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321232v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2021.104896" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904254v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Randi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119783" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507530v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahao Huang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanjun Lu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng He" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104563" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932200v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Padyar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rahgoshay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tarantola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammad Pourmoafi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12583-019-1023-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918396v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mosser-Ruck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Jodin-Caumon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Randi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105609" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133837v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5605" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932281v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.02.022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345285v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b02803" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172788v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dalou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Deligny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1820719116" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277180v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.119281" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150929v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2018.07.030" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150933v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Padyar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahgoshay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alirezaei" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarantola" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vanderhaeghe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12594-017-0752-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501721v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22071/gsj.2017.44072" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347839v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangen Wu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Ou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubessy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5039" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03670537v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bessaque" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.12.033" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHGWS17M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343083v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2016.01.034" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274257v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Belgodere" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vautrin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4742" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-207NNFXN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275466v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4708" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GJFRM41-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343087v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;ry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rolin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goncalves" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2015.12.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7SF3J3W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165711v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massei Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harlaux Matthieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4746" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/01490FB576F91F5061C15D83522F1C3C6B0E4170/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284141v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thiery" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2015.05.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHF4WZ2K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284140v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4668" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N9NL1XFS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292217v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laverret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.03.016" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304933v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jobard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Hajj" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ghg.1389" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8HVD8H5H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01027773v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.05.025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H3PXWZC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960218v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ong" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfl.12026" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FJGC7QSD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291955v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Caumon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubessy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2013/0025-2280" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342017v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.257" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343013v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2012.0600501" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343012v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Mosser-Ruck" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Rousset" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2010.0580506" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342725v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nsoki Phambu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2008.12.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-842QC4KF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342004v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Veilly" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roques" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Drot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3042142&#852;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342739v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Jodin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.02.032" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5S2H5BK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342996v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2004-1013" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730831v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Faure" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342836v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rull-Perez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.minersoc.org/emu-notes-12.html" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/EMU-notes.12" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342830v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv Sharma" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/EMU-notes.12.3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169633v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hussard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chauvel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Segui" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169643v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05189440v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe De Donato" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05190212v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169623v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -C. Caumon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V-H Le" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mayanda" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05189420v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Maxime Eycken" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Deloule" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879151v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03269891v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lacroix" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafortune" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gombert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Pokryzska" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237337v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Pokryszka" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161802v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Caumon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575637v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubaker Benaissa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1624" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575638v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1625" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343145v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304929v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stevanovic" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sterpenich" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serres" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.406" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343150v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Massei" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Harlaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762628v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Jaubert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520766v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232112v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409109v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409102v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007649v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747402v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004NAN10158" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>