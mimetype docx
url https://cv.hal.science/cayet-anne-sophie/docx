--- v0 (2026-03-18)
+++ v1 (2026-04-22)
@@ -3098,51 +3098,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6F5FE28"/>
+    <w:nsid w:val="6164AD9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>