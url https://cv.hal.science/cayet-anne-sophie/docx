--- v1 (2026-04-22)
+++ v2 (2026-05-16)
@@ -347,398 +347,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduttore, traditore?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les langues comme objets migrateurs (2019-2022). Un projet artistique et ses résonances multidimensionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Molinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Cayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Godard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traducteurs et passeurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Norbert Elias (CNRS/EHESS), Musées de Marseille, Aix-Marseille Université, Maisons de la sagesse - Traduire, Apr 2022, Marseille (EHESS, Centre de la Vieille Charité), France</w:t>
+              <w:t xml:space="preserve">Focus Québec - Libre déambulation à la rencontre de la recherche-création</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Myriam SUCHET; Cité des Ecritures, Nov 2022, Paris Université Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165827v1</w:t>
+                <w:t xml:space="preserve">hal-03942128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performer des mots en langues et en langages</w:t>
+                <w:t xml:space="preserve">Traduttore, traditore?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Cayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performances et performativité en langues et en langages en contexte éducatif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Traducteurs et passeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Norbert Elias (CNRS/EHESS), Musées de Marseille, Aix-Marseille Université, Maisons de la sagesse - Traduire, Apr 2022, Marseille (EHESS, Centre de la Vieille Charité), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925850v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les langues comme objets migrateurs (2019-2022). Un projet artistique et ses résonances multidimensionnelles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performer des mots en langues et en langages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Cayet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Godard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus Québec - Libre déambulation à la rencontre de la recherche-création</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Myriam SUCHET; Cité des Ecritures, Nov 2022, Paris Université Sorbonne Nouvelle, France</w:t>
+              <w:t xml:space="preserve">Performances et performativité en langues et en langages en contexte éducatif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942128v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ateliers de philosophie dans une perspective interculturelle en classe de FLE/S</w:t>
+                <w:t xml:space="preserve">Interview pour Allez Savoir #2 &amp;quot;Tout migre?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Cayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le fait culturel en classe de FLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hachette FLE, PUG FLE, Aix-Marseille Université, Jun 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">Festival des Sciences Sociales Allez Savoir - "Tout migre?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Musées et bibliothèques de la ville de Marseille, Sep 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925865v1</w:t>
+                <w:t xml:space="preserve">hal-04165834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interview pour Allez Savoir #2 &amp;quot;Tout migre?</w:t>
+                <w:t xml:space="preserve">Les ateliers de philosophie dans une perspective interculturelle en classe de FLE/S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Cayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival des Sciences Sociales Allez Savoir - "Tout migre?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Musées et bibliothèques de la ville de Marseille, Sep 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">Le fait culturel en classe de FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hachette FLE, PUG FLE, Aix-Marseille Université, Jun 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165834v1</w:t>
+                <w:t xml:space="preserve">hal-03925865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pratique philosophique en classe de français langue seconde – Penser au carrefour des langues et des subjectivités</w:t>
               </w:r>
@@ -1257,234 +1257,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mettre en place des Communautés de Recherche Philosophique (CRP) avec un public FLE</w:t>
+                <w:t xml:space="preserve">La Discussion à Visée Philosophique auprès des adolescents allophones nouvellement arrivés en France – Enjeux d’une approche interculturelle sociobiographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Cayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Philéduc" de Jean-Pascal Simon (Laboratoire LIDILEM, Université de Grenoble)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Conditions et manifestations de la pensée réflexive dans la Discussion à Visée Philosophique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LIDILEM, Université de Grenoble, Nov 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01634971v1</w:t>
+                <w:t xml:space="preserve">hal-01674781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Discussion à Visée Philosophique (DVP) : un dispositif pédagogique original au service d'une éducation plurilingue et interculturelle</w:t>
+                <w:t xml:space="preserve">Mettre en place des Communautés de Recherche Philosophique (CRP) avec un public FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Cayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international ICODOC Objets, supports, instruments: regards croisés sur la diversité des ressources mobilisées en interaction (ICAR - UMR 5191 : CNRS, Université Lyon II et ENS de Lyon)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Philéduc" de Jean-Pascal Simon (Laboratoire LIDILEM, Université de Grenoble)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01634633v1</w:t>
+                <w:t xml:space="preserve">halshs-01634971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Discussion à Visée Philosophique auprès des adolescents allophones nouvellement arrivés en France – Enjeux d’une approche interculturelle sociobiographique</w:t>
+                <w:t xml:space="preserve">La Discussion à Visée Philosophique (DVP) : un dispositif pédagogique original au service d'une éducation plurilingue et interculturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Cayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conditions et manifestations de la pensée réflexive dans la Discussion à Visée Philosophique </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire LIDILEM, Université de Grenoble, Nov 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque international ICODOC Objets, supports, instruments: regards croisés sur la diversité des ressources mobilisées en interaction (ICAR - UMR 5191 : CNRS, Université Lyon II et ENS de Lyon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674781v1</w:t>
+                <w:t xml:space="preserve">halshs-01634633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1691,208 +1691,208 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de la réflexivité en doctorat</w:t>
+                <w:t xml:space="preserve">La réflexivité au cœur des processus de formation doctorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Cayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autobiographie, réflexivité et construction des savoirs en didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, 2023, Didactique des langues et des littératures, 9782140353536</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Didactique des langues et des littératures</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04293583v1</w:t>
+                <w:t xml:space="preserve">hal-04165878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réflexivité au cœur des processus de formation doctorale</w:t>
+                <w:t xml:space="preserve">Enjeux de la réflexivité en doctorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Cayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muriel Molinié. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autobiographie, réflexivité et construction des savoirs en didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, L'Harmattan, 2023, Didactique des langues et des littératures, 9782140353536</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04165878v1</w:t>
+                <w:t xml:space="preserve">hal-04293583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dessin réflexif philosophique en classe de français langue seconde</w:t>
               </w:r>
@@ -2388,390 +2388,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mendonça Dias, C., Azaoui, B. &amp; Chnane-Davin, F. (Dir.)., 2020, Allophonie. Inclusion et langues des enfants migrants à l’école. Limoges: Lambert-Lucas</w:t>
+                <w:t xml:space="preserve">Accueillons les langues des élèves migrants&amp;quot; - Trois questions à Anne-Sophie Cayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Cayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°342</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169946v1</w:t>
+                <w:t xml:space="preserve">hal-03963237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accueillons les langues des élèves migrants&amp;quot; - Trois questions à Anne-Sophie Cayet</w:t>
+                <w:t xml:space="preserve">Mendonça Dias, C., Azaoui, B. &amp; Chnane-Davin, F. (Dir.)., 2020, Allophonie. Inclusion et langues des enfants migrants à l’école. Limoges: Lambert-Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Cayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences humaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.8768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03963237v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philosopher en terre inconnue</w:t>
+                <w:t xml:space="preserve">Penser au carrefour des langues et des subjectivités : philosopher avec des élèves allophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Cayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Action Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02438509v1</w:t>
+                <w:t xml:space="preserve">hal-03126272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux démocratiques d'une pratique philosophique interculturelle et plurilingue</w:t>
+                <w:t xml:space="preserve">Philosopher en terre inconnue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Cayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diotime : revue internationale de didactique de la philosophie </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cape.558.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899414v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser au carrefour des langues et des subjectivités : philosopher avec des élèves allophones</w:t>
+                <w:t xml:space="preserve">Les enjeux démocratiques d'une pratique philosophique interculturelle et plurilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Cayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Action Didactique</w:t>
+              <w:t xml:space="preserve">Diotime : revue internationale de didactique de la philosophie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126272v1</w:t>
+                <w:t xml:space="preserve">hal-02899414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche interculturelle sociobiographique en didactique des langues. Expérimentation d’un dispositif réflexif et dialogique : la Discussion à Visée Philosophique (DVP)</w:t>
               </w:r>
@@ -3098,51 +3098,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6164AD9E"/>
+    <w:nsid w:val="2D35922A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3329,51 +3329,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165849v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cayet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925860v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165827v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925850v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03942128v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Molini&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Godard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925865v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165834v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076013v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452559v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boutin-Charles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Apostolovi&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiheng Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bacor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438518v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178445v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075996v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075998v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634971v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634633v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674781v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165842v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165887v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ruet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165878v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-autobiographie_reflexivite_et_construction_des_savoirs_en_didactique_des_langues_muriel_molinie-9782140353536-76986.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899425v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674770v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03621553v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA030104" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165882v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165869v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098130ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169946v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.8768" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963237v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438509v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.558.0049" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126272v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178440v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18175/vys10.1.2019.08" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966548v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thiburce" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ursi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20185201003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633362v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165849v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cayet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925860v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03942128v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Molini&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Godard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165827v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925850v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165834v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925865v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076013v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452559v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boutin-Charles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Apostolovi&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiheng Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bacor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438518v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178445v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075996v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075998v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674781v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634971v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634633v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165842v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165887v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165878v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ruet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-autobiographie_reflexivite_et_construction_des_savoirs_en_didactique_des_langues_muriel_molinie-9782140353536-76986.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293583v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899425v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674770v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03621553v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA030104" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165882v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165869v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098130ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963237v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169946v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.8768" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126272v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.558.0049" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899414v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178440v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18175/vys10.1.2019.08" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966548v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thiburce" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ursi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20185201003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633362v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>