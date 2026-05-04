--- v0 (2026-03-22)
+++ v1 (2026-05-04)
@@ -235,456 +235,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03834008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Overlap Graph</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finding all maximal perfect haplotype blocks in linear time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarno N Alanko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideo Bannai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Rivals</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peterlongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Stoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ipl.2019.105862⟩</w:t>
+              <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13015-020-0163-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01674319v2</w:t>
+                <w:t xml:space="preserve">hal-02187246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding all maximal perfect haplotype blocks in linear time</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hierarchical Overlap Graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jens Stoye</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 155, pp.#105862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13015-020-0163-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ipl.2019.105862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187246v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01674319v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking indexing data structures to de Bruijn graphs: Construction and update</w:t>
+                <w:t xml:space="preserve">AQUAPONY: visualization and interpretation of phylogeographic information on phylogenetic trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lecroq</w:t>
+                <w:t xml:space="preserve">Guillaume Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 104, pp.165-183. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (17), pp.3163-3165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcss.2016.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01617207v1</w:t>
+                <w:t xml:space="preserve">lirmm-01980994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AQUAPONY: visualization and interpretation of phylogeographic information on phylogenetic trees</w:t>
+                <w:t xml:space="preserve">Linking indexing data structures to de Bruijn graphs: Construction and update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Castel</w:t>
+                <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (17), pp.3163-3165. </w:t>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104, pp.165-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2016.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01980994v1</w:t>
+                <w:t xml:space="preserve">lirmm-01617207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between superstring and compression measures: New insights on the greedy conjecture</w:t>
               </w:r>
@@ -982,51 +982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peterlongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1753,473 +1753,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02382066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superstrings with multiplicities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Practical lower and upper bounds for the Shortest Linear Superstring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivals</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Cazaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Annual Symposium on Combinatorial Pattern Matching (CPM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2018.21⟩</w:t>
+              <w:t xml:space="preserve">SEA: Symposium on Experimental Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, L'Aquilla, Italy. pp.18:1--18:14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SEA.2018.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01843225v1</w:t>
+                <w:t xml:space="preserve">lirmm-01929399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical lower and upper bounds for the Shortest Linear Superstring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Superstrings with multiplicities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rivals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cazaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEA: Symposium on Experimental Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, L'Aquilla, Italy. pp.18:1--18:14, </w:t>
+              <w:t xml:space="preserve">29th Annual Symposium on Combinatorial Pattern Matching (CPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Qingdao University, Jul 2018, Qingdao, China. pp.21:1-21:16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SEA.2018.18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2018.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01929399v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01843225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superstring Graph: A New Approach for Genome Assembly</w:t>
+                <w:t xml:space="preserve">Shortest DNA cyclic cover in compressed space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Sacomoto</w:t>
+                <w:t xml:space="preserve">Rodrigo Cánovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAIM: Algorithmic Aspects in Information and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università degli Studi di Bergamo, Jul 2016, Bergamo, Italy. pp.39-52, </w:t>
+              <w:t xml:space="preserve">DCC: Data Compression Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Snowbird, UT, United States. pp.536-545, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-41168-2_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DCC.2016.79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01446428v1</w:t>
+                <w:t xml:space="preserve">lirmm-01314330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shortest DNA cyclic cover in compressed space</w:t>
+                <w:t xml:space="preserve">Superstring Graph: A New Approach for Genome Assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Cánovas</w:t>
+                <w:t xml:space="preserve">Gustavo Sacomoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCC: Data Compression Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Snowbird, UT, United States. pp.536-545, </w:t>
+              <w:t xml:space="preserve">AAIM: Algorithmic Aspects in Information and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli Studi di Bergamo, Jul 2016, Bergamo, Italy. pp.39-52, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DCC.2016.79⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-41168-2_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01314330v1</w:t>
+                <w:t xml:space="preserve">lirmm-01446428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of a de Bruijn Graph for Assembly from a Truncated Suffix Tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2260,213 +2260,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation of Greedy Algorithms for Max-ATSP, Maximal Compression, Maximal Cycle Cover, and Shortest Cyclic Cover of Strings</w:t>
+                <w:t xml:space="preserve">From Indexing Data Structures to de Bruijn Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSC: Prague Stringology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CPM: Combinatorial Pattern Matching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Moscow State University, Jun 2014, Moscow, Russia. pp.89-99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07566-2_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01100683v1</w:t>
+                <w:t xml:space="preserve">lirmm-01081429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Indexing Data Structures to de Bruijn Graphs</w:t>
+                <w:t xml:space="preserve">Approximation of Greedy Algorithms for Max-ATSP, Maximal Compression, Maximal Cycle Cover, and Shortest Cyclic Cover of Strings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cazaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPM: Combinatorial Pattern Matching</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PSC: Prague Stringology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Czech Technical University in Prague, Sep 2014, Prague, Czech Republic. pp.148-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07566-2_10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01081429v1</w:t>
+                <w:t xml:space="preserve">lirmm-01100683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2936,51 +2936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AQUAPONY: visualization and interpretation of phylogeographic information on phylogenetic trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3135,51 +3135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Indexing Data Structures to de Bruijn Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3640,51 +3640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03834008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cazaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad141" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01674319v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2019.105862" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02187246v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarno N Alanko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Bannai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Stoye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-020-0163-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01617207v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2016.06.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01980994v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800340v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.04.017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01525995v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2016.05.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01286943v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.06.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Limasset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1103-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280238v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monjeaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-015-0105-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01082098v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2014.07.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121819v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Agret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.WABI.2022.25" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03431830v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangsoo Park" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Gwan Park" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunsoo Park" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2021.22" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03014336v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59212-7_20" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02382066v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2019.24" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01843225v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2018.21" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01929399v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Juhel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SEA.2018.18" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446428v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sacomoto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41168-2_4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01314330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo C&#225;novas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2016.79" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955978v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15579-1_8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01100683v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01081429v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07566-2_10" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03442434v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733925v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Castel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789410v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tatard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Dubois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Madri&#232;res" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03442437v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01702654v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01240278v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00950983v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01070596v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00932660v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01816974v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016MONTT307" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03834008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cazaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad141" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02187246v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarno N Alanko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Bannai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Stoye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-020-0163-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01674319v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2019.105862" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01980994v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01617207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2016.06.008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800340v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.04.017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01525995v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2016.05.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01286943v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.06.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Limasset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1103-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280238v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monjeaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-015-0105-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01082098v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2014.07.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121819v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Agret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.WABI.2022.25" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03431830v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangsoo Park" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Gwan Park" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunsoo Park" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2021.22" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03014336v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59212-7_20" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02382066v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2019.24" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01929399v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Juhel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SEA.2018.18" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01843225v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2018.21" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01314330v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo C&#225;novas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2016.79" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446428v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sacomoto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41168-2_4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955978v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15579-1_8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01081429v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07566-2_10" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01100683v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03442434v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733925v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Castel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789410v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tatard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Dubois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Madri&#232;res" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03442437v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01702654v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01240278v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00950983v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01070596v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00932660v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01816974v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016MONTT307" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>