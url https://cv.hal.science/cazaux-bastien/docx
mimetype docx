--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -235,456 +235,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03834008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding all maximal perfect haplotype blocks in linear time</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hierarchical Overlap Graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jens Stoye</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13015-020-0163-6⟩</w:t>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 155, pp.#105862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ipl.2019.105862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187246v1</w:t>
+                <w:t xml:space="preserve">lirmm-01674319v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Overlap Graph</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finding all maximal perfect haplotype blocks in linear time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarno N Alanko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideo Bannai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Rivals</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peterlongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Stoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 155, pp.#105862. </w:t>
+              <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ipl.2019.105862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13015-020-0163-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01674319v2</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AQUAPONY: visualization and interpretation of phylogeographic information on phylogenetic trees</w:t>
+                <w:t xml:space="preserve">Linking indexing data structures to de Bruijn graphs: Construction and update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Castel</w:t>
+                <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (17), pp.3163-3165. </w:t>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104, pp.165-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2016.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01980994v1</w:t>
+                <w:t xml:space="preserve">lirmm-01617207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking indexing data structures to de Bruijn graphs: Construction and update</w:t>
+                <w:t xml:space="preserve">AQUAPONY: visualization and interpretation of phylogeographic information on phylogenetic trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lecroq</w:t>
+                <w:t xml:space="preserve">Guillaume Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 104, pp.165-183. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (17), pp.3163-3165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcss.2016.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01617207v1</w:t>
+                <w:t xml:space="preserve">lirmm-01980994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between superstring and compression measures: New insights on the greedy conjecture</w:t>
               </w:r>
@@ -982,51 +982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peterlongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1753,473 +1753,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02382066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical lower and upper bounds for the Shortest Linear Superstring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Superstrings with multiplicities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rivals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cazaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEA: Symposium on Experimental Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SEA.2018.18⟩</w:t>
+              <w:t xml:space="preserve">29th Annual Symposium on Combinatorial Pattern Matching (CPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Qingdao University, Jul 2018, Qingdao, China. pp.21:1-21:16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2018.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01929399v1</w:t>
+                <w:t xml:space="preserve">lirmm-01843225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superstrings with multiplicities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Practical lower and upper bounds for the Shortest Linear Superstring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivals</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Cazaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Annual Symposium on Combinatorial Pattern Matching (CPM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Qingdao University, Jul 2018, Qingdao, China. pp.21:1-21:16, </w:t>
+              <w:t xml:space="preserve">SEA: Symposium on Experimental Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, L'Aquilla, Italy. pp.18:1--18:14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2018.21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SEA.2018.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01843225v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01929399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shortest DNA cyclic cover in compressed space</w:t>
+                <w:t xml:space="preserve">Superstring Graph: A New Approach for Genome Assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Cánovas</w:t>
+                <w:t xml:space="preserve">Gustavo Sacomoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCC: Data Compression Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Snowbird, UT, United States. pp.536-545, </w:t>
+              <w:t xml:space="preserve">AAIM: Algorithmic Aspects in Information and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli Studi di Bergamo, Jul 2016, Bergamo, Italy. pp.39-52, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DCC.2016.79⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-41168-2_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01314330v1</w:t>
+                <w:t xml:space="preserve">lirmm-01446428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superstring Graph: A New Approach for Genome Assembly</w:t>
+                <w:t xml:space="preserve">Shortest DNA cyclic cover in compressed space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Sacomoto</w:t>
+                <w:t xml:space="preserve">Rodrigo Cánovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAIM: Algorithmic Aspects in Information and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università degli Studi di Bergamo, Jul 2016, Bergamo, Italy. pp.39-52, </w:t>
+              <w:t xml:space="preserve">DCC: Data Compression Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Snowbird, UT, United States. pp.536-545, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-41168-2_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DCC.2016.79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01446428v1</w:t>
+                <w:t xml:space="preserve">lirmm-01314330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of a de Bruijn Graph for Assembly from a Truncated Suffix Tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2260,213 +2260,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Indexing Data Structures to de Bruijn Graphs</w:t>
+                <w:t xml:space="preserve">Approximation of Greedy Algorithms for Max-ATSP, Maximal Compression, Maximal Cycle Cover, and Shortest Cyclic Cover of Strings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cazaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPM: Combinatorial Pattern Matching</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PSC: Prague Stringology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Czech Technical University in Prague, Sep 2014, Prague, Czech Republic. pp.148-161</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01081429v1</w:t>
+                <w:t xml:space="preserve">lirmm-01100683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation of Greedy Algorithms for Max-ATSP, Maximal Compression, Maximal Cycle Cover, and Shortest Cyclic Cover of Strings</w:t>
+                <w:t xml:space="preserve">From Indexing Data Structures to de Bruijn Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSC: Prague Stringology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CPM: Combinatorial Pattern Matching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Moscow State University, Jun 2014, Moscow, Russia. pp.89-99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07566-2_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01100683v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01081429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2590,247 +2590,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03442434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AquaPony: Visualization and interpretation of phylogeographic information on phylogenetic trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de l’évolution de la diversité génétique intrahôte du virus Puumala lors d’infections expérimentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaïde Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Madrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2018 - 19es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Marseille, France. , 2018</w:t>
+              <w:t xml:space="preserve">20èmes Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733925v1</w:t>
+                <w:t xml:space="preserve">hal-02789410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’évolution de la diversité génétique intrahôte du virus Puumala lors d’infections expérimentales</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AquaPony: Visualization and interpretation of phylogeographic information on phylogenetic trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Madrières</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume G. Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rivals</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France. 2018</w:t>
+              <w:t xml:space="preserve">JOBIM 2018 - 19es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Marseille, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789410v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2936,51 +2936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AQUAPONY: visualization and interpretation of phylogeographic information on phylogenetic trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3135,51 +3135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Indexing Data Structures to de Bruijn Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3640,51 +3640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03834008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cazaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad141" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02187246v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarno N Alanko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Bannai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Stoye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-020-0163-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01674319v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2019.105862" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01980994v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01617207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2016.06.008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800340v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.04.017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01525995v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2016.05.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01286943v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.06.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Limasset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1103-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280238v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monjeaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-015-0105-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01082098v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2014.07.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121819v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Agret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.WABI.2022.25" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03431830v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangsoo Park" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Gwan Park" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunsoo Park" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2021.22" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03014336v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59212-7_20" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02382066v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2019.24" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01929399v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Juhel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SEA.2018.18" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01843225v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2018.21" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01314330v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo C&#225;novas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2016.79" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446428v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sacomoto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41168-2_4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955978v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15579-1_8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01081429v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07566-2_10" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01100683v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03442434v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733925v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Castel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789410v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tatard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Dubois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Madri&#232;res" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03442437v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01702654v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01240278v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00950983v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01070596v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00932660v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01816974v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016MONTT307" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03834008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cazaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad141" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01674319v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2019.105862" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02187246v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarno N Alanko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Bannai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Stoye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-020-0163-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01617207v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2016.06.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01980994v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800340v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.04.017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01525995v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2016.05.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01286943v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.06.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Limasset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1103-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280238v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monjeaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-015-0105-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01082098v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2014.07.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121819v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Agret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.WABI.2022.25" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03431830v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangsoo Park" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Gwan Park" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunsoo Park" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2021.22" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03014336v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59212-7_20" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02382066v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2019.24" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01843225v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2018.21" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01929399v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Juhel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SEA.2018.18" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446428v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sacomoto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41168-2_4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01314330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo C&#225;novas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2016.79" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955978v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15579-1_8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01100683v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01081429v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07566-2_10" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03442434v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789410v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tatard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Dubois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Madri&#232;res" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733925v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Castel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03442437v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01702654v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01240278v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00950983v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01070596v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00932660v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01816974v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016MONTT307" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>