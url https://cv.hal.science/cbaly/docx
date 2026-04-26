--- v0 (2026-04-03)
+++ v1 (2026-04-26)
@@ -1884,295 +1884,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropeptide Y enhances olfactory mucosa responses to odorant in hungry rats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+                <w:t xml:space="preserve">Chronic restricted access to food leading to limited undernutrition affects rat neuroendocrine status and olfactory-driven behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Baly</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0045266.g001⟩</w:t>
+              <w:t xml:space="preserve">Hormones and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (2), pp.120-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2012.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643180v1</w:t>
+                <w:t xml:space="preserve">hal-02647018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic restricted access to food leading to limited undernutrition affects rat neuroendocrine status and olfactory-driven behaviors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
+                <w:t xml:space="preserve">Neuropeptide Y enhances olfactory mucosa responses to odorant in hungry rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Negroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Monique Caillol</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Salesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormones and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 62 (2), pp.120-127. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (9), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2012.05.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0045266.g001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647018v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfaction under metabolic influences</w:t>
               </w:r>
@@ -2636,51 +2636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Grebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell and Tissue Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 338 (1), pp.53-66. </w:t>
@@ -3613,51 +3613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Grebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 20, pp.658-670</w:t>
@@ -3846,51 +3846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 960, pp.48-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4160,394 +4160,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and molecular reorganization of the nucleolar apparatus in maturing mouse oocytes</w:t>
+                <w:t xml:space="preserve">Induction of Early Transcription in One-Cell Mouse Embryos by Microinjection of the Nonhistone Chromosomal Protein HMG-I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.V. Zatsepina</w:t>
+                <w:t xml:space="preserve">Nathalie Beaujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouniol-Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Amirand</w:t>
+                <w:t xml:space="preserve">Caroline Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Debey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karima Kissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 223, pp.354-370</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 221 (2), pp.337-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/dbio.2000.9668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02691571v1</w:t>
+                <w:t xml:space="preserve">hal-02610657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of Early Transcription in One-Cell Mouse Embryos by Microinjection of the Nonhistone Chromosomal Protein HMG-I</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Induction of early transcription in one-cell mouse embryos by microinjection of the nonhistone chromosomal protein HMG-I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Beaujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouniol-Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Kissa</w:t>
+                <w:t xml:space="preserve">C. Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Jullien</w:t>
+                <w:t xml:space="preserve">K. Kissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 221 (2), pp.337-354. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000, 221, pp.337-354</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610657v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of early transcription in one-cell mouse embryos by microinjection of the nonhistone chromosomal protein HMG-I</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Beaujean</w:t>
+                <w:t xml:space="preserve">Functional and molecular reorganization of the nucleolar apparatus in maturing mouse oocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.V. Zatsepina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouniol-Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Kissa</w:t>
+                <w:t xml:space="preserve">C. Amirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Jullien</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Debey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 221, pp.337-354</w:t>
+              <w:t xml:space="preserve">, 2000, 223, pp.354-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695285v1</w:t>
+                <w:t xml:space="preserve">hal-02691571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential transcriptional activity associated with chromatin configuration in fully grown mouse germinal vesicle oocytes</w:t>
               </w:r>
@@ -4572,51 +4572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Beaujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Szöllösi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4697,51 +4697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Debey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 236, pp.201-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4818,51 +4818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fomproix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Szöllösi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Debey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 226, pp.114-125</w:t>
@@ -4917,51 +4917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Debey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 218, pp.57-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5088,204 +5088,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02715420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of the alpha-S2-casein gene (CASAS2) to the homoeologous cattle, sheep, and goat chromosomes 4 by in situ hybridization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequence of the goat alpha S2-casein-encoding cDNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouniol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytogenetics and Cell Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 64 (3-4), pp.281-285</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 123, pp.235-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02709941v1</w:t>
+                <w:t xml:space="preserve">hal-02708840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence of the goat alpha S2-casein-encoding cDNA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localization of the alpha-S2-casein gene (CASAS2) to the homoeologous cattle, sheep, and goat chromosomes 4 by in situ hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 123, pp.235-236</w:t>
+              <w:t xml:space="preserve">Cytogenetics and Cell Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 64 (3-4), pp.281-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708840v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02709941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bovine alpha S2-casein D is generated by exon VIII skipping</w:t>
               </w:r>
@@ -6048,234 +6048,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’odorisation périnatale au cumin sur la composition des liquides amniotiques et les préférences olfactives du jeune chez la souris et l’ovin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Bertin</w:t>
+                <w:t xml:space="preserve">Influence de l’environnement périnatal sur la plasticité du système olfactif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, rennes, France</w:t>
+              <w:t xml:space="preserve">1ères Journées d'animation Sciences Animales paris-Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787861v1</w:t>
+                <w:t xml:space="preserve">hal-02788170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l’environnement périnatal sur la plasticité du système olfactif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Baly</w:t>
+                <w:t xml:space="preserve">Effets de l’odorisation périnatale au cumin sur la composition des liquides amniotiques et les préférences olfactives du jeune chez la souris et l’ovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Journées d'animation Sciences Animales paris-Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788170v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A daily gestational exposure to diesel exhaust particles impaired the brain and olfactory dopaminergic pathways of rabbit pups</w:t>
               </w:r>
@@ -7803,301 +7803,297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of relevant olfactory receptors to be used as sensing elements of a bioelectronic odorant detection nano-platform</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification de récepteurs olfactifs utilisés comme senseurs d'une puce bioélectronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Baly</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Olfaction and Electronic Nose (ISOEN) 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, New-York, United States</w:t>
+              <w:t xml:space="preserve">Colloque de Neurobiologie IFR144</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744618v1</w:t>
+                <w:t xml:space="preserve">hal-02748698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role for apical translation in the control of olfactory mucosa survival ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of nutritional and metabolic status on different olfactory-driven behaviours tests: a way to regulate food intake?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Monnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. Annual Meeting of the Association for Chemoreception Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, St Pete Beach, Florida, United States</w:t>
+              <w:t xml:space="preserve">20. Congress of European Chemoreception Research Organization (ECRO-2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746101v1</w:t>
+                <w:t xml:space="preserve">hal-02747371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de récepteurs olfactifs utilisés comme senseurs d'une puce bioélectronique</w:t>
+                <w:t xml:space="preserve">Identification of relevant olfactory receptors to be used as sensing elements of a bioelectronic odorant detection device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
@@ -8111,340 +8107,344 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Badonnel</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de Neurobiologie IFR144</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Orsay, France</w:t>
+              <w:t xml:space="preserve">33. Annual Meeting of the Association for Chemoreception Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, St Pete Beach, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748698v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of nutritional and metabolic status on different olfactory-driven behaviours tests: a way to regulate food intake?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Regine Monnerie</w:t>
+                <w:t xml:space="preserve">A role for apical translation in the control of olfactory mucosa survival ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Souquère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Congress of European Chemoreception Research Organization (ECRO-2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Avignon, France</w:t>
+              <w:t xml:space="preserve">33. Annual Meeting of the Association for Chemoreception Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, St Pete Beach, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747371v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of relevant olfactory receptors to be used as sensing elements of a bioelectronic odorant detection device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of relevant olfactory receptors to be used as sensing elements of a bioelectronic odorant detection nano-platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. Annual Meeting of the Association for Chemoreception Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, St Pete Beach, Florida, United States</w:t>
+              <w:t xml:space="preserve">International Symposium on Olfaction and Electronic Nose (ISOEN) 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747619v1</w:t>
+                <w:t xml:space="preserve">hal-02744618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerveau et nutrition</w:t>
               </w:r>
@@ -8577,51 +8577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Souquère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8728,51 +8728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Olfaction and Electronic Nose (ISOEN 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Olfaction and Chemical Sensing (ISOCS). INT., May 2011, New York, United States</w:t>
@@ -9045,303 +9045,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropeptide Y modulates olfactory mucosa responses to odorant in fasted rat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Informations sensorielles, rassasiement et satiété</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Annual Meeting of the Association for Chemoreception Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, St Pete Beach, Florida, United States</w:t>
+              <w:t xml:space="preserve">Ecole chercheur INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755449v1</w:t>
+                <w:t xml:space="preserve">hal-02814147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informations sensorielles, rassasiement et satiété</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuropeptide Y modulates olfactory mucosa responses to odorant in fasted rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Congar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Negroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole chercheur INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Ecully, France</w:t>
+              <w:t xml:space="preserve">32. Annual Meeting of the Association for Chemoreception Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, St Pete Beach, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814147v1</w:t>
+                <w:t xml:space="preserve">hal-02755449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation des réponses olfactives de la muqueuse de rats à jeun par le NPY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Negroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9349,51 +9349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journée d'Animation Scientifique, Aromagri 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Dijon, France. 1 p</w:t>
@@ -9422,51 +9422,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory-metabolic neuroendocrine crosstalk in the rat olfactory epithelium and buld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9666,1027 +9666,1027 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système olfactif est-il sensible au statut métabolique ? Eventuelles conséquences physio-pathologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Baly</w:t>
+                <w:t xml:space="preserve">Le système olfactif : une cible pour l'insuline ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Olfaction, Mémoire et Apprentissages : Venez Pointer Votre Nez !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750826v1</w:t>
+                <w:t xml:space="preserve">hal-02758375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelin modulates both short-term kinetics of odorant detection and long-term cellular population dynamics in olfactory mucosa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Gouadon</w:t>
+                <w:t xml:space="preserve">Structural and ultrastructural characterization of a novel class of cells expressing OBP-1F in the rat olfactory epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry T. Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Baly</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. Annual Meeting of the Association for Chemoreception Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Sarasota, United States</w:t>
+              <w:t xml:space="preserve">18. Congress of European Chemoreception Research Organization, ECRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750448v1</w:t>
+                <w:t xml:space="preserve">hal-02751524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory mucosa as a target for insulin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long term effects of endothelin on rat olfactory mucosa : modulation of neuronal and non neuronal cellular populations dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Laziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniya Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claire Schlegel-Le Poupon</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Grebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congress of European Chemoreception Research Organization, ECRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">4. Journées de Biologie Cellulaire du Grand Campus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Orsay, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756889v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelin modulates both short-term detection kinetics of odors and long-term cellular population dynamics in olfactory mucosa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Olfactory system as a target for insulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. Annual Meeting of the Association for Chemoreception Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Sarasota, United States</w:t>
+              <w:t xml:space="preserve">Academy Colloquium "Nutrition, Metabolism and the Brain"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755323v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory system as a target for insulin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endothelin modulates both short-term detection kinetics of odors and long-term cellular population dynamics in olfactory mucosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniya Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Laziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gouadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Regine Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy Colloquium "Nutrition, Metabolism and the Brain"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">31. Annual Meeting of the Association for Chemoreception Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Sarasota, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754778v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and ultrastructural characterization of a novel class of cells expressing OBP-1F in the rat olfactory epithelium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Olfactory mucosa as a target for insulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Monique Caillol</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Schlegel-Le Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of European Chemoreception Research Organization, ECRO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751524v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term effects of endothelin on rat olfactory mucosa : modulation of neuronal and non neuronal cellular populations dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
+                <w:t xml:space="preserve">Endothelin modulates both short-term kinetics of odorant detection and long-term cellular population dynamics in olfactory mucosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gouadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Grebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denise Grebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées de Biologie Cellulaire du Grand Campus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Orsay, France. 1p</w:t>
+              <w:t xml:space="preserve">31. Annual Meeting of the Association for Chemoreception Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Sarasota, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815669v1</w:t>
+                <w:t xml:space="preserve">hal-02750448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système olfactif : une cible pour l'insuline ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le système olfactif est-il sensible au statut métabolique ? Eventuelles conséquences physio-pathologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Badonnel</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jeanne Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Regine Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">Olfaction, Mémoire et Apprentissages : Venez Pointer Votre Nez !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758375v1</w:t>
+                <w:t xml:space="preserve">hal-02750826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the internal status able to modify olfactory message at the OM level ?</w:t>
               </w:r>
@@ -10935,51 +10935,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation par l'endothéline de la dynamique des populations neuronales et non-neuronales dans la muqueuse olfactive du rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Laziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniya Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11073,51 +11073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry T. Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11724,51 +11724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Symposium on Olfaction and Taste (ISOT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, San Francisco, United States</w:t>
@@ -11916,402 +11916,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression des systèmes géniques leptine et insuline dans la muqueuse olfactive chez le rat : rôles possibles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de l'état nutritionnel sur la physiologie du système olfactif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Monique Caillol</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jeanne Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de l'IFR 144 Neurosud Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Jouy-en-Josas, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750782v1</w:t>
+                <w:t xml:space="preserve">hal-02814126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'état nutritionnel sur la physiologie du système olfactif</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression of odorant-binding protein 1F in rat olfactory mucosa is regulated by nutritional status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice Congar</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de l'IFR 144 Neurosud Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Jouy-en-Josas, France. n.p</w:t>
+              <w:t xml:space="preserve">Aromagri 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Jouy-en-Josas, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814126v1</w:t>
+                <w:t xml:space="preserve">hal-02814260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of odorant-binding protein 1F in rat olfactory mucosa is regulated by nutritional status</w:t>
+                <w:t xml:space="preserve">Expression des systèmes géniques leptine et insuline dans la muqueuse olfactive chez le rat : rôles possibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M.C. Potier</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Grebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aromagri 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Jouy-en-Josas, France. 1 p</w:t>
+              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814260v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A familiar non-food related odour induces c-fox expression in the olfactory bulb of fasted rats : possible implication of orexins ?</w:t>
               </w:r>
@@ -12435,51 +12435,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food restriction and fasting affect gene expression of leptin, insulin, orexin and their receptors in rat olfactory mucosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12720,51 +12720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
@@ -12787,402 +12787,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expression de l'OBP-1F dans la muqueuse olfactive de rat est régulée par l'état nutritionnel</w:t>
+                <w:t xml:space="preserve">Expression of OBP-1F in rat olfactory mucosa is regulated by the nutritional state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.C. Potier</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque DOC'J 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">17. Annual Meeting of the European Chemoreception Research Organization (ECRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757143v1</w:t>
+                <w:t xml:space="preserve">hal-02754668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">c-Fos expression is induced by a familiar nonfood related odour in the rat olfactory bulb and is increased by fasting : possible implication of orexins ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'expression de l'OBP-1F dans la muqueuse olfactive de rat est régulée par l'état nutritionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Baly</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Annual Meeting of the European Chemoreception Research Organization (ECRO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Granada, Spain</w:t>
+              <w:t xml:space="preserve">Colloque DOC'J 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757424v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of OBP-1F in rat olfactory mucosa is regulated by the nutritional state</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">c-Fos expression is induced by a familiar nonfood related odour in the rat olfactory bulb and is increased by fasting : possible implication of orexins ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jeanne Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Monique Caillol</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Annual Meeting of the European Chemoreception Research Organization (ECRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2006, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">, Sep 2006, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754668v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidences for a role of endothelin on rat olfactory receptors neurons</w:t>
               </w:r>
@@ -13345,51 +13345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Annual Meeting of the Association for Chemoreception Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Saratosa, United States</w:t>
@@ -13589,152 +13589,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium spectrofluorimetry assays on primary cultures of olfactory epithelium cells as a screening tool for functional identification of active neuropeptides and hormones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La leptine, un régulateur potentiel du système olfactif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Aioun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Levasseur</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Takashi Murakami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Annual Meeting of the European Chemoreception Research Organization (ECRO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Dijon, France</w:t>
+              <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763203v1</w:t>
+                <w:t xml:space="preserve">hal-02759291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leptin as a potential regulator of olfactory epithelium functions</w:t>
               </w:r>
@@ -13759,64 +13759,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Murakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Annual Meeting of the European Chemoreception Research Organization (ECRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Dijon, France</w:t>
@@ -13831,160 +13831,160 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La leptine, un régulateur potentiel du système olfactif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calcium spectrofluorimetry assays on primary cultures of olfactory epithelium cells as a screening tool for functional identification of active neuropeptides and hormones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Grebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Gorojankina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">16. Annual Meeting of the European Chemoreception Research Organization (ECRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759291v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation de l'olfaction en vue de l'ingestion : le système olfactif comme un &amp;quot;senseur&amp;quot; de l'état nutritionnel</w:t>
               </w:r>
@@ -14121,484 +14121,484 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of maternal low sucrose intake on offspring behavioral and neurochemical trajectories in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuroepigenetic programming by the maternal environment: Independent contribution of methylation and hydroxymethylation in the offspring's olfactory bulb following preconceptional weight loss in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Camonin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Jouin</w:t>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorraine Bourgeois-Brunel</w:t>
+                <w:t xml:space="preserve">Valentin Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF-DOHaD</w:t>
+              <w:t xml:space="preserve">SfDohad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417606v1</w:t>
+                <w:t xml:space="preserve">hal-05417624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization and validation of a combined iDISCO/CUBIC method for studying global c-fos expression in the mouse brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Camonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Bourgeois-Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">inauguration MesoSPIM Paris-Saclay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Jouy-en-Josas (FR), France. 1, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroepigenetic programming by the maternal environment: Independent contribution of methylation and hydroxymethylation in the offspring's olfactory bulb following preconceptional weight loss in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of maternal low sucrose intake on offspring behavioral and neurochemical trajectories in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Camonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Costes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+                <w:t xml:space="preserve">Lorraine Bourgeois-Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SfDohad</w:t>
+              <w:t xml:space="preserve">SF-DOHaD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417624v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroepigenetic programming in relation to the maternal environment: epigenome wide differential analysis of 5-methylation and 5hydroxymethylation in the brain PROGENIE UMR1198</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Bourgeois-Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR “France Environmental Epigenetics”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
@@ -14679,51 +14679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14774,51 +14774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubet Camille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14873,51 +14873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs hédoniques des odorants en exposition prénatale : un levier précoce pour orienter le comportement alimentaire d’individus de la naissance au sevrage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15100,402 +15100,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to airborne nanoparticles during pregnancy: lessons from rabbit models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémy Slama</w:t>
+                <w:t xml:space="preserve">Effect of maternal obesity and preconceptional weight loss on foeto-placental growth and offspring health in mice: expression of epigenetic modifiers at the interface with metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polina Panchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Safi-Stibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DOHaD 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Melbourne, Australia. , 2019, DOHaD 2019</w:t>
+              <w:t xml:space="preserve">Epigenetic Inheritance Symposium 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296173v1</w:t>
+                <w:t xml:space="preserve">hal-02291473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of maternal obesity and preconceptional weight loss on foeto-placental growth and offspring health in mice: expression of epigenetic modifiers at the interface with metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Polina Panchenko</w:t>
+                <w:t xml:space="preserve">Pre-conceptional maternal metabolic status influences hepatic metabolome in male offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Safi-Stibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Junien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetic Inheritance Symposium 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland. 2019</w:t>
+              <w:t xml:space="preserve">World congress developmental origins of health and disease (DOHAD) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Melbourne, Australia. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291473v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-conceptional maternal metabolic status influences hepatic metabolome in male offspring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Safi-Stibler</w:t>
+                <w:t xml:space="preserve">Exposure to airborne nanoparticles during pregnancy: lessons from rabbit models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claudine Junien</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World congress developmental origins of health and disease (DOHAD) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Melbourne, Australia. , 2019</w:t>
+              <w:t xml:space="preserve">DOHaD 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Melbourne, Australia. , 2019, DOHaD 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408206v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires pondérales maternelles préconceptionnelles (TPMP) et effet sur la santé de la descendance</w:t>
               </w:r>
@@ -15783,51 +15783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lalère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France. , 123 p., 2017, Livret SFECA 2017</w:t>
@@ -15975,152 +15975,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets à court terme d’une exposition quotidienne aux particules de fumées de diesel pendant la gestation sur le développement du système olfactif chez le lapin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preconceptional and gestational effects of maternal weight trajectories on olfactory performances in mice offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de restitution du programme national de recherches Environnement-Santé-Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France. 2016</w:t>
+              <w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. , 2016, 3ème congrès de la SF-DOHaD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795555v1</w:t>
+                <w:t xml:space="preserve">hal-02741179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term effects of daily exposure to diesel exhaust during gestation on the olfactory system development in rabbits pups</w:t>
               </w:r>
@@ -16225,152 +16225,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preconceptional and gestational effects of maternal weight trajectories on olfactory performances in mice offspring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets à court terme d’une exposition quotidienne aux particules de fumées de diesel pendant la gestation sur le développement du système olfactif chez le lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estefania Bernal Melendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Karine Badonnel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Callebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France. , 2016, 3ème congrès de la SF-DOHaD</w:t>
+              <w:t xml:space="preserve">Journées de restitution du programme national de recherches Environnement-Santé-Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741179v1</w:t>
+                <w:t xml:space="preserve">hal-02795555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of perinatal odorization on the development of food preferences in mice: a preliminary study</w:t>
               </w:r>
@@ -16753,51 +16753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bombail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Souquère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16971,273 +16971,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role for apical translation in the control of olfactory mucosa survival?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of the nutritional status on the spatiotemporal coding in the olfactory bulb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Bendahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Chemoreception Research Organisation ECRO2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom. , 2011</w:t>
+              <w:t xml:space="preserve">Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Marseille, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809604v1</w:t>
+                <w:t xml:space="preserve">hal-02744781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the nutritional status on the spatiotemporal coding in the olfactory bulb</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A role for apical translation in the control of olfactory mucosa survival?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Souquère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Marseille, France. 2011</w:t>
+              <w:t xml:space="preserve">The European Chemoreception Research Organisation ECRO2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744781v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of mRNA trafficking and translation in the dendritic ends of olfactory sensory neurons</w:t>
               </w:r>
@@ -17249,51 +17249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Souquère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17482,64 +17482,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition's impact on brain : the nutritive state modifies the spatiotemporal coding in the olfactory buld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Bendahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara L'Heureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17732,90 +17732,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuro-astrocytic modulation by the nutritional state in the olfactory bulb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Bendahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jeanne Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17879,51 +17879,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term effects of endothelin on rat olfactory mucosa : modulation of neuronal and non neuronal cellular populations dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Laziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniya Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18017,51 +18017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18164,51 +18164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IFR 144 NeuroSud-Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Gif sur Yvette, France. n.p., 2008</w:t>
@@ -18263,524 +18263,524 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6. Olfactory integration and odour perception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The metabolic status and olfactory function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Kuczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flavor. From Food to Behaviors, Wellbeing and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Flavor: From Food to Behaviors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsevier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/C2020-0-02303-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-89903-1.00008-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828170v1</w:t>
+                <w:t xml:space="preserve">hal-03828195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The metabolic status and olfactory function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">6. Olfactory integration and odour perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Kuszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabeth Guichard. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flavor: From Food to Behaviors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Flavor. From Food to Behaviors, Wellbeing and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.149-204, 2022, 2nd edition, 978-0-323-89903-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-323-89903-1.00008-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/C2020-0-02303-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828195v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfaction et nutrition : un dialogue serré</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Part Two - Perception of Flavor Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Duchamp-Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Kuszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La lettre des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 50, Société des Neurosciences, 41 p., 2016, La Lettre - Société des Neurosciences</w:t>
+              <w:t xml:space="preserve">Flavor : From Food to Behaviors, Wellbeing and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 299 (1st Edition), Elsevier, pp.430, 2016, Woodhead Publishing Series in Food Science, Technology and Nutrition, 9780081002957</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346399v1</w:t>
+                <w:t xml:space="preserve">hal-02799104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Part Two - Perception of Flavor Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Duchamp-Viret</w:t>
+                <w:t xml:space="preserve">Olfaction et nutrition : un dialogue serré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flavor : From Food to Behaviors, Wellbeing and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 299 (1st Edition), Elsevier, pp.430, 2016, Woodhead Publishing Series in Food Science, Technology and Nutrition, 9780081002957</w:t>
+              <w:t xml:space="preserve">La lettre des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 50, Société des Neurosciences, 41 p., 2016, La Lettre - Société des Neurosciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799104v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Part Four - Flavor Perception and Physiologial Status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Kuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flavor : From Food to Behaviors, Wellbeing and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 299 (1st Edition), Elsevier, pp.430, 2016, Woodhead Publishing Series in Food Science, Technology and Nutrition, 9780081002957</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19082,77 +19082,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'ovocyte au zygote : la chorégraphie des protéines impliquées dans la maturation de la chromatine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Zatsepina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Beaujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Chebrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Debey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouniol-Baly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19814,51 +19814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estefanía Bernal-Meléndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Schroeder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris-Saclay, 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -20076,151 +20076,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle central de la prise alimentaire</w:t>
+                <w:t xml:space="preserve">Dialogue des voies de transduction : exemple de la prise alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">MSBIO831 - Master 1 (Nutrition, Besoins Nutritionnels et Prévention des grandes Pathologies (NBPP)), 2012</w:t>
+              <w:t xml:space="preserve">MSBIO103-Master 1 - Signalisation et Communication cellulaire (Dialogue des voies de transduction : exemple de la prise alimentaire), 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802320v1</w:t>
+                <w:t xml:space="preserve">hal-02802684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue des voies de transduction : exemple de la prise alimentaire</w:t>
+                <w:t xml:space="preserve">Contrôle central de la prise alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">MSBIO103-Master 1 - Signalisation et Communication cellulaire (Dialogue des voies de transduction : exemple de la prise alimentaire), 2012</w:t>
+              <w:t xml:space="preserve">MSBIO831 - Master 1 (Nutrition, Besoins Nutritionnels et Prévention des grandes Pathologies (NBPP)), 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802684v1</w:t>
+                <w:t xml:space="preserve">hal-02802320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration des effecteurs génomiques et non-génomiques</w:t>
               </w:r>
@@ -20358,51 +20358,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48596521"/>
+    <w:nsid w:val="E42AEA92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20589,51 +20589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cbaly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8966-9522" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159511895" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275790v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Bernal-Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Bouillaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Olivier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-021-03110-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231442v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bryche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-021-03467-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331026v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Duchamp-Viret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/PBSIJ.2021.17.555962" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Levy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cornilleau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2020.113166" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170711v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Junien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Panchenko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Lacroix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2020.09.042" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867469v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Safi-Stibler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Th&#233;venot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061572" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573403v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Durieux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombail" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01393-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623216v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint-Albin Deliot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Poupon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Congar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/1673-5374.265558" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154663v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Panchenko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Voisin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11050948" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02110667v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a Bernal-Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-018-0288-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320361v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.02.026" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639575v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Caillol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Monnerie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grebert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjv039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640828v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2014.05.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643180v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Negroni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salesse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045266.g001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647018v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2012.05.010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650925v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Palouzier-Paulignan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Aime" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjs059" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019756v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souquere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2011.06.034" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P43JRGR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660925v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gouadon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2009.10.046" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41X01VS6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661524v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-009-0846-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N69ZPQ6M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664324v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Prud'Homme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Gougis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2009.05.043" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDM3RBM7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661724v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b717724k" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5645FE269186E22F69945CF567789EE21A93070A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659180v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Tan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schlegel-Le Poupon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2008.01777.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJG1WNXS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658203v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.10.030" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657337v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Denis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683423v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Hardy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane A&#239;oun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Julliard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2005-0020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683465v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Levasseur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672567v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zatsepina" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Chebrout" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676419v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077660v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boissy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saltel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouniol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jurdic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Machuca-Gayet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674882v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.143.5.8813" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691571v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Zatsepina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouniol-Baly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amirand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610657v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monod" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Kissa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jullien" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/dbio.2000.9668" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695285v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monod" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kissa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jullien" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696537v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamraoui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Guibert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Sz&#246;ll&#246;si" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689069v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nguyen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Besombes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692325v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fomproix" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709717v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715420v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brignon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Printz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709941v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hayes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Popescu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708840v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714679v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mercier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713597v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Mah&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709697v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boisnard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hue" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaye" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200524v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Briard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couasnon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mescouto Lopes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Touanel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200492v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Valentin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frizet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715907v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316174v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787861v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788170v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733975v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Bernal Melendez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736388v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Junien" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734003v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789132v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789300v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Bouillaud-Kremarik" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Olivier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786088v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793022v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870573v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.07.482" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741277v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740884v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741108v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797588v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511997v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344430v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Daligault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810974v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744618v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746101v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souqu&#232;re" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubacq" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748698v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747371v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747619v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809933v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805796v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747786v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747726v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807785v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755449v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814147v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821755v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820587v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752580v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750826v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750448v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756889v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755323v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniya Larbi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Laziz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754778v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751524v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Meylheuc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815669v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758375v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820731v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753077v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814011v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753750v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751098v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dupriez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756776v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ferezou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Couvreur" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gripois" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Vacher" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aubourg" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823036v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758240v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot-Augy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751103v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823648v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750782v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814126v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814260v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Potier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817049v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Levillain" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820015v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753067v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752882v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757143v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757424v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754668v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Potier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751611v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gorojankina" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755410v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752218v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812770v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763203v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Levasseur" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758763v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Murakami" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759291v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830324v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417606v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camonin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119098v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simion" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417624v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Costa Monteiro Moreira" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268428v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638236v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eilean Buffet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04378839v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubet Camille" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192931v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457960v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296173v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schroeder" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291473v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408206v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737562v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787904v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734006v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lal&#232;re" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737280v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouillaud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795555v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799883v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741179v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512174v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345500v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Champeil Potokar" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Muszlak" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747696v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808016v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746367v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809604v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744781v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bendahmane" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811380v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747401v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/42166.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754830v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara L'Heureux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pain" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820467v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757261v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mounier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.20915" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816596v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820483v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813733v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828170v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Kuszewski" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Christian Salles" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2020-0-02303-0" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828195v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Kuczewski" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89903-1.00008-6" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346399v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799104v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duchamp-Viret" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795118v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797377v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/267691.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-8613-3_8" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802569v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Renou" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1466-odorat-et-gout-.html" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827441v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338342v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bloyer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794989v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805294v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bussiere" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802418v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803495v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814162v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03338392v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850615v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02808173v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802320v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802684v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802319v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cbaly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8966-9522" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159511895" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275790v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Bernal-Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Bouillaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Olivier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-021-03110-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231442v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bryche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-021-03467-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331026v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Duchamp-Viret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/PBSIJ.2021.17.555962" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Levy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cornilleau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2020.113166" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170711v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Junien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Panchenko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Lacroix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2020.09.042" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867469v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Safi-Stibler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Th&#233;venot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061572" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573403v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Durieux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombail" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01393-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623216v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint-Albin Deliot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Poupon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Congar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/1673-5374.265558" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154663v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Panchenko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Voisin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11050948" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02110667v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a Bernal-Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-018-0288-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320361v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.02.026" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639575v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Caillol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Monnerie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grebert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjv039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640828v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2014.05.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647018v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2012.05.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643180v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Negroni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salesse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045266.g001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650925v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Palouzier-Paulignan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Aime" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjs059" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019756v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souquere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2011.06.034" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P43JRGR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660925v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gouadon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2009.10.046" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41X01VS6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661524v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-009-0846-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N69ZPQ6M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664324v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Prud'Homme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Gougis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2009.05.043" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDM3RBM7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661724v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b717724k" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5645FE269186E22F69945CF567789EE21A93070A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659180v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Tan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schlegel-Le Poupon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2008.01777.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJG1WNXS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658203v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.10.030" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657337v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Denis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683423v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Hardy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane A&#239;oun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Julliard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2005-0020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683465v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Levasseur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672567v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zatsepina" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Chebrout" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676419v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077660v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boissy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saltel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouniol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jurdic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Machuca-Gayet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674882v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.143.5.8813" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610657v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouniol-Baly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monod" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Kissa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jullien" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/dbio.2000.9668" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695285v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monod" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kissa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jullien" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691571v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Zatsepina" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amirand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696537v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamraoui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Guibert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Sz&#246;ll&#246;si" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689069v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nguyen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Besombes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692325v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fomproix" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709717v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715420v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brignon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Printz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708840v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709941v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hayes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Popescu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714679v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mercier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713597v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Mah&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709697v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boisnard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hue" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaye" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200524v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Briard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couasnon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mescouto Lopes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Touanel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200492v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Valentin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frizet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715907v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316174v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788170v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787861v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733975v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Bernal Melendez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736388v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Junien" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734003v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789132v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789300v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Bouillaud-Kremarik" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Olivier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786088v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793022v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870573v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.07.482" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741277v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740884v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741108v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797588v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511997v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344430v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Daligault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810974v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748698v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747371v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747619v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746101v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souqu&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubacq" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744618v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809933v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805796v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747786v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747726v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807785v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814147v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755449v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821755v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820587v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752580v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758375v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751524v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Meylheuc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815669v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Laziz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniya Larbi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754778v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755323v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756889v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750448v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750826v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820731v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753077v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814011v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753750v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751098v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dupriez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756776v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ferezou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Couvreur" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gripois" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Vacher" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aubourg" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823036v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758240v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot-Augy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751103v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823648v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814126v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814260v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Potier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750782v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817049v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Levillain" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820015v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753067v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752882v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754668v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Potier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757143v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757424v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751611v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gorojankina" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755410v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752218v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812770v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759291v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Murakami" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758763v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763203v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Levasseur" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830324v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417624v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Costa Monteiro Moreira" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119098v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camonin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simion" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417606v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268428v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638236v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eilean Buffet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04378839v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubet Camille" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192931v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457960v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291473v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408206v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296173v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schroeder" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737562v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787904v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734006v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lal&#232;re" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737280v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouillaud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741179v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799883v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795555v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512174v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345500v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Champeil Potokar" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Muszlak" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747696v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808016v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746367v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744781v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bendahmane" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809604v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811380v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747401v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/42166.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754830v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara L'Heureux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pain" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820467v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757261v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mounier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.20915" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816596v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820483v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813733v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828195v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Kuczewski" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89903-1.00008-6" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828170v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Kuszewski" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Christian Salles" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2020-0-02303-0" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799104v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duchamp-Viret" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346399v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795118v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797377v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/267691.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-8613-3_8" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802569v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Renou" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1466-odorat-et-gout-.html" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827441v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338342v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bloyer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794989v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805294v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bussiere" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802418v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803495v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814162v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03338392v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850615v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02808173v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802684v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802320v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802319v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>