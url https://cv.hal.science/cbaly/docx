--- v1 (2026-04-26)
+++ v2 (2026-05-19)
@@ -1884,295 +1884,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic restricted access to food leading to limited undernutrition affects rat neuroendocrine status and olfactory-driven behaviors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
+                <w:t xml:space="preserve">Neuropeptide Y enhances olfactory mucosa responses to odorant in hungry rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Negroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Monique Caillol</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Salesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormones and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2012.05.010⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (9), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0045266.g001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647018v1</w:t>
+                <w:t xml:space="preserve">hal-02643180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropeptide Y enhances olfactory mucosa responses to odorant in hungry rats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+                <w:t xml:space="preserve">Chronic restricted access to food leading to limited undernutrition affects rat neuroendocrine status and olfactory-driven behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Baly</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (9), pp.1-10. </w:t>
+              <w:t xml:space="preserve">Hormones and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (2), pp.120-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0045266.g001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2012.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643180v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfaction under metabolic influences</w:t>
               </w:r>
@@ -2636,51 +2636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Grebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell and Tissue Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 338 (1), pp.53-66. </w:t>
@@ -3613,51 +3613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Grebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 20, pp.658-670</w:t>
@@ -3680,256 +3680,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The step-wise assembly of a functional nucleolus in preimplantation mouse embryos involves the cajal (coiled) body</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Zatsepina</w:t>
+                <w:t xml:space="preserve">Localization of orexins and their receptors in the rat olfactory system : possible modulation of olfactory perception by a neuropeptide synthetized centrally or locally</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Aïoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Pascale M. P. Debey</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 253, pp.66-83</w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 960, pp.48-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672567v1</w:t>
+                <w:t xml:space="preserve">hal-02676419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of orexins and their receptors in the rat olfactory system : possible modulation of olfactory perception by a neuropeptide synthetized centrally or locally</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josiane Aïoun</w:t>
+                <w:t xml:space="preserve">The step-wise assembly of a functional nucleolus in preimplantation mouse embryos involves the cajal (coiled) body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Zatsepina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roland Salesse</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Chebrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pascale M. P. Debey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 960, pp.48-61</w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 253, pp.66-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676419v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional activity of nuclei in multinucleated osteoclasts and its modulation by calcitonin.</w:t>
               </w:r>
@@ -4160,394 +4160,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of Early Transcription in One-Cell Mouse Embryos by Microinjection of the Nonhistone Chromosomal Protein HMG-I</w:t>
+                <w:t xml:space="preserve">Functional and molecular reorganization of the nucleolar apparatus in maturing mouse oocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Beaujean</w:t>
+                <w:t xml:space="preserve">O.V. Zatsepina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouniol-Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Monod</w:t>
+                <w:t xml:space="preserve">C. Amirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Kissa</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Debey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 221 (2), pp.337-354. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000, 223, pp.354-370</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610657v1</w:t>
+                <w:t xml:space="preserve">hal-02691571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of early transcription in one-cell mouse embryos by microinjection of the nonhistone chromosomal protein HMG-I</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Induction of Early Transcription in One-Cell Mouse Embryos by Microinjection of the Nonhistone Chromosomal Protein HMG-I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Beaujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouniol-Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Monod</w:t>
+                <w:t xml:space="preserve">Karima Kissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Kissa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Jullien</w:t>
+                <w:t xml:space="preserve">Denis Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 221, pp.337-354</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 221 (2), pp.337-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/dbio.2000.9668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695285v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and molecular reorganization of the nucleolar apparatus in maturing mouse oocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Induction of early transcription in one-cell mouse embryos by microinjection of the nonhistone chromosomal protein HMG-I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Beaujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouniol-Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.V. Zatsepina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Bouniol-Baly</w:t>
+                <w:t xml:space="preserve">C. Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Amirand</w:t>
+                <w:t xml:space="preserve">K. Kissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Debey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 223, pp.354-370</w:t>
+              <w:t xml:space="preserve">, 2000, 221, pp.337-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02691571v1</w:t>
+                <w:t xml:space="preserve">hal-02695285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential transcriptional activity associated with chromatin configuration in fully grown mouse germinal vesicle oocytes</w:t>
               </w:r>
@@ -4572,51 +4572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Beaujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Szöllösi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4697,51 +4697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Debey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 236, pp.201-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4818,51 +4818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fomproix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Szöllösi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Debey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 226, pp.114-125</w:t>
@@ -4917,51 +4917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Debey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 218, pp.57-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5088,204 +5088,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02715420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence of the goat alpha S2-casein-encoding cDNA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localization of the alpha-S2-casein gene (CASAS2) to the homoeologous cattle, sheep, and goat chromosomes 4 by in situ hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 123, pp.235-236</w:t>
+              <w:t xml:space="preserve">Cytogenetics and Cell Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 64 (3-4), pp.281-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02708840v1</w:t>
+                <w:t xml:space="preserve">hal-02709941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of the alpha-S2-casein gene (CASAS2) to the homoeologous cattle, sheep, and goat chromosomes 4 by in situ hybridization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequence of the goat alpha S2-casein-encoding cDNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouniol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytogenetics and Cell Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 64 (3-4), pp.281-285</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 123, pp.235-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02709941v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02708840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bovine alpha S2-casein D is generated by exon VIII skipping</w:t>
               </w:r>
@@ -6048,234 +6048,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l’environnement périnatal sur la plasticité du système olfactif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Baly</w:t>
+                <w:t xml:space="preserve">Effets de l’odorisation périnatale au cumin sur la composition des liquides amniotiques et les préférences olfactives du jeune chez la souris et l’ovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Journées d'animation Sciences Animales paris-Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788170v1</w:t>
+                <w:t xml:space="preserve">hal-02787861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’odorisation périnatale au cumin sur la composition des liquides amniotiques et les préférences olfactives du jeune chez la souris et l’ovin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Bertin</w:t>
+                <w:t xml:space="preserve">Influence de l’environnement périnatal sur la plasticité du système olfactif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, rennes, France</w:t>
+              <w:t xml:space="preserve">1ères Journées d'animation Sciences Animales paris-Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787861v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A daily gestational exposure to diesel exhaust particles impaired the brain and olfactory dopaminergic pathways of rabbit pups</w:t>
               </w:r>
@@ -7803,648 +7803,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de récepteurs olfactifs utilisés comme senseurs d'une puce bioélectronique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of relevant olfactory receptors to be used as sensing elements of a bioelectronic odorant detection nano-platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Badonnel</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de Neurobiologie IFR144</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Orsay, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Olfaction and Electronic Nose (ISOEN) 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748698v1</w:t>
+                <w:t xml:space="preserve">hal-02744618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of nutritional and metabolic status on different olfactory-driven behaviours tests: a way to regulate food intake?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Caillol</w:t>
+                <w:t xml:space="preserve">Identification de récepteurs olfactifs utilisés comme senseurs d'une puce bioélectronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Daligault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Congress of European Chemoreception Research Organization (ECRO-2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Avignon, France</w:t>
+              <w:t xml:space="preserve">Colloque de Neurobiologie IFR144</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747371v1</w:t>
+                <w:t xml:space="preserve">hal-02748698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of relevant olfactory receptors to be used as sensing elements of a bioelectronic odorant detection device</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrice Congar</w:t>
+                <w:t xml:space="preserve">Influence of nutritional and metabolic status on different olfactory-driven behaviours tests: a way to regulate food intake?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Monnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. Annual Meeting of the Association for Chemoreception Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, St Pete Beach, Florida, United States</w:t>
+              <w:t xml:space="preserve">20. Congress of European Chemoreception Research Organization (ECRO-2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747619v1</w:t>
+                <w:t xml:space="preserve">hal-02747371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role for apical translation in the control of olfactory mucosa survival ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of relevant olfactory receptors to be used as sensing elements of a bioelectronic odorant detection device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Daligault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Congar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. Annual Meeting of the Association for Chemoreception Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, St Pete Beach, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746101v1</w:t>
+                <w:t xml:space="preserve">hal-02747619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of relevant olfactory receptors to be used as sensing elements of a bioelectronic odorant detection nano-platform</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A role for apical translation in the control of olfactory mucosa survival ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Souquère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Olfaction and Electronic Nose (ISOEN) 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, New-York, United States</w:t>
+              <w:t xml:space="preserve">33. Annual Meeting of the Association for Chemoreception Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, St Pete Beach, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744618v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerveau et nutrition</w:t>
               </w:r>
@@ -8577,51 +8577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Souquère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8728,51 +8728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Olfaction and Electronic Nose (ISOEN 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Olfaction and Chemical Sensing (ISOCS). INT., May 2011, New York, United States</w:t>
@@ -9045,303 +9045,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informations sensorielles, rassasiement et satiété</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuropeptide Y modulates olfactory mucosa responses to odorant in fasted rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Congar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Negroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole chercheur INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Ecully, France</w:t>
+              <w:t xml:space="preserve">32. Annual Meeting of the Association for Chemoreception Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, St Pete Beach, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814147v1</w:t>
+                <w:t xml:space="preserve">hal-02755449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropeptide Y modulates olfactory mucosa responses to odorant in fasted rat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Informations sensorielles, rassasiement et satiété</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Annual Meeting of the Association for Chemoreception Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, St Pete Beach, Florida, United States</w:t>
+              <w:t xml:space="preserve">Ecole chercheur INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755449v1</w:t>
+                <w:t xml:space="preserve">hal-02814147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation des réponses olfactives de la muqueuse de rats à jeun par le NPY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Negroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9349,51 +9349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journée d'Animation Scientifique, Aromagri 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Dijon, France. 1 p</w:t>
@@ -9422,51 +9422,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory-metabolic neuroendocrine crosstalk in the rat olfactory epithelium and buld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9666,426 +9666,426 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système olfactif : une cible pour l'insuline ?</w:t>
+                <w:t xml:space="preserve">Olfactory mucosa as a target for insulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Regine Monnerie</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Schlegel-Le Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">18. Congress of European Chemoreception Research Organization, ECRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758375v1</w:t>
+                <w:t xml:space="preserve">hal-02756889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and ultrastructural characterization of a novel class of cells expressing OBP-1F in the rat olfactory epithelium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry T. Meylheuc</w:t>
+                <w:t xml:space="preserve">Endothelin modulates both short-term kinetics of odorant detection and long-term cellular population dynamics in olfactory mucosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gouadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monique Caillol</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Grebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congress of European Chemoreception Research Organization, ECRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">31. Annual Meeting of the Association for Chemoreception Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Sarasota, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751524v1</w:t>
+                <w:t xml:space="preserve">hal-02750448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term effects of endothelin on rat olfactory mucosa : modulation of neuronal and non neuronal cellular populations dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aniya Larbi</w:t>
+                <w:t xml:space="preserve">Le système olfactif est-il sensible au statut métabolique ? Eventuelles conséquences physio-pathologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denise Grebert</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jeanne Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées de Biologie Cellulaire du Grand Campus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Orsay, France. 1p</w:t>
+              <w:t xml:space="preserve">Olfaction, Mémoire et Apprentissages : Venez Pointer Votre Nez !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815669v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory system as a target for insulin</w:t>
+                <w:t xml:space="preserve">Le système olfactif : une cible pour l'insuline ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
@@ -10120,573 +10120,573 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy Colloquium "Nutrition, Metabolism and the Brain"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754778v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelin modulates both short-term detection kinetics of odors and long-term cellular population dynamics in olfactory mucosa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+                <w:t xml:space="preserve">Structural and ultrastructural characterization of a novel class of cells expressing OBP-1F in the rat olfactory epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aniya Larbi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elodie Gouadon</w:t>
+                <w:t xml:space="preserve">Thierry T. Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. Annual Meeting of the Association for Chemoreception Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Sarasota, United States</w:t>
+              <w:t xml:space="preserve">18. Congress of European Chemoreception Research Organization, ECRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755323v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory mucosa as a target for insulin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long term effects of endothelin on rat olfactory mucosa : modulation of neuronal and non neuronal cellular populations dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Laziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniya Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claire Schlegel-Le Poupon</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Grebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congress of European Chemoreception Research Organization, ECRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">4. Journées de Biologie Cellulaire du Grand Campus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Orsay, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756889v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelin modulates both short-term kinetics of odorant detection and long-term cellular population dynamics in olfactory mucosa</w:t>
+                <w:t xml:space="preserve">Endothelin modulates both short-term detection kinetics of odors and long-term cellular population dynamics in olfactory mucosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniya Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Laziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gouadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. Annual Meeting of the Association for Chemoreception Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Sarasota, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750448v1</w:t>
+                <w:t xml:space="preserve">hal-02755323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système olfactif est-il sensible au statut métabolique ? Eventuelles conséquences physio-pathologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Baly</w:t>
+                <w:t xml:space="preserve">Olfactory system as a target for insulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Olfaction, Mémoire et Apprentissages : Venez Pointer Votre Nez !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Academy Colloquium "Nutrition, Metabolism and the Brain"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750826v1</w:t>
+                <w:t xml:space="preserve">hal-02754778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the internal status able to modify olfactory message at the OM level ?</w:t>
               </w:r>
@@ -10922,64 +10922,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation par l'endothéline de la dynamique des populations neuronales et non-neuronales dans la muqueuse olfactive du rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Laziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniya Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11073,51 +11073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry T. Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11416,277 +11416,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation structurale et ultrastructurale d'un nouveau type cellulaire présent dans la muqueuse olfactive de rat exprimant l'OBP-1F</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denise Grebert</w:t>
+                <w:t xml:space="preserve">On a chip demonstration of a functional role for odorant binding protein in the preservation of olfactory receptor activity at high odorant concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Pajot-Augy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Grosclaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Monique Caillol</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IFR 144 NeuroSud-Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Gif sur Yvette, France. n.p</w:t>
+              <w:t xml:space="preserve">15. International Symposium on Olfaction and Taste (ISOT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02823036v1</w:t>
+                <w:t xml:space="preserve">hal-02758240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a chip demonstration of a functional role for odorant binding protein in the preservation of olfactory receptor activity at high odorant concentration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Grosclaude</w:t>
+                <w:t xml:space="preserve">Caractérisation structurale et ultrastructurale d'un nouveau type cellulaire présent dans la muqueuse olfactive de rat exprimant l'OBP-1F</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Grebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Symposium on Olfaction and Taste (ISOT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Colloque IFR 144 NeuroSud-Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Gif sur Yvette, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758240v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the rat olfactory system sensitive to the metabolic status ?</w:t>
               </w:r>
@@ -11724,51 +11724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Symposium on Olfaction and Taste (ISOT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, San Francisco, United States</w:t>
@@ -12291,398 +12291,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A familiar non-food related odour induces c-fox expression in the olfactory bulb of fasted rats : possible implication of orexins ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Food restriction and fasting affect gene expression of leptin, insulin, orexin and their receptors in rat olfactory mucosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marielle Levillain</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Salesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aromagri 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Jouy-en-Josas, France. 1 p</w:t>
+              <w:t xml:space="preserve">8ème Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817049v1</w:t>
+                <w:t xml:space="preserve">hal-02820015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food restriction and fasting affect gene expression of leptin, insulin, orexin and their receptors in rat olfactory mucosa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de l'état nutritionnel sur l'expression de C-fos dans le bulbe olfactif en réponse à une odeur familière chez le rat. Rôle des orexines et de la leptine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jeanne Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Monique Caillol</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Montpellier, France. 1 p</w:t>
+              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820015v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'état nutritionnel sur l'expression de C-fos dans le bulbe olfactif en réponse à une odeur familière chez le rat. Rôle des orexines et de la leptine</w:t>
+                <w:t xml:space="preserve">A familiar non-food related odour induces c-fox expression in the olfactory bulb of fasted rats : possible implication of orexins ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jeanne Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">Aromagri 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Jouy-en-Josas, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753067v1</w:t>
+                <w:t xml:space="preserve">hal-02817049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une alimentation contrôlée affecte l'expression de la leptine, de l'insuline et des orexines dans la muqueuse olfactive chez le rat</w:t>
               </w:r>
@@ -12720,51 +12720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
@@ -13082,51 +13082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13345,51 +13345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Annual Meeting of the Association for Chemoreception Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Saratosa, United States</w:t>
@@ -13589,51 +13589,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La leptine, un régulateur potentiel du système olfactif</w:t>
+                <w:t xml:space="preserve">Leptin as a potential regulator of olfactory epithelium functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Aioun</w:t>
@@ -13647,344 +13647,344 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Murakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">16. Annual Meeting of the European Chemoreception Research Organization (ECRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759291v1</w:t>
+                <w:t xml:space="preserve">hal-02758763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leptin as a potential regulator of olfactory epithelium functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calcium spectrofluorimetry assays on primary cultures of olfactory epithelium cells as a screening tool for functional identification of active neuropeptides and hormones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Grebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Gorojankina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Annual Meeting of the European Chemoreception Research Organization (ECRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758763v1</w:t>
+                <w:t xml:space="preserve">hal-02763203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium spectrofluorimetry assays on primary cultures of olfactory epithelium cells as a screening tool for functional identification of active neuropeptides and hormones</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La leptine, un régulateur potentiel du système olfactif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Aioun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Murakami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Annual Meeting of the European Chemoreception Research Organization (ECRO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Dijon, France</w:t>
+              <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763203v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation de l'olfaction en vue de l'ingestion : le système olfactif comme un &amp;quot;senseur&amp;quot; de l'état nutritionnel</w:t>
               </w:r>
@@ -14121,484 +14121,484 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroepigenetic programming by the maternal environment: Independent contribution of methylation and hydroxymethylation in the offspring's olfactory bulb following preconceptional weight loss in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of maternal low sucrose intake on offspring behavioral and neurochemical trajectories in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Camonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Costes</w:t>
+                <w:t xml:space="preserve">Lorraine Bourgeois-Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SfDohad</w:t>
+              <w:t xml:space="preserve">SF-DOHaD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417624v1</w:t>
+                <w:t xml:space="preserve">hal-05417606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and validation of a combined iDISCO/CUBIC method for studying global c-fos expression in the mouse brain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuroepigenetic programming by the maternal environment: Independent contribution of methylation and hydroxymethylation in the offspring's olfactory bulb following preconceptional weight loss in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Camonin</w:t>
+                <w:t xml:space="preserve">Valentin Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Simion</w:t>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Boulanger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lorraine Bourgeois-Brunel</w:t>
+                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">inauguration MesoSPIM Paris-Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Jouy-en-Josas (FR), France. 1, 2021</w:t>
+              <w:t xml:space="preserve">SfDohad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05119098v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of maternal low sucrose intake on offspring behavioral and neurochemical trajectories in mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
+                <w:t xml:space="preserve">Optimization and validation of a combined iDISCO/CUBIC method for studying global c-fos expression in the mouse brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Camonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Badonnel</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Bourgeois-Brunel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF-DOHaD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">inauguration MesoSPIM Paris-Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Jouy-en-Josas (FR), France. 1, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417606v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroepigenetic programming in relation to the maternal environment: epigenome wide differential analysis of 5-methylation and 5hydroxymethylation in the brain PROGENIE UMR1198</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Bourgeois-Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR “France Environmental Epigenetics”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
@@ -14640,90 +14640,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience olfactive prénatale et réaction à un environnement stressant en situation de rappel olfactif chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eilean Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14774,51 +14774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubet Camille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14873,51 +14873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs hédoniques des odorants en exposition prénatale : un levier précoce pour orienter le comportement alimentaire d’individus de la naissance au sevrage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15100,402 +15100,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of maternal obesity and preconceptional weight loss on foeto-placental growth and offspring health in mice: expression of epigenetic modifiers at the interface with metabolism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
+                <w:t xml:space="preserve">Exposure to airborne nanoparticles during pregnancy: lessons from rabbit models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetic Inheritance Symposium 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland. 2019</w:t>
+              <w:t xml:space="preserve">DOHaD 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Melbourne, Australia. , 2019, DOHaD 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291473v1</w:t>
+                <w:t xml:space="preserve">hal-02296173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-conceptional maternal metabolic status influences hepatic metabolome in male offspring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of maternal obesity and preconceptional weight loss on foeto-placental growth and offspring health in mice: expression of epigenetic modifiers at the interface with metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polina Panchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Safi-Stibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claudine Junien</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World congress developmental origins of health and disease (DOHAD) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Melbourne, Australia. , 2019</w:t>
+              <w:t xml:space="preserve">Epigenetic Inheritance Symposium 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408206v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to airborne nanoparticles during pregnancy: lessons from rabbit models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+                <w:t xml:space="preserve">Pre-conceptional maternal metabolic status influences hepatic metabolome in male offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Safi-Stibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémy Slama</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Junien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DOHaD 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Melbourne, Australia. , 2019, DOHaD 2019</w:t>
+              <w:t xml:space="preserve">World congress developmental origins of health and disease (DOHAD) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Melbourne, Australia. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296173v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires pondérales maternelles préconceptionnelles (TPMP) et effet sur la santé de la descendance</w:t>
               </w:r>
@@ -15783,51 +15783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lalère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France. , 123 p., 2017, Livret SFECA 2017</w:t>
@@ -15975,301 +15975,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preconceptional and gestational effects of maternal weight trajectories on olfactory performances in mice offspring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets à court terme d’une exposition quotidienne aux particules de fumées de diesel pendant la gestation sur le développement du système olfactif chez le lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estefania Bernal Melendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Karine Badonnel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Callebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France. , 2016, 3ème congrès de la SF-DOHaD</w:t>
+              <w:t xml:space="preserve">Journées de restitution du programme national de recherches Environnement-Santé-Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741179v1</w:t>
+                <w:t xml:space="preserve">hal-02795555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term effects of daily exposure to diesel exhaust during gestation on the olfactory system development in rabbits pups</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preconceptional and gestational effects of maternal weight trajectories on olfactory performances in mice offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Promotion Procédés Produits (J3P) – Nanoparticules : quels risques, quelles protections ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Nancy, France. 2016</w:t>
+              <w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. , 2016, 3ème congrès de la SF-DOHaD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799883v1</w:t>
+                <w:t xml:space="preserve">hal-02741179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets à court terme d’une exposition quotidienne aux particules de fumées de diesel pendant la gestation sur le développement du système olfactif chez le lapin</w:t>
+                <w:t xml:space="preserve">Short-term effects of daily exposure to diesel exhaust during gestation on the olfactory system development in rabbits pups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estefania Bernal Melendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
@@ -16304,73 +16304,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de restitution du programme national de recherches Environnement-Santé-Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France. 2016</w:t>
+              <w:t xml:space="preserve">Journées Promotion Procédés Produits (J3P) – Nanoparticules : quels risques, quelles protections ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Nancy, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795555v1</w:t>
+                <w:t xml:space="preserve">hal-02799883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of perinatal odorization on the development of food preferences in mice: a preliminary study</w:t>
               </w:r>
@@ -16753,51 +16753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bombail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Souquère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16971,273 +16971,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the nutritional status on the spatiotemporal coding in the olfactory bulb</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A role for apical translation in the control of olfactory mucosa survival?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Souquère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Marseille, France. 2011</w:t>
+              <w:t xml:space="preserve">The European Chemoreception Research Organisation ECRO2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744781v1</w:t>
+                <w:t xml:space="preserve">hal-02809604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role for apical translation in the control of olfactory mucosa survival?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of the nutritional status on the spatiotemporal coding in the olfactory bulb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Bendahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Chemoreception Research Organisation ECRO2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom. , 2011</w:t>
+              <w:t xml:space="preserve">Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Marseille, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809604v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of mRNA trafficking and translation in the dendritic ends of olfactory sensory neurons</w:t>
               </w:r>
@@ -17249,51 +17249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Souquère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17482,64 +17482,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition's impact on brain : the nutritive state modifies the spatiotemporal coding in the olfactory buld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara L'Heureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17732,90 +17732,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuro-astrocytic modulation by the nutritional state in the olfactory bulb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jeanne Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17860,273 +17860,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term effects of endothelin on rat olfactory mucosa : modulation of neuronal and non neuronal cellular populations dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
+                <w:t xml:space="preserve">Modulation of rat olfactory mucosa gene expression profile by nutritional status : a preliminary microarray approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Salesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Bordeaux, France. 1 p., 2009</w:t>
+              <w:t xml:space="preserve">19. Congress of European Chemoreception Research Organization, ECRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Villasimius-Cagliari, Italy. , n.p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816596v1</w:t>
+                <w:t xml:space="preserve">hal-02820483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of rat olfactory mucosa gene expression profile by nutritional status : a preliminary microarray approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Monique Caillol</w:t>
+                <w:t xml:space="preserve">Long term effects of endothelin on rat olfactory mucosa : modulation of neuronal and non neuronal cellular populations dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Laziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniya Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Grebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Congress of European Chemoreception Research Organization, ECRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Villasimius-Cagliari, Italy. , n.p., 2009</w:t>
+              <w:t xml:space="preserve">9. Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Bordeaux, France. 1 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820483v1</w:t>
+                <w:t xml:space="preserve">hal-02816596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the rat olfactory system sensitive to the metabolic status ?</w:t>
               </w:r>
@@ -18164,51 +18164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IFR 144 NeuroSud-Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Gif sur Yvette, France. n.p., 2008</w:t>
@@ -18857,51 +18857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Pajot-Augy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectronic nose : Integration of biotechnology and nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19069,90 +19069,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'ovocyte au zygote : la chorégraphie des protéines impliquées dans la maturation de la chromatine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Zatsepina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Beaujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Chebrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Debey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouniol-Baly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19814,51 +19814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estefanía Bernal-Meléndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Schroeder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris-Saclay, 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -20358,51 +20358,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E42AEA92"/>
+    <w:nsid w:val="90A37319"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20589,51 +20589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cbaly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8966-9522" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159511895" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275790v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Bernal-Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Bouillaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Olivier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-021-03110-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231442v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bryche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-021-03467-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331026v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Duchamp-Viret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/PBSIJ.2021.17.555962" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Levy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cornilleau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2020.113166" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170711v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Junien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Panchenko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Lacroix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2020.09.042" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867469v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Safi-Stibler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Th&#233;venot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061572" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573403v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Durieux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombail" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01393-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623216v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint-Albin Deliot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Poupon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Congar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/1673-5374.265558" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154663v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Panchenko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Voisin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11050948" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02110667v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a Bernal-Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-018-0288-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320361v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.02.026" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639575v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Caillol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Monnerie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grebert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjv039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640828v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2014.05.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647018v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2012.05.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643180v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Negroni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salesse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045266.g001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650925v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Palouzier-Paulignan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Aime" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjs059" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019756v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souquere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2011.06.034" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P43JRGR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660925v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gouadon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2009.10.046" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41X01VS6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661524v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-009-0846-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N69ZPQ6M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664324v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Prud'Homme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Gougis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2009.05.043" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDM3RBM7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661724v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b717724k" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5645FE269186E22F69945CF567789EE21A93070A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659180v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Tan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schlegel-Le Poupon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2008.01777.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJG1WNXS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658203v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.10.030" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657337v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Denis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683423v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Hardy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane A&#239;oun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Julliard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2005-0020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683465v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Levasseur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672567v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zatsepina" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Chebrout" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676419v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077660v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boissy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saltel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouniol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jurdic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Machuca-Gayet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674882v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.143.5.8813" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610657v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouniol-Baly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monod" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Kissa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jullien" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/dbio.2000.9668" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695285v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monod" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kissa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jullien" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691571v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Zatsepina" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amirand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696537v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamraoui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Guibert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Sz&#246;ll&#246;si" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689069v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nguyen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Besombes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692325v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fomproix" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709717v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715420v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brignon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Printz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708840v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709941v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hayes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Popescu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714679v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mercier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713597v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Mah&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709697v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boisnard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hue" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaye" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200524v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Briard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couasnon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mescouto Lopes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Touanel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200492v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Valentin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frizet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715907v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316174v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788170v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787861v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733975v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Bernal Melendez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736388v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Junien" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734003v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789132v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789300v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Bouillaud-Kremarik" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Olivier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786088v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793022v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870573v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.07.482" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741277v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740884v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741108v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797588v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511997v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344430v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Daligault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810974v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748698v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747371v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747619v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746101v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souqu&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubacq" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744618v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809933v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805796v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747786v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747726v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807785v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814147v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755449v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821755v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820587v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752580v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758375v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751524v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Meylheuc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815669v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Laziz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniya Larbi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754778v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755323v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756889v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750448v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750826v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820731v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753077v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814011v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753750v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751098v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dupriez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756776v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ferezou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Couvreur" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gripois" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Vacher" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aubourg" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823036v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758240v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot-Augy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751103v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823648v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814126v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814260v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Potier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750782v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817049v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Levillain" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820015v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753067v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752882v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754668v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Potier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757143v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757424v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751611v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gorojankina" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755410v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752218v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812770v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759291v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Murakami" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758763v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763203v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Levasseur" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830324v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417624v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Costa Monteiro Moreira" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119098v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camonin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simion" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417606v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268428v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638236v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eilean Buffet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04378839v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubet Camille" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192931v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457960v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291473v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408206v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296173v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schroeder" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737562v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787904v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734006v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lal&#232;re" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737280v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouillaud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741179v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799883v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795555v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512174v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345500v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Champeil Potokar" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Muszlak" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747696v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808016v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746367v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744781v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bendahmane" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809604v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811380v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747401v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/42166.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754830v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara L'Heureux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pain" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820467v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757261v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mounier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.20915" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816596v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820483v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813733v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828195v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Kuczewski" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89903-1.00008-6" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828170v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Kuszewski" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Christian Salles" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2020-0-02303-0" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799104v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duchamp-Viret" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346399v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795118v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797377v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/267691.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-8613-3_8" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802569v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Renou" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1466-odorat-et-gout-.html" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827441v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338342v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bloyer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794989v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805294v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bussiere" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802418v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803495v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814162v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03338392v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850615v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02808173v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802684v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802320v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802319v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cbaly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8966-9522" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159511895" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275790v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Bernal-Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Bouillaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Olivier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-021-03110-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231442v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bryche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-021-03467-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331026v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Duchamp-Viret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/PBSIJ.2021.17.555962" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Levy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cornilleau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2020.113166" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170711v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Junien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Panchenko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Lacroix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2020.09.042" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867469v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Safi-Stibler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Th&#233;venot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061572" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573403v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Durieux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombail" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01393-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623216v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint-Albin Deliot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Poupon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Congar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/1673-5374.265558" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154663v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Panchenko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Voisin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11050948" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02110667v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a Bernal-Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-018-0288-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320361v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.02.026" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639575v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Caillol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Monnerie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grebert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjv039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640828v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2014.05.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643180v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Negroni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salesse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045266.g001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647018v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2012.05.010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650925v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Palouzier-Paulignan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Aime" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjs059" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019756v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souquere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2011.06.034" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P43JRGR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660925v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gouadon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2009.10.046" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41X01VS6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661524v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-009-0846-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N69ZPQ6M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664324v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Prud'Homme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Gougis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2009.05.043" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDM3RBM7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661724v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b717724k" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5645FE269186E22F69945CF567789EE21A93070A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659180v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Tan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schlegel-Le Poupon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2008.01777.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJG1WNXS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658203v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.10.030" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657337v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Denis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683423v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Hardy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane A&#239;oun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Julliard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2005-0020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683465v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Levasseur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676419v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672567v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zatsepina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Chebrout" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077660v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boissy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saltel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouniol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jurdic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Machuca-Gayet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674882v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.143.5.8813" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691571v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Zatsepina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouniol-Baly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amirand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610657v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monod" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Kissa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jullien" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/dbio.2000.9668" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695285v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monod" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kissa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jullien" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696537v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamraoui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Guibert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Sz&#246;ll&#246;si" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689069v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nguyen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Besombes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692325v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fomproix" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709717v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715420v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brignon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Printz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709941v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hayes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Popescu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708840v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714679v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mercier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713597v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Mah&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709697v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boisnard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hue" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaye" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200524v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Briard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couasnon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mescouto Lopes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Touanel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200492v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Valentin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frizet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715907v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316174v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787861v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788170v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733975v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Bernal Melendez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736388v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Junien" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734003v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789132v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789300v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Bouillaud-Kremarik" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Olivier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786088v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793022v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870573v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.07.482" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741277v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740884v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741108v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797588v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511997v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344430v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Daligault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810974v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744618v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748698v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747371v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747619v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746101v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souqu&#232;re" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubacq" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809933v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805796v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747786v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747726v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807785v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755449v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814147v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821755v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820587v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752580v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756889v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750448v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750826v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758375v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751524v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Meylheuc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815669v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Laziz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniya Larbi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755323v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754778v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820731v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753077v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814011v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753750v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751098v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dupriez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756776v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ferezou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Couvreur" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gripois" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Vacher" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aubourg" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758240v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot-Augy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823036v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751103v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823648v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814126v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814260v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Potier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750782v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820015v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753067v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Levillain" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817049v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752882v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754668v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Potier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757143v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757424v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751611v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gorojankina" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755410v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752218v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812770v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758763v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Murakami" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763203v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Levasseur" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759291v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830324v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417606v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camonin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417624v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Costa Monteiro Moreira" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119098v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simion" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268428v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638236v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eilean Buffet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04378839v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubet Camille" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192931v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457960v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296173v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schroeder" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291473v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408206v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737562v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787904v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734006v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lal&#232;re" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737280v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouillaud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795555v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741179v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799883v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512174v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345500v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Champeil Potokar" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Muszlak" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747696v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808016v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746367v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809604v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744781v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bendahmane" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811380v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747401v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/42166.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754830v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara L'Heureux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pain" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820467v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757261v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mounier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.20915" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820483v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816596v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813733v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828195v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Kuczewski" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89903-1.00008-6" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828170v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Kuszewski" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Christian Salles" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2020-0-02303-0" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799104v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duchamp-Viret" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346399v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795118v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797377v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/267691.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-8613-3_8" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802569v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Renou" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1466-odorat-et-gout-.html" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827441v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338342v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bloyer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794989v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805294v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bussiere" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802418v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803495v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814162v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03338392v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850615v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02808173v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802684v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802320v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802319v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>